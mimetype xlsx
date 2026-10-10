--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b0effc692b063403dcb9e1309ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4369d11dbe1da2069dcc5d2bc3916232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e912e53d7f49a3b4721ff3aa7a9db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35be63b72e094334856323281c05e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38c3fbb8ba478d2f84c685773613f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd355ecf4b741e109f7754dac8f4c6016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033e604d293f01257dd2c05f9dadd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d992237642213c001cdd96ece264a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dae37c5baaabb6effbc09506335489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193dad30a5830370e5adba4820892eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7dc4f9808906a166c9ebcca46c2c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8cb8eeea8c4d77664ac7307c8ad8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565bec588abdc1d6e70502cb5f668513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86e98f09ad16917605fef1ba4fcf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1323ffac3dcb6ec3a1b0bbfc541415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b57e6818150ad06fe39f923ba458216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08d4877bb63c83590d92c953a383517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d0b655ed983de168deb28597e255b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf447b3849f51c6c4d4fd42d7f2f3ea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536ad685bd2aa4df10c85339f0adb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f957ac5b17028b73edb60a7391fa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48911180a74a6ad24891e3c12b6f64e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cdde8e7b3e43d9f7674597c03b01b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb2abab5abda3e52c8d5fbae77f8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc124dab1916044fabf4a7a247c2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc91e405fe9f15eb7369575203484726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8a620d4ee8664cebe1103e29634627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628df4bf2850167c67cba8069a33e8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04383976796a4f8f9919ea09b9c8b73929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc04cb2b476c165e92f2ad6e02ffd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794aa1425651ca8a2644d17d749c1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874051f2ffd2bb84b91fed4c98b473e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36641426654401de3a712156dd3051933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fc1c077b879232a01bff1023be7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf292f4ab70bb4f2c9c3187cdae5ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322a13d4f3c0f4655d5131eddbbcee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210990d4b9372ff46722b4164f23542137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f347d2b6d52b090a0b56d03732ef8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db14929e6e40f7c30720a2adaff2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c450e9017cc1a76a77ee9be5490ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998996241fa3b59e1dcb67e657d5f2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46a34381629349562d24b5741594842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd089dc18ae660d5144d4df54926543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419bbc5835c3e6889fe32a3e761ee9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd05cfa27db5209a74d5cc1cf46e9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34dfe8db5e9a64530e4449c5ebf2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8840776f05a79b43613defde8124e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47a50c9efbc3740e37a8cffe7d43a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a87ac897a3e55b3080d8b0f09be89f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325baaf3f1975d394a94b958122604a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949dbc85276ee544de264bb4e6ed6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfae56ceeb699245976ea92b140b8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9093776ce5fb27ab8495be0e065b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b6ebe117294c034dd9ba6b2541f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e11ecf5ae857aaabd6fe08dc827f5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e47f417c48b16ee0f6bfc5b40a10956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bac64e608092be296d0f1ccb602b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecd36be7e50134fdae56ae173abb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d0c1bce159293683c595c725e95c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e0bb282aa630bc9bb87c1b96a88660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0a923ab1bc540a4aea8e6fb3cbc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1655f3451a2cdf6d7d3da03bf49c2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309e561a41541804601730d619176163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c2aa82e011b813d20e68669b357bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f28642c93adb2990998eb9d4dee2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf758c7c9147030e2ddcc5e284bca0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993233f2325384067fbdbe273c0804367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d359dc5aef773794069a881ff669b8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4860ecf174afa7a234a6b9e56e36a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790fba11b0af414c819899e23d0ec8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4c3af4b6b4410e897328524b2488c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e056dc717d959e715e04a6bfded226972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540104044e2b500af1c81f4dbccad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e624c4de612ef4965a6a7f933a414574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0968e98f4431db02b3ba82ef4fea5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeaca9d8ebfda157c95a3b9cc2f4a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567bbc87841ceb444828852f7c9a7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352b707ff4e47c303c30c79041f6f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5f7286285752dcf09cf6478a3cc3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51db6f3f8666629d05cc29d67480f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd2363d54acd4625f8f2028a410f0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e3b836b4bb3235c172a23edd844c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7209f46c2a76a41ffd2434741ae4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada71530a943eb6d8b6224dc9da52e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe940003274005555c35120a7982115485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646caf99105483ed0f2f39d4d0da304286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f8fdd91d52d9034d839b4af68fef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48010c4d8eae08bea1f6feac9f02be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e84811edcb75390f8b645aa00decb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173db247c150c1288f208c6d6a49d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d37de051d89842500201f0bf96a4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fda6a688ae08d42b6b956bb2265c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f51327a872fc4113d09c2659b0af993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de858008c27d6837cc952872509b58af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d116d69feeb08bdf9487153738471b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b0c4144eb3ed45b120e633d88dc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd47e2a989d8212048c76e28a005b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d18d0760e3e03169fef6a0562b8a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15aea54702276cd5309c390edf8afe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8911bb25e2a3b086295b4b09e757c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8bc0ad700ad7b71fe92d877fd2889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254a30171a5b168f9efa742a1d82a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eff6b03bd02dc113fda54517dad077103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91f4405ea6b86bcf9735cafefdbe95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc2fd9e5a0600e295a6682f8e829c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d73361d9b0da385f56ed85839f9e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860bceaea9d33a3a7d0436a82205372107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefdd903aa1c2ec63e792f30bf01cd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3fdf8139f9a2e7fdb7032610e43e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b507702b1a3fb4511011f9551ae7b0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115243dd728bab6ea94b17be2376efb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d558f35db5a5ba0f7039d1b829e142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977660897c5ad540d3eac2133b0cec3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f3ca249ecca08229ee96425ba119114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b71e55dd63f0f9f7b6656a1cac92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbbf382af2649c8c1bd5a27f35d4d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3d4848770ab9e641ccdf0ff153687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07dd0658ace0bdb5bdda5bed90d7ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8ba54c40c6a47bc205af3e601d570119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a48e4d2b8081d288e269f0785791120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b3c6fa06795c09f8aa056954b4f6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c59a5fb754b8022f07c0c539c3b582122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63f24c0aa074d9660a19c1dec0f381123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd5305d8155fee07cfb97b23dea8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d36dd87f7db18dcb17760bd162960125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7fbc6233cc573347fb8df94a2e4b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f61e9a3f4ae818e5f8385eff86e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4c6c9de6674734da163c070edaa2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea3cc76996b090d767b5cdefdaddf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c4f998799fbddb7e2bb37d707619e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b43df965aec21cc699acbacba480131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92badec93bf08ef447f0d8b2c11f508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee918cef980659739a8f5deb84aba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62539353f761750260002b1b1a8b5d96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a0a7da10b9cc16794ff2d9b1db771135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeaea480bf03b700af31ad06e10a05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8974487dc820e41c38b523cb8f09c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5824743746d646bc3481e7266693735138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db16269dec9d2aa016441ef2daf7013139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab057a75f18ab341da6026611e796e27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436202c2fb918f08f676cb64275c4796141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9740c44775246bb5f96eab04bb925142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efedeb42c5e3a2cf50e35fe13ad81be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e5bd072525dfb66b8f6106d17ebee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02399162670d06f2e9ce8a0bcdf1f09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f1e8e18e128581333801f7443deac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab5bf508354ab9cb207e8f27178d98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274814a1a90366c0bf11793e3eff184148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7d3621c1a6087399e069e2408f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5cf86142e5cf206987519d081d9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899560c19a9fbf3967b60e1b6ec088151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56aafcd624070716a84c86b0533b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8869c13f717f28cca572550cfee9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620953c6a9d7afc2d5d376f9ebe0829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191949250df6a56277102fa729e25f94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfebb74b88683b261fa07c7119afd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39416524bec427064a9322c05aeb047157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724338c48d967f3ddede71b95ff3f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c074645121dea0c04b17c04f9229159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6208de23d0edc654d4bad436da1fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e90513af36418c6d851f5b294e3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4a0e6048b828f09191b8497cc7fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860bbb8b61d7643c960cd3f1474681f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af5fd73eb2f47163a70786a334ca7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbb4610c957eff1681e1f03a6a0a9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5dd4a82200025540cb4428e533ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6eefe36099a0b29f9c502a195dd7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0b62f918033717be4ae67f07de86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667344b7b57f8bd62645ba7d50748d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b0ab6f611508f777ad8a50b0295e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2535501d12274ffd75c48318e08b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4cfbb5fb41f0d379f1227e4760db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f3d5ade219c982a1beb778ff5938173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5f3c1a0c4b1b60df2373333c8a617174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef80a43bd5efb514b7fb104cf5c7b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae6efae9a0f48ea117ec40836a8cac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc793ad495cd963aef79488af6493f9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793586af7079ed4fa8e961576b6ad0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad86c925e7b0b519bd3239ebf17b4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d9a0b8042a9728ca11cad4258580180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9fce6283bec42b5498afb9ebbb724181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d395b2e0f2ac96a3cb0ad2fffb65902182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f1fb52f3d831f906f9294decb6af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d97cda189c381ca1638b4f9d68c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f823f368c18f8af9920921dca2c417185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b4e53d19fb3b8d789c7235ca8b8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab6b3110093edcbb216be522e648e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023d699738945e6795521d5ed23f62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07342143962e56f5d16d04f663b5f814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254d1e760ff4e49197a87e5d5e294e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5ac2e89934ff27b9bb0e83c9b066191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2753da4f4c71ac8091121adbb6092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e26fdd991339af584ae37bf2af29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab7af19f306548098eb5a3a576db2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d460a596a593ee1c1ac8fc05870ee0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eef56672b6177542cd4631aad48ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda9505880909f4e292031be7570198197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78db3501caa2b6b6a6550523cd8695198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bc85801561232f27c4ad9f838ca1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed9a913a930adc17730f41fffbac5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df166f51f06c2ff15ae0b253501e4a97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c2a7515aab6ff9ca8974cb132c008202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67d4a001a9f2f4abd22d273de7b13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232407316772c20e13943b6f48241d69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad64a39835225fc412bede1b5fa14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9576cf31b479979ea11d90761173206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d027fcdf5d498b0925e29e841e70c1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b8dafd2467c1428e71b17f7440e1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf77b4340bb1fd4b13eb8800eb784209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a1d668f04b7ae71187c30cbdbd10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab00417c44d7ec1af4818ae9d384da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd360ad18dfcdaec3cbd2ac48093d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec125244e93ea3818fb75de97bd87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99539dab0e99a0d091e1741df844595214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa368ccfdb38ae36bdd7d4941762ba6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b709a9ba264bd614538b892b79b43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57413fb4cbddc0df8adde97eacb79f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861eed127dc36ef3aa0a35c9586ade218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6285161890d234b3935ce3dd24f0f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da28260444176c90e5db89d82bba1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020b0062942428bca043318cd8d7f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88231ffe6419270f4405fd295624b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0460d0112ea512064a33cca1efbf49e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77457a4254bc0558d7961abfb34c1d17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad21ad27ed00bd75fee19824d95441b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d192f68188877d5d7263058d419ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2f9b5774b0a0d80315b6da154bfe0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d726806e2f39419a5b75cb1dc0ea98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f370dd3375486fcec27b08915956229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaacb83824c269e5ba3207b1937f375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ee2fdcdde6ba8ebecda046961899a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6b3d79c09be106a56e4f1c41465b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d797e8cb4cdd009d511244149e4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914622c2e68216bb746d744818ba993234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61064fd52fc27351fc46d7ca22f917235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e618ec2bb06e8de681f98645cf8c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf6444fe862aa07693a46131803958237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cccdf1410085d1209575146c8691238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f14a8d552901a37c474c909e9c3f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17786e42790b88935a408d7a287be5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee644c381ab2dc2d3bca015f9438e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8ac375dd5951dd66484bd354f427242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb771c4218edb48aa6d0e456756f607243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a19d12e5a0dd5a42d1e57e2f40357244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168b73a4dfc0c06ff7edca59e35b485245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593dcc396d6664fdbdf267183a4e4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c9d9bcbc362b1739819b96c3d38e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae4f3a8e8265b92e7baaa70e277bc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb0788116f05956ab59eb0be2678c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd1a7f7f4862a017859106793e563f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e418fa0cde62eb48a05947389d01b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d513d363a80b2f3d28c55e24fb5988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e272ecc920f43b149a4836e88f9a85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a06f6297347edd8595763f96c4d4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0d52ec920a34b68118ecb168255f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aec4893165fc59e48c1e3a336e7e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632cfe77fa6898449ddb0590f76bb22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582105493054885cb5746ca7c19fcc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31af2099f4a4e53cdadf2bd90d166259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24021011ce0eaf05273da3e80bcf5db6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c902e8f79ae5193fd02dc9d160a5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4f6a432b1ff419cc8e73ce2c1359262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a562532bd161dd9835450e3b8bb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473649ed1c8a8296e538343f90248a2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae282b4a355b94027ffcd5c338206ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838031ce14bc23f0b5499dd5b66b415f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc1e58b78e9c8a8b7ca42d74950e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b046c83cf5efd48237cedccc11ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332173e3e1e52b94ef5cab5e23add12d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feee7cf9acd7e9e488bf898a48f0fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85662751bb66c572a837cd51c964d559271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b128326b95b0349264d5fb1684a9db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49cfa9199c77a71042e427eff4ca26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ed2666a8dcb3bda103f51c25e221274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e77cedbf3c83cba76db7b3bff9c85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d76c0455603f10efe130c3f518216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde3f56b501f524cb541a3fd25511fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957816be93d73bce784a82734a8a0b37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57717a90401491ec2727ab6ec8a41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641c13b26d46e2d9d47540e732bafd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb48bca58a85c4d69964c78a5aeb196281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7c501c21db962d2a6387e8393b106282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351bf2a2c926e51eaec4a3ed5be46aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062f5ec27291684af2ed99623dd7c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e4e4b9de3ea1c63ad97684a504617285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c2041f681f9e08a9978d23afc4ec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c3980c0a6625a5210485c1a607bdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d08e66ed88e58c75c94a9054ccbc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55597ed44051131a1cf1d773a8e4e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e524c3bdf0a86c303adb4f371e25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa365db7d5ec004ce7184b1a2ff06e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b09490f801050298c6e7e159e83e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d2a0b8eb97a3155af1422088b5deb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd147e5f07f6f9aa27f1b2ba3bfa0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c870a02ddb7b0afaefc712adaf374295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea2d8d8913992eb485bbb47e32674296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9e56e0e9f36c5f565caf0fd851e76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c036812fa5ce87535a75054ca2ac4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4841ec15cedceff2d5caa053c627a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dfb944ec938769a504a581e9db2ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f0d672addb4ab806fba2c569f3cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271429be0dd5b93884f6d3775471c37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e778fdde37401379faefc0ae0c5bfd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763b4270c7515fb2d9fe95d99c67a01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff972d9ce10cb29a0f0a050e9f8c59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c5b7ca13cd1bcdf1dea7cdc5129e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2e3ab7b26e5502098b2fa4b9ff42a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f42e665a6edc689b2e9a6347089283308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43262f52bc28cb8401f6bde19baddb7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb72e74070cc31edd7e5d0e926336ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bb54e674e58ab39401912ff02a466311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b12c2727b17cc6b69be6960c3616b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92564793424eb979b7dc60d3b93027313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da290609358f631910c4d3576f130094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf883657e2ff496b48cb88313b6e30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c2dc60c0af008552ff0cc60f2e18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20fcbcf04009299c4528c309dc23a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e89431c1588114689baf98e54ec841318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a778bd28389d9fed5dda4f39cdb8e95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3b7ac87979430173f51ad73fc1f2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbfb1364606465a7bf8523da15dd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eeb13ca1ab0ffc2b5a82320bf220d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f781b5d581c1991bd966547c373f7e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47dec6eff112e3f1c9a242c65e0e58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049b2c1e0b1d420dfcb50779ee8d3df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e106c985c8ba8ae2f3b4ab3d57c4607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835a53175f066c85199bc25c23383c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d9cacd5c9e505c39b837cdbcc07f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b429fade48467701a1742c1852d6ef6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d80ce0251f3cca09439affeaae3fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9250feff54549bad36d9a5083c7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15b4efc4cc418ab9b96bcb5f7c204b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338247d5b0e3475131a358510ae95e29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae4632e08268a17574d2ef9c7ed69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ca6f0f91f984f3bb01b07eb4231c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b8f9b85c4c6fa1ca5105f82d6862336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae59e58c656a306e35a44f96edd6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46c8da6c4b8cc49429dbfabeaf67a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f0fe5498318bf3f5aa4d976c4cf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9227055327f71507829d1696ff122340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e66f072791aea3add5006d2c1af01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a3239ec2629d75c2211e1da620962342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f918e1fa032baea5d64de7b301404c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b877b19d6a08d32cc96cea47a6805344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b29b79dd0b5d951294df425bf27d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f8a9e2f36a6fed81555014017b59d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8192b76c88a123bfa91d6deef3cbc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae890ddfefe58b2761690d7489bc22e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca83343d5cc29cd3602ef607f8aca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879823a9a01d805924e8be58d3668c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df635b40c52517f452b3d64845c6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4f36618e5c7abf3b321f3d053d49f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301b15f6a909a7537d17150c1648d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c048885a36ba66114d1f715d2bac48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeca36205fc6af409029319feeddb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18865414645cf67aa18ae576494ad180356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a90fa6622bcf76ef3635de2c0c9d2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24c983f7f62e70d5436bc35b4bbae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df323f46f3b4b7fe8f35b87bc5f5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732168a5c6a9a68df3f0838fa79b3bd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb4a6cc9af7c651e00edf63ae8f35f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d151ceccc6f46404fcd1c2ed8d1a60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b2b0a1d24e1df3497dc41fb7d8c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bfeaef46f3b05980e29c128443e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7616fa3435d4362a21190a69de65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe805bb850d0782b12668bfd39b910366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3cee217125577ec8504f22bb59d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804c14eabd74ba00e1923556847cb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c34dc9b7e530dd78ed59f29594068369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2404916576858ae2fdccd656ab18e8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce0170e1ed4f8e3ff9af729a41bb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e6f4cf2da7077ec1307e9b1ecb63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e273ccd02baaed0ef3ac5ee5655fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264de860d0cd751342748cd0ee25ad1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0a18a9e570c201d8159461baeec9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb11acfc74d1937a3b1a43a20f7321376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49150435ad01cb442e28216d96f785377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caea9966ce4d299d76b2b0b67a9bf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b04d128066fdea94cb28af3bde34b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c39f4e720f6416b436ad6c7a0b9a66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371583d59e20c43fd3e563c70024b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13341ff7497623540aaf723b4ca2dd2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33877873311f05feb5baf76c72b38a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74608150403cc4a332637a47ed359665384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84677b3ca62cd2da93e7482fd47a80f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33905621939461af0b8f44bd72b7b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9157431380fa874f44d9a75814af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14740769c3c8f1455504fe3f00914c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11a824610532e90bd54726b7a59c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5900800ae4e33e2fe4dd5d60c9a3c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae76bbed764dd725941d1a51b273619391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90c4786d8f66d4c0d6627d8c0aa21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e409e994dfaa6335e21a79e34f2363393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a19a6e26cf9ec2ac0d05f01ea162e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539d34a904645eb7a232024ed975db4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af987f14716b6f894510a8bdba94f02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a7fda67d1c0aa49c17b0760d767d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69add07b7229c3d3c45e981c491e7c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6efdc9ac9c5faab62a5eff5fcd53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159844a7b7d5b57ff8bc7c30e785ede2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb7d4f47c85ee2901b8efa1ffbc31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e6372a7adc2dd94cceeb0f7da730402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5400c52c2794499f7abe2f7c20531d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a35b537d132d029eb2e2a1825df5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee903c44558805da5b17f616ca08829405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43f7736705adf9453a4c7a85e5170406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eabf1e8e25d0077725df95abcd18c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c97fce82deebdb4923ad1cb495057a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408da97e139447fb1301304aaa7301409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fff37e239d1b8c94b97a2be5e775e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543e24093619db0fa56a9edbdce796b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e866b1bcfc87a38fd86a4de2f85707412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ef5bc983d9fa1aad15126b1f2881c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275930a7d59ca824a6440e7eb3ba1dc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9711f6b2418737434f6c5ea47297f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ee2f292a0e22e0992fae1186ef70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8425cf694e5d45a2163c150b7e8ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b068088be0530d769c721949e0fdcf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa29b35211e77d7dbc2c725928047419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dc69aff3298c76944767d96e33d75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6e565229bf93609214f9e22896d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edceb71187ef662bd1453e6522a48f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa86235ce2b14155f1edcbe2b5f93f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f53dd2d0576637752c6685ed9c0dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1b1a34889d56458d751cda2080e93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968f1e04092e95a32436f9187cacaa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec7c368b1f93cd1fd4c9334c441a5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d0fea72b3d0a008d2ed7031ee22c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34e285aec8d3b81b4b16d60a4d62a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005ef50b2d3c3aa434961f9226f20fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb8e0b49ff85bcf5a767b7b2b3b1ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b52b5b31371196c9050c0b31a5d90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c1b2b1f9cc2919b38f7ce7875ca98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe60bf038e7ff2c9686dace7421b2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41784f50a1fdb39d87340a67b442d39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd26e524751f0dd2f2b0203e9ca6a94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f03b503a6c4dc0dc1b7d6e9154b72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e57a0e23f61336a4e81d56b264f4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4e9fc5a5c03c9a9f654f854932f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3ea5375c98795f4e14a64ce8a3f13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e74f1abe8b2e218bb789ae6f261a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc83b9b3526506dadb45ae2040e23b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34056fbdce156850b503b488760ecfb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d098b639608605acefe6f0c45f9f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc65b58688aa71c52769abf4612ebf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d68a22f970e4ba104fdc8b763be70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0682e512bf957b0ecc7b616f0878b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177a70c9532bcbe830cb02558b0bee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1babf7c1145613ac8dd9c5e7e1e90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13f7c8e4e360e4b0e5b316b014d6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bc1786e136599002f6b98bc7eeff4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb905e4283e41f13c6743662e093647452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ca2b8d1b025bf019df29abd15488453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a3688a44a4ae9d5e1f1cb52ab9bcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97839d3d6758bb328d65fe88d31e9861455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476fabdf0acb5546beef399ea62f308456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec17c6bd11b569114b006b17954c5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0f84729cd61d4caf683c495466d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f73fecac7b8213d98fbee8fe5f55e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bbdce57ebb3bf62c46cda8999c796460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca798a0d84a2a2da54078f3ea8cd6e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906db55a5db0ec1643cfb9a98433717462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da925c3455a77f40a62e164c0a000fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf4885aaff0adf068df3a7a2250fe6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a610f45b3aadf2ed8a6379d2fbe9f6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ec8807822ab0bf88f9524a4bc933466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1afa2641db60ccbb99787a959fd41c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3c432c3b7ae708082153f4ff1c88b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc60c661d70e3645263e41f59a7228469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138c8ca3dd2d2c79f1d8980ac0bc21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082498f38cd051c0598ce0a0216e48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d263f4c814e17c0fa2f3e48e16654472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4da29fe0866a4604be0d5cc4f7c48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd339cbc5a5bcf92e0b58c8824fdb96c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ece1dee1746bd248b6da15927cfdc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223e92e567ef6b4578683aa94d8120476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d5853ea77c70a4499d8e97e7e188477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89ecb99886097e0ee8b92eeba6803f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17486d37360074f069f9962da21aba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc4b1286f1aaf7bd25afd01a7b0dc9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a54166f02bdced8b959eb5b8c08ab5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ad478788a173eea379d16705b7338482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6d16a3bb986cb93551faf0690489a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cc5df5c3132d4866e1a6335a370b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492b2a8fe2eca610de1f5f8ad2059c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c586e9b1168b6341d29b3a78f78d78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535759e9d21a7a3c66c9d10114553792487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c318fd6c13bdefd58bd8c874407cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eafb4a0a5f9fd6e704d2c90139ce1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87c37d5e307f8cfd24581974777b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648553a1aef4343c381f0f4df46d5b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8737fb2369c6a91b7bc5f96cbba820492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2ce0912dad2437c3de4040ba30c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b74d6fdd72b953aba2d90d6d86e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2375b50e9fedcabf061df8bd9ba076495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91b3fbf90acf03cf895a9c3c78a22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7078a9b89976293179eb09c77ecb9ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fdee53589a94b3fbdd98dc5c4cd0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93a005016aef22995755580aea7f94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae6ea245703bb20b2c3d4a7e11a1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9cd0bb832da0eaf7550ce0179c85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9502c214785992b2bc5a944edf634c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a583b5c06226d3fc3dedc975f5566c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03db224244f4035367835276fb1b67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf419145cc355c8e4e901071ee1b82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d55f735bfae72262276e7e941882a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc971a2493aa6e013feeb052a213c10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd83dd1da38d6eea802708ade22705508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e8c1fa657deb8619bfa40cc8203ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e9b37ac81fe9eaa8e1cf3db3f666510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad639efc8efe6328a7f168554c30706511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbbcd878002c2e942f760f80a7ef30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446791485d748809cd7bbc37f95547b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ba3f472743a8c3e4d1536a7c1ab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c5d918e76524e0a5f213eef6d8fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0db789a3e442dbceaeccdff75887b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4cd91fbc2f2a870a85e0a961d8de7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f33e9c0fd69558b32c50811217b8e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46271bb63f73603d12174569d6b1b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbdd179af0982990cf0bd02e8fdb61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6529fb17fae461f454427399b8678f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee8726e10f23cbe5a2ee932ed46fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cb96e1b17c6f92730556a25918f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b4004c2adfa340a29661123dd2815524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde222920b18eb44eaedab92b8a2c3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfab4bf16645d9ebcfb62ee93c86cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e726354675e1e7e391babe18d880527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84680b6869e19f37a071127d1b9cad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55058c4fc63abbef053d388cb2c3e7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e57458b833becaffb1c5fec8ba4c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e28c658e961100ef5bbdb37940b27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50891387d86ea51518676f1d22edacea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323b5aa273cdaa535c9777fb223d75a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb204eecbcc1445a323c3f857a6c75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb395c458d55d3bbbb99af0d79ed7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ac790baad4ea6ec6ab999e1f7908536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a169d4b615c4c9b0263f32a2d3fd8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bce29459ad184e3b942b491390eae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd31ecd568e785cea21c7fc016a157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d5d67045b5e8eb85ca18b27a9a23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099a4000001dfa06e165553bab56f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fddbc9628ed6de582b8fde55d72e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb497957295ed5fbc9e2bc3c1297f58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972b0eb48ae6425f7235e872723447b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b960e57b17c7acfdc4efbafa8aaa4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b8f94936ed973194f67d3c66bf8b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731bc39d5fff4c77ee5284bc958ec5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e6b0daf0531b16f521bcc122b56b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3c4b5f25b0097fac89d2458de284b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd5a96d9ffc97702e39fa9b587344550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd8ca8825b72c23d195d28078016ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481b8f14156f5efd191fb100620ebba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f7da9503c3b5caa5c2f457bfc475f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3070d8aafba13fadc98e42cc56c9833554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71788c231ae7aaa47bb8c9bdd3e9a555555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab52c1062c7b3e854b22de2ac2c822556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da8f15e1a0100e87a7226d4ef6abc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534027f993abb0dbab96304f96719c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b129e5ab9af71c6e504d6f086fe72e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4d85bf44d10870327ecfaf2d48f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a4e2dd91ccc480c47f4bfe810fc3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fc97b4d2b528b14d27efa178bbaae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46fbd64247a59da1c5c8ca8994f7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad3970f8400f939a3e7b40be45496564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aaa505faef61ce0c12e32892e2c10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdc68cd57d9e85114813f6ea4c822e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc4260a82d5ab4c49a9770011ad9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d337cc9bfebdaa21f1ec863d62dbf0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63fb6011e76bacd6ceacb9f47bb491569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3cb1fcae07275e216e5cfefbaec2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034dd8a4cce989f71ab0f81e804f88e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e46ea3e451bb27b1f6ff169c84d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9a0d1a4de9d7c63f906c6f0e1f5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec3b3878caaca89ab903036515131574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304b5baa6bd4acb0412f5c254ef45b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b66de5246ba22f5d2e9c7c9fc2ed6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01bf06cb59bddd1b153555a7c6b11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d754a30cbcce443f6933d56a56b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc5940b24f6afed679d1379165969579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf929a2c572e75ddadb1bd531841ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479f3a022eee47aa92aec23f0e5feea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da1a3bb0668c8c5339729c35694e1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f3114cee4727f38d840887e6f989b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04538e9b180d3a7f33512755800126584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d503841afaaec50df1319078fdd1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9a248e197bf182d748282decde791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c93dc8312100eb9ebddae697bfeb74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377ce20645ddc44184365b40828d36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef2e56d8ab0e85268f3b3e67d81deb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec170940b94c301f83d33d5f583e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0f22986085682916c8754c3bfed77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d58ecc8f94744632e6832d3efe88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b45855373df8ea24303b7f6bf6112593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1c096978513c4648ee73af4bb1e62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7e61225bb13db1a05e8090526e06e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7b82fbc29757d355ffec5c8b6481596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190926542147d21a843ba2d34760019597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49fd4fdca65eda5c06cd4bb43d45bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0cbde9a48d0f950d1adc80e3bfb95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354e5752cd5766999521b0759ad440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b541981ba5ba46428dfc171387dd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0fdac3a77f859baa429a6e7df0f08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a1bd3baa5f090010b066847bc5f1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ec08e6cfc5b8abba9861a06fc5c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863429dc83c30e4ebcad0f9368216c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684157204a9451de1fe11945aef531606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376266a333188d7e55a3847bd726316607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66bd509119ee94cd76c88c90a29410608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55babb3162195e584d5d2e9b6bd7b090609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d585c137ab86109791efdfbb8ff7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bace3675efbe151be6457c7b9df65c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1fa0c256f13c2b56c3d94d82f2dda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126c447e523f4b497ec6ca8d4db7c54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5be7dc6651dfda18cea48178ea3b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ef0a4258d702a51318ebbaef84ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40873ff28a8b4366a89b36970f16c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ade3ba01765f251063ca295db1c1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f6591da2fbc16e093e92f8c022840618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e889f862c177a774e5d34f41047f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa94bbb6e3ff7f7e6fc59a9031f1be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc4d719a6ee1a0703d74d3f812a9a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc10b5a9ee9b876c2d44afbdee3ea3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a37d66c840986a8bb04d7e86386c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188f37ca5edf40399caedb92961c1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dff08cd6fe2bc23044e42439f9829625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f29fd8defc5fa579b3987fbe2e6fc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c67fe41440dbe1089e2582fc8e065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca6dfab27938efeaac52a55b4175e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b46a9cb9b9d64aef6095f43d722a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e8b430171da9a7eae4f53d788088630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c818f70c56751ed78bb1e74ef1eb53d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd748976d001fcb48529270d9eab3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2aa13f713082ad7edf0a6346d214d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc513eb7d77227d0d316b179dd4ba53d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed60c33825fc455da1e63bf0c5685c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23489e1e48d334c2348b76409a6e05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062587d0e7d18b9483a7b007a9c74cf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9bae46c510f7e51a5517b6dca8916638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c6b1ca2f4cdc0d36902b3413255e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94fd5338d372a077e0a9d37aee030640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf6fc9885a5f4e96a9ff7ec60623f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76e3a859d2fb60e9f1679a52063829642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f1043df0bc2eeeb9e714a58585a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c11c913e652073c9981782086162e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8cf2f7b7d6a04c2e15095b0f4fd47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438332a4ea9b20fdc9695fbdd473d110646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067de169b12d23a999a42ad9eb79fd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad56fc86c371caf0d1d3baff9540243648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e91e2fa9feeebd8e868b4c02346498649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba694ee8726f2c569c15879650b8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba0b08d51eaa6cedf423cec61eed3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8c64a9b3ab67a0c37e96bf0a9788652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4d2b56e9e6ec793e437afc23883f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8927306dc33029553eba5740c6b0fae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9199971e6f3191a659bb706cc41ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8f27b97a7a33a23c07fbf14af72d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853055ebf98801de2c095bd74e24cd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea83fd4afa997933200fa5ef6decca2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b31523dc6ea671a8c0710def6929e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b9127fe032763cef76b49b37df776660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7df7eb96fb3f8b5dfe16f411a3b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec3d0ff0ad3351bf9e5a340d2be1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7158e62af517471ee01c7dbd28b2eb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c17d81e49c2ff20901d4ca34e35555664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890461a4263065e8f5c8692b9ca04e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba922349de03ec3cbd34824c24dd514666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38484abf0891babbbf96c0c222cf9980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade6fe733060c497faa0c9679aaeb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301f243ff959fc12bfab990b8bc450a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d60cabecf763a5b60a7cb960cab23e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455757c5d1d748d2f8aff31ccbae2687671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388103e506b1714e9c2bda90ab4a0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922610e83a04bab57756eebc2c8841673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06829052e3f468e43a22e0a9ea2fc53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f5f77145563ea7a54a00a681a8bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dcbd077c8220d297952f59e5ee5f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98b66bacf0ffecf4c9888c1cf630b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0edb33c2e2a91444ca8d22b93397678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f410d87dc583c9da7d2eb9502bf937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777243dfc4f3014f540eac99a24885c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f52512a9fee505e9959bffc55ec9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427228a1c0a5ec6bdf930b5fa8c40a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163076ab147f2caf1dada376dec7092683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93805242ec3f5e35b00df226fc720ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a25b1fde7adbbc097f1ff8bce227b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba71ceb88a6964586b637f8599bf06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70adc13b66ee54c60105b7d88b477c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275fc0685e84bc094837722086ea39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff6836833a4bb0db5091873b9db713689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab89c4b10244ce34faed55d28f8e2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11fec7bc2c9c87f00581957a9d1ec1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368353d1dffb92b8488df9c8b9eafde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7777f03159fbcb8a69b07005c8287693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b36cdd8f20762e323ad45c12dd6c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba7173075cffd26fab235036ff977695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fedb8c18ea90e160407dd76b18f5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce0bc7eea40c9189ef15a39238527697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ced95dfe9ed25944571db29061543698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e1632bf0def6cedd4401b4ae71ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded85f9cafcc2326276925a67ed96d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ace95beaac0461d4922bc2831e890701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca81dd1b6b44a9400628e4d30c4d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c908400430cf9181042d8cc6c45b12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e568e8399e80e14217800f7b357125704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601527ba9546f91a64a9abb6b625de1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3d67a3da13ce19f9b817880c10093706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d511dd06690159a3e97f05d6e553b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298fed383c52c64777f123f969caa7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b52b786e87d0d8618664a4728e5a19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41ee8aaf407e72db7b48d8f0076739710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06e6cb65ee6c0f0c627d744a035a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68593389c63f1f60c0a9f2cfcfcf181d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006565975634ae0688498fd29d1a921713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc51a8094c39c70f9810ae8a8f37af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e3f6c95ff7305273f13ac33e98e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b58bbd435fbb838e5af68a6084c235716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f06d980b1600a4e4c06564c7ba8db0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c435e42926a36b1787d69e7282f1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5278418bbb8e3ef756d1a94730811b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae663dab4f671758f9e30905daa75b3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deb465e01b256fc93b6a2b9e3eb0f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc15b64f9b35bbed42e1c09a5addc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30a010dd9eafe3902044d599262be9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a6c9187e2146331c92e84cc2e079724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76e03c5ebee9622b5a509c40553941725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f87f56d9f48847f2781d30cbf19e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba55e4beac206b3ba2ed8d05532e0d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfae60eabf2619b553237213a7774a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3ec9a09950bddc031033630dc086729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ecc63e5e1ca26f54191d1e990d71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349e4163a893924a9ece9a346a376f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e828a72e1aa17bce7b9bab5ef722f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bf68ea7e6d3b9d20afb1d3f566f19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6446c92bc5bedef1351d6fc378b7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2d80ac5cb42f64eb94c1ae85a1bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c1a124aa4ac3463be4bbe02e0cc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4729cb456611ac6b12257c34e920e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637a032c2cd9d3456dc22f5fe319821738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499be9ed65de52e3a8e468b56956b5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d4b178ed57e52070e5af51e510ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07408621aaebb558dff0f599731562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551070ee4a9e984cbf691d68f38f6d74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ac1d228f7835eff5f998b5e562b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077c46ef26578a3ed1ea6047283b2d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8deb2906ce86a93347ba9ecb7f9566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c64d4521dd0410f44b26b35fd8b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a3abdd8d097e47c9a2cd59b8c2156747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95b0299cfc9c1849d56dcc7158812748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065bf847a8d12900bdf3031c6b701c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db01b4cb6437dda389bf9030515acb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5508a44840eab2d3b68cc88c1ebe19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502943ef2b2f4912c17a7771e5a33424752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5f81a03e074573bfe379aba6dc89a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050ce3e46c474da2de11a446af716a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab43cdb2a2e11ee6bbc3482531db1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4cafc71c23c21e2187ec186e222f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f724b3bb574daebf9b012b7b39cf8c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c991a96922e6045ed22c1f738a0c51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35092d53027517b9b0bfc1017c8bfb82759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0197e1aad1d6b48137b5c0d59b62760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afb75e251ba37d9ed99c4a0772338d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28942e61f34e76eca59f01f7fcc71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9866ee78390501b40ef23cc11cdd985763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374059115fd4fd240f3992ba5494228764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe31e1984e7107f70952807ac57160765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8de9f3f2d781a132d15b92d7a9a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ced7fec7f7ddea4a1addc967210c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0a4ae87798b5be3349e00b010b8d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5997313343757fadd9e8fc2f3027769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e401fc41d685a9b364dca7353a63770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeb8b37c192b94834e86efa95d2e29771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94833cd90f62aca07e6efbef57f02d57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c5a576d90a2798bbe45ce13814a4f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b075ec93976668b02533cf70ffb3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ea6fabfe0d8db6c5124de5bdb775775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e390153bad18f9a404bf6d9cc81444776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f67c8b8149b2ad0ee4f37b03704c79777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6878ae9a7ccc0a32a5cb7c3cd47682778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599093e052b2cf37bc673656a7af184d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320526141824648cb5260b4029d22f1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4812578000448271cf2ec378e9684e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ac1e95f9b45c06def04a8d346fa3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575516454a23b70a225a33e11e9a204d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584992417990551569eb056ed3d09299784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4232d25df97382bc332cbd68c454d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618fe101ba9b9fdd8d19e0cef8bda8b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a04eb220ee87c552f18f420ff2f05787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60737e86775bc6a16f5cef23f690f724788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98479a8b09c5e256ffbc04ba958f6f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc40839425bb0274184d4d0755b683790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42e54774b0c94f5fc636944faa7d6f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dbf72fb41613c015a1c303049286f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae89631ada3ef4dfffd3c0bdbdae17793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67375925eb8a69b170faaa50589611f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dd51bc2d3ee501b2751138e1f29a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2b119a009f94bb05a88c6969cb3a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc80754caf009156fae60fb9e214bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b8985c431f19e24fdaf7229f0aeb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68ff53c7fa12c1c808f834f5f3ffd4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3846eb18abe3dfef672581f3f9843800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44c3c7260009f3f6df7478ce8b1794801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8230131f3a8263bd4eeb89ecc55b87802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f028c8165a59f09ad86e6be08679803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678ce2a3d275f0dffdcea105edea9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52d14f2e23d240944e12fd6b764af805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac143b64f7659577109c886d0d383f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d9f1c0174937a1f5a05965cb3538807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f95e1c3623b196cbf9d73f6301623b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6271fb955f297214eb0289aa7c52a3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182c4b3d09e35c514b65e71d21e644810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283e95fea71a057348c78462f19355811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853099bee3cecb25982a90e91e8291812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb89a66087d73fde542ce5e255637c8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244bc82d317e7a1a6dba346eea8d97814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087761f6eb730c30c3437f94f9330fd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96b2d94aa0a2bc97f30077ab2de49816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41601a7ce5ece3b59ded717d044e23c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469489f328a58afcad8e35379407be05818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fdbe5d6650c4087b361e0916d8af0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04739149383a420250b45442aa722ee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60961d05d71d8d5e925edfe96b289b90821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e78f42aca5309dbef87586caf451a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcf036dbde2b313f8af2b70aef8974823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c81d88c09e5a968ee0102b8d9b9d3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a307cdaa100cda210a2db351149ff9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107af0e99cd24926f530cfa0707a072f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cf06ecd70b34ba7de233db8cf6115827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b1a33b7c9a84555c68457235e012828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3958642f644c13c2c332d8074054829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3449fbc30477a0288c174655a3c757830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db30778ebd95ac5eb85a8bd7badbf5a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff79ec0e1b15847eac989235ffae17832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e686e472f992ce53cf2aeab3b56db9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8cd8728d5a0e0ff74e2900d4ab569834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f661078869195a9ae18593f1db5562835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d32ff7247ac62a9e4c50ffcafa656836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cd9eb1e714b5a9555a44a7fd1e44837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1930f0ecf99d508bdcc18762d2b4a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919f8ab2a5f68ff6437c6ffeb05f62839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff23acba23d86a0ea47fe241bd00e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa9b75b4e317f79901e46e63046582841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd2290dbc879d367c5a20d83c9a2e2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554ccbae7c9a447d79eee904f42059843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5cafb993922989ca7bd1d6e0e96c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a425b06f62abf6b3bffa9c18e0a9522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37828283277503696727b379c638c8ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de26c9baca2632a5c7f77be2e0b8ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3a1da1c79f04cd2155a667a3096c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c162a69af83cd3a0201c78bdbb0dda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ae578672175de823d60a8479d6fbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17493f5a7bca8d819b58b25b845cb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d80584d4fb7279b27ef430e2b35629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86cdf295789cc4cb62eb657cef25b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b302feb177edb21ffcc9d74055d2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3dcc9e4083c601d7c519b955520b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d011cecabac86e6157be32b33262313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be52924be68d88ac3b634d6abdff7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b7b604403b8436f6dd22f5df33e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d0cffc6309545b9b429b5a7e61dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7872ba056478e9d78f90d091819617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7044778b8f506b42b544fadee996e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e63933d62715f3bccefbc8cb61d5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755146e17e4a6c22690627b45dcf4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b1716d5ca2e92dd826ed14693243321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed54089629af372c623a37992f02322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0e0f447be69f2ee4c942e693ff1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34225b0a1f5502cbd4995659b47902e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9fd37f0ce5758f2659892284aa7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c49318e0b611640975e9ad2e0b5c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565bf31d7945608bd439de9d6bd8abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3043b0f7f59adc77f5160c4c1ca771a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc26558f34c53221f7c80905b7ad4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6dec61de3436308ab0c3127b955030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0b09e97fede80a42b42bd4bf67fe631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5840dca2259f9942bf3f4104710d9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be959350e49c8295fe40ceaf394e5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f0e55dad41c329d9ba699aa24ec334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd278b9741da5d778a63dfdff38c34835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88166c2f0c9435ab9442f9ceeb493336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1bc561f55cc60c9418512b7d21d2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec1929d0a227ece933a593aa31cd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09a1972c371d367f5ec99e9c596fd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231871c5d875d8bc26b5fed9d6300840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38371c1c93950f55b96a7be550033c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d82796f2baf552cdc708c2d2b4ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f196f2422d8f90e01764882205941943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806708c0d303d7a51bfc87261548497144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc05d0c0c27c48d943e0e29f5227a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b645615c120826177b925f50666e3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f255e3265d4b16dbc8a85b2509eef247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ddfff86aaec85fa4eb435d6a5247548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaf761d6b1ba798915122e76da6b0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9330c2f8c68ac28a4b5fa2204a99550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f39009ff6bf9fc3a85e08ad82105651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1226ac83c83f913e74d0dbc4b145b6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f05de7a699207a7b97c1ee4d923a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7dbabf2152adade292626579d32b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01458f306239c7608cc288c6fe73c0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae0575e48d3f2b0dba6ab917d832056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65012a217ca795ef75fc00216072a6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b1f295218f1b3fafc2a1cac538c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d244435fae4550fa7e7a10da7dd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3d793a020d56e6ac0902118c312f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280822dd37696ef98cefbec3d0208161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019bce68bbda9ddaac349d8a7f4f17762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38096a1e7e3c0dff0dfc5c9e0ab4a0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf41eb0bf183dce790c95ffff6eb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11570fe0856fe8e23d6e34a46100c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062bb74622be440b9f1fcbc969e5f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824008433985a002585102765a9c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba62f8ed3b199aa0d1748fc8ccdc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491d038a09f15bb316b27b06efbc5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429478e39a1453c51e04b7c47fc20ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade57f004d7603018543044174bd3be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7204040fd7e945e657fc2d71f90aa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583f3c0b5e10b747819f9b13fbcb33573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7b1936aaeb9ca0dae2337bf06bc6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f415d0fde95d8e7d85872ee94fb1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd366ac700ec41445658cbba761a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb5d0da50548cc5c8ffdc3f336d89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3bab879a24823c9473d8d1a8bd00478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691bd858cfe7783a256f1ae70f8c1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879be932397ed38675e41c58a9419b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f99ee0f139ef400e81ba60fcfa9cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46192bb6564481c6178cf4d59e41c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b75e26285867627c71a1c6a0c2da283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98379e85dbd5ae9f5e643adc0317fdbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d55489555b858e1d150d5c4825d3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657280a1d31999d950588f5c15bf946186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d090b455ea4aa49dd6d6d44427a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40c53bf25670f9235c78001e30ef5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6d88fdeac34332362edf9677680fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753405e4e738bb2857a7d8330cbc234890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526f07d50eecda3339967c01ccfa2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920a81deb27c6c4a16643ff2f3f54992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa533700696e63c37c4bd46961f3d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e4074ebca79c601e18f4ad43894c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae360c5e0b731b9dbbe9eb082d79c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345fd9fcdc8a9811aa697145dd613a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe870777cbd5b0f9434845b9df84a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e53528de0b0aaf1184cb1ee5830ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722203a5c77b346b11b6bd270a1c4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804b244eb2ab4f30f6216d017189931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca149f99256fc655542986914d890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf912d4d1d0a591ae8f96ad7cff853102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b9783f2737288b2a7ba23cbfac80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a3ea186e82e32a41f8c73823b474104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc59df0b5e07a57be7d8be48ddc81b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32205d6bda3a56c8daa2d91e79907a1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085995bea3a9b5a3ad23d46bc12807f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4eaa33591a0c24340c40274375ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71419f4961be876bdf1e85728a8825109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b63d128e9833654616a5ccc4140ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ceab27e22621894d82dd784882af1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43751feb8e93574aeea7777a639505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ed1c9ba16605b6d5a2a309f1edcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc009720898765476e36e3872a94201b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66900ab0c6b24d1c38f73ac514290c57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8bce1a2ac4590cdf9eb318454d591116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6540efd900a62dcb7bac958856ca559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a124fae531722b4b9a42a4bdc3397118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555de6de507812e92929fd0e557d861119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab44ef3e144ae3b4a0556316f3b461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02fd4ff4e8adb8edee3f552da0825c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f44169eb6bb5811317fb4b05fc7565122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b434f5a0b958d776496f45d3092e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b51365065b7fea79012f014c5575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c90b4762fb7e202e1e2c60387b165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b4475c258fb8f02e8c66f5c007d71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6884fbd8ce91002b065b9875aef5ec5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f93b31baeee520cb7327fddf5f9afb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf0cf5cf911cefd3ec79f1acc4a337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210756830354603fe43db08debc0f5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b7ccc4f5dce2e0bf55548bd495a8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61abf9b5d73b6022ae402ae94e161ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb3884e989ce1c95e40b1c0eee6fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8622434ce77008ff5b93475685a835b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c24d29713c8db2ffb71fa52fc45d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1ab627e331fbeed4ea03c1fbee126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb9be29cda24d3876005e850088d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf205c86353cb6f8f037fe1ff291c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267346f6b65759fe9ada0c440082f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d4eddb978aecf00763cde9f3b43e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4512d7f2f549cdb6e23d7d714ea4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aed1b4f880e853d0d56ab016630e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d66beadf7dda72091d7f7ac0456d4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a758212e0138275e2132db49c928c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb63d62a6179edf90a609397a1a4f12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7663ceabfc8c667a59f738bfaacdbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da9508320368d32580d0b8b4ce939147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ca693ab4cb94a4977515597b8900148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f75efa81c08617473de0b1686896cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1af7a730f454f13e4a794695c8de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84897745e00f16a63d9b0d42d21d933151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9ba1812176f69aee3668944da90cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6cc26164c1202938a87cbc2d1bc75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0752905bd4a3cb48afe8e3ecac335154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df88a1aa272b075dc7d4c1428c483155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb7fad82b1a3743bd38c8484ddfcdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e4fe24fdcf003d65a8d8e5a1bf0ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc232299e1d587189a7996d5406e34a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cfa67fab6aaa396f1d1d01b9510d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ad0accb61c0cecc2b28505f3c1a11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3cb85d01a35f825feb0ab4287ae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8fe42df89e5677d0dbde296a42883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6314a3717227ff3890f4a1e3814237163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c832bc349710c39228089d216ebce7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1bac3cfded6e8d8d68256414d0cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33abf7344d1622301df25e835a09386166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf95352cc4a65010abb5f2ef81ac5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6f367743d72d4b6e8c6162c580442168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d215beccb2a2f7ae124424d6dedb15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78107e6e1c0661b6bc4cd6f604ba011170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1792f455d6a331c5c5429cf26a9b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cb9d7b96c9117651d7030363b9354172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f99d96b05ed9811e11ad40ce02bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f161b8bf41a45e85ddb97c9a45b87af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ef752281313c05aca0846aa8a1603175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8e847cce7d65c845834d6a3f8766176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8603cb5655e220c342ef8793a87a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4816a98d57d3faca0f408d81a7d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04b1066e633603d8b2359347b2f59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469666db65ad7b27fc961ff019be98e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93fdf47104dd0eb39978d70ece208181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d48f8865df1a5a25132e46ddb8e94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1cb8ac26c91368be2ccc5309be18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e92aa81c783e7d666074ad9b17fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c0317eb4defb12235f9f9b4b44d7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e34d3a0f94a2ad149839af3da0531186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667bce38679295c8fba74be257806e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6fe76a8ac061612c8311907886e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f1bf91a35cdbf47a193376ecc532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804be16be10f3a817cfeecd19f2c4d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365cf30abc6ff5d428c50b5192a7bff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3ac4b501539a5dd72ecde34aedb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c43df1fecc8feca5926749645e777193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252122bb66a51dd4561c432c67051a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540533ae2f6df8825a272f652217c348195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5fbcbd9ae28e29a5278dac15563a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52fa6b295d3859879532afcdb42ebb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f16ff427498b853c7e1a3d32e98bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700f2c0dc04abff200427364c2fc37b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0335ac701e8cfcd0d9f9531865421c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df692d5f0de6599e0136f7154a7c05d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900700ae185e4b82027df7009d36b9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff31b7ec3794153d6179175619cd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d77495d95a439310ad69abb21632204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0735a6c38c3230ba54bb108c14cf3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082748d8d5fd7524ed684aeb1337ee9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c36da1a620eeabf8296d23126dcdc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60968abdec0aa89a3b6ddb88acad6d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329b6103234e312f574e0bbcde90f8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525f8fe79779b59a8a01e03ebaaa223210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e454292f323370b700a2129881009211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b7ff2befdeddb33d26e3dc3c67180212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5096af07025f178a4b6fa83e5cca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413368f29ab4637991a8d8f39a9cd27d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21195dea928524515a2eb9934ae6aa79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1b75ed464a172067f2411863f1cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904ea0e52a6b6064a9c0505ff0b5c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e4d45896aafb5128eeee9d38b0e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1efb7906f208f2e97f79192ff1ee5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021a5312920d01e912fe6f29c6c2d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4b23fef5dddf1df265c43b6a8f31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed3ee9f56b9ede771909da997db12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f120070e824e64a7dab9c73969085e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d1dee23238ada8bbafdb0ba3bbc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e8153a07a64499c7bbef1e9e4b3a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0c44d5729a68407e0948b00eb4cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c36f7088740fca6eef0e31561108227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ad915b49014d220987733bbf86e95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da4751a81d4af7ce5ca3930ac713d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2031fed58066c344c157e7e53561230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e16c48cb9440172229f8f45e274ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be6a5f7eeab2ae9a56051c5507b99c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e4280240a14a6297b341ad922ab50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515808edd9ddfd9ca9850b6bb118bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d3f4bc8038847948784358c1d10a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aeb8ee536a8fd1851829044758d17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8653fa61235dd0852e9d5b6a4e9497237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087bc53af71395d2edd57357069ae90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038df5a3c2a0ce901491eb443c432ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7573e295094a8de4e7c5dc7d2969ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede65223a852a67d9c783be8fe4f88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583d3465a6748ffb8a37ec40003acc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac26f43f2df90b57c3b607c52db17c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05503e0c32579ecea0ed43391d6510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11853157a23b88608c464795fc83ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a639daf1cb11d9f8d32020f219b238246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714082be31c8bab8717814ae2650774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0f12e8c9ed3bc3921f31befd9a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742aeb983dafd211d5bf5fd7a5a3109249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23fd8a13d07d63dc3c3c01f8a3a16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b73bad415a05935211547a362548d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd332f146aa4f9c8df03dd802649c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13aabd0240d2a1e2cf28078fd7588a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43094b399cf7df4dce0416246f97a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c4a54c1513df6aaa3f883042110d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d0ba6dff391a9430bafd57c738f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6cd334189fc3c95ee5c1e7d99c56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb44709c7508889ba2d7c7f49e472258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd650e4eaafb6db422dcd6aa0d04a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85420ec3af79907473d5c3facc5acc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea95a7d921ea480428de34a46d26ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac769fafd6acf7710a2b8855ce257a07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13144937b7e39af68edbea517ac23be5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ecd7c98866efb1c04da5b1d6b7d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b16224da8acbf1207660991aea8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147aa387a8b28c5459ee6c7a48a22b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7dafdaf61b7e5efa8ea2a7c1c46c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5fcc10c98b9a4ccd289e17d2a79b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8661bfae0595c8ff793170955bf3c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677578610a700fdab3bc0c98a6c1c25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc30691918a6a70e0b35a6f24eadf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73b3579f2cfecd9fe2a37a405ffba0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4e7f96a895066938127c541a3dd12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da98fd9073458fb6c875656544168274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76472fbf147b2fd40e8eec09fb3993275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc12c87eeb381fb7efce6d9919d99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c6ce8cedd7b109b6bae85ad2f9cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc71176a51cd1b43674983a1925e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29f863041eb09d9e50bc985c2085a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d79958a37a9ebf05b88da8128a95f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268174f03516bfe2b94037e11961b71c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79fe3d9c87290fd34c2b1d805e68e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403057a9d059ac688de1f10d6db51382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2e8d1b279b10af0a0a0a2319bda3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f853414c2be5214e87c0ba0897a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01eb823546b60328aca7fea963411286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f7134a076bac0d8944d99baba31d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc5923c1d0f2a1fc264f0bc26545d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28724de153484f3dd8763988a03f75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ca9ce99d027d544167869993bb54d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41eed8d6c16c5c549e1e9ae60b6a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ffcbfd43eb87de271c0316032a1d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe537a74cd024ffb925fbcb05bf80ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c09ea2de10f592d799625d7c47ed3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e77a76d77db892a486ed34e7612d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52228c4c918d89d5d6b935f0f56d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d174f239438a6b2fa40f92cc1caed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c307ac73b99cf880cb56a28674332d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50023e314c02dfc0eea3136f65508d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc15001a94c3711bd95d6e0353145f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40d8d502d1e08ebe9847a2c2dcc2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71fac4d3a42727790bfe5097f8b26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170b846ba3e253c2f17df3e9d138de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ffa260b76b713aad9cdd13d2a0dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0960b5a1eff10c9d07df1eddfadcfbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a344fe12f792a11eae621ecc5ad628306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca69b82979bbcad6f398419f3573cb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f768b75abeb8c46db33b65f7f613f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919f299c66e24a406e8912838567e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00191cdf686ed8ff70a05455c114891310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69927714f642362336546f1cfcbf4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110556822091a1d4cc31327f13834a10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd850fe4fa5b5cdfb171a12ecc3370313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae929433e2a2fd56b5073b7dbf2ba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783541b32ad134faa97409de37134c4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005242673e1500eb1a6244d380c30e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526393e6a92073d2667d3384cb17944e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235493a0050ead2d7619c41a5bf1c2a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174e4726d84adec4dfff781f437a0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b4f67d13e64c038fc5759f211f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6391c6409e9ee09df75de5780a94a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6021450cc60dd7f129067525801dc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64859dec3a084f3d88be14e0a9d8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592d6f0d54bb9476618b663e9802d19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e5c0de5fe14e2478393f283022a94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d64e4b2a16de77c7bcfac37d3371d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374534f3731a6c843d1a9a320e4040c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936559b4b01431c2fe65f93b820bb4fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01457c631b78a44f07857e93c6eb2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9daa0e0f3ea1637dd9b32600bc48a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66ec3b5a16f9039133079221412104331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4a5cab3f3379507b4c0f8d155798332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d52e3345d8bd237645e97f368d3e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482244ae680882cb12d9dd23cdf87b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc44b5a2c05c76aa8f5fab18eae75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04a8e18503fe40d910bc868e64e5de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fbc27dbfa134f3f9bc4667133bc80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825be92a8b0e56036c77d4b24c04c64d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cefc037546fd4cd2491c9f6bfc118339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40678cb04771ce2e3181552e32f9e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66cb7f8a6500ea2f431113e2167f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aba1b67e844bd8156ab9507be22a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e95469d60c688bb546811b13e45004343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85071472f85551bd45b81a683638711344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea3c5e10510e6ea9ea9e3a98ceb368345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce075f390f173721655a4937825e31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef18c59794d28aa73458d4d995cb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce619a1d4414abbc615af198a2a4a07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f9048dddf61cf9f3a26021c0b7007349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec65845230d775bc0d945fce2a27a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c48ebd6fb770de30cc01e4a769e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f2bcf9ad7f090272a758578cdeb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41f7221c0b698f53a9c9f15891ed82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e499d2d7ba014921aa8591994bf524354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621e36763db5c12f6e8ba8f4a6209a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416105c234ed5ad9cf21c10419a7bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620752cd31682836573670171ade4eff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c95d7902a96a4445041924adece15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c274498546a4096550916a48a3bbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7da2408d15bbd1415fcd212c91524360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df338e852b3650453841f9a683e1203361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf13cac8525ef025b5d59d5f44041e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a571688e1da40eeb8fcc422e8fbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d27281a1f9c6d52048edfe214c0f5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84275e0053d9f2c465361d9f872e34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123104accef2898aa4c4e5b0ef7df01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7cc822f6d9993b536bdeb0134865f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013bc8e5a96a96e205b993bbe7e70a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaf68466403776561a3a766c85a67a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d662d054186812424e1edb07c24d9ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c620ce098204758d9cffa826b7d7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681491c2565434a0dd264556d8bb02b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893da9bb8624a781e5ffba132b460dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1f0684816810306bc2c200c03ef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accfe373ce461e8e4896648d6d2c77a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55eee317915e0dd5fa8da521510d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb9b4d1095340a50e665f71ef103aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3a04ea29bb987bac21a433227e47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5130c980e1139f83eac7a904c32d48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c568bbd071765c075fb3818bf977380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173954971152833c25c4003fec65fcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2b433acf70e349f27a45e1ab26734382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f303db4a091ee423ad14df536cd0b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64456c81376930683adbe575a62b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f05d3e5a426c7a4a0718c595b54324385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d43cb9252f10d7db51880b0dcc49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9699b8d079d92e1cfb02d8f3b09b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378f976e256c251712d91bf8086a6cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17854f9e6396cb9ddf5a6113801f81e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b50ed68fadce89856e3051d946ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c264b18424b7ffbd2178918c9a45e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d109944b7938829824c2e83ff3bde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c4498ee3f325555fea304915a68e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfab04e12fdda9c52f1ce915ffe515394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2fb682d5b80612fbe3e37d049091395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61e0057e5094570706c83f83762f9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a7df0be79f4addb8cf55c1e353daf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf40104c8c611466672c1b5eb44c3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadc622b2d382ed87426b526fb9105d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c1d38e5f88d7ddc11b7286cf7070400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8a6de17fbfe1b343b708a48780b6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef4bacbc97a90ec0cee303a14394c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b58a40aba5f0ea8834d47de8636d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4fe366ccebafb03f2be764a450600404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ffafa3441690d8a1df37acaab2f71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac22af32cc20ad0fd2bf8f55ec343406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca12758a4807258cb5fe7da8d508cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717b176f85fae81118f36a85dc7d6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9eb38cbad6d2ea75b82c231db5ddb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939197fcad221471ab3eb8cc23ae1b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6c805431b4987368bcdeab8a0804411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14eab34d862a70e1574cbff63d4422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd5e049658588b697f69f64e731366413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4cc613c15b3e232fce22ed300d5ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c459cdaa2ebb4f64086fabca6711205415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d2bb79b3a8acedef2bb57eeedbc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72487527aa3d63ffbc6e72142aeac84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f54df2efec169b5dd83c5c1baed6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6627e1c5593b61abe352e5f6ed9f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f694f109495834c5c17795f61fe74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48532d7da4f6a8ef6a61beb8f0313d3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f779a9cabd8e704954dc89a6a774179422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219975d834056e6c5e7c873d7b9e60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4f7368b312f4fab7a0190e4748d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43752372d81cb2d70a5ff91f89095803425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f813f56d71eb5315d6786087d9c2b35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5abb67402290b5cb28e4a710abb29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27a14e9f68206d28885b5465016ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a5ed93cce7e938546561b2ad35fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97318761e75e751812d6f85db0078e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff2888acd126968d923009fd3d1e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c8f9f665bded0c7b15b15446f0ad0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f99f0b32cd658ee2794a3b88b5a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717e17e9316531ab6ea8796eb86d6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bfed47bc0f2d003f5a0c9811ffd4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a852f015a4c502861782fc50327c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9563ede652b1abeee16d8bf6f585ea9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac030686c54d208c22ee1e21ef37b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6279c665c4652b01b571c242d8a54db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033925b300030b06664be2ad8dfe4280440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf906b2dcb63f45ee74eb479400be5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ebe13ace457a3b0a3fec01dd8490442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e8ae73dfd92686579a90e64eeda3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b83b2f1367a5dc2c0ec77f7c97dfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beea855de84cbc6dcb753d2b4953b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9fb417be8837ee1c8a844bf58fd66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f220876b84dd2885227c6f19b04e9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13930ea59fff1b9af5f49cde8e0d5a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c201ec039cfbf7b65b16de34b4f453c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92111bb24f29fe4d0534d75b2a29a37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20121947e6cda45ad05e696b6c9c1ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff79ee394dde9dd3dc91b26df3252c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ccf57a48c51b25199f123849657cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd871aa357e7b996b206aa6cf269c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae621dbcb2f736bab91fd9dd8735ea3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011d5ef230359cf8a833ae015c3e4b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184affd686745445a6838bbe49b5e7c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59191c1ada37715958d1ae94e41e8234458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dda543038a22651219586b2abccc6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9531fae6ec9931d4c2103b8391c1588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172fc26d1f19c2bb526da271d2d720461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72420c41e0ec15a85589c3e963cd1508462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d4214714e49361ac718e4d087fb9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b9ff3300332c248033a734d6495b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e6134a69446995b2fc326120f8a76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118e2e26133fea37cd276b2b9a0bfd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21675c7469ec29ccfdf8b3336f1006f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f957ae152f8f9361354d9322c0528468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db5cb31d6fe53849103c148ef11bbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ffe0f1a8edf49b2ee79de1b37e99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b7e7a039da3fb50712b37f7a27c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d94be50879c3e9f9cb21c4b66923d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eec9bb14ec4a8d82cda4236b1f9d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6c5fbaed4ea28ff9a94902bb16832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4dc3dfb02c1196a1c2262dfad86f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acea63bb732a28b700471599e0a2ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac57e4db56502f06a6abb1e5b135c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60a52a3094a9516bd50cb19f9ab8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1be6f67c6a013f7d7c79fd18f6d00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74101264dcf0da2094185829e2d70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c002f2aabed4af6aae2289cc3581a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dcc5044905951f711fccc40439eb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42030cd881c07fcba27c9c076fa83d30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee9c58a0ce0683c8d0c04a2747f16e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288792b232e8741497fcdf82e38c70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093c13d097e265784df6a554de81fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ec7dc3eb778915386c2ff872e4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b94fa8f0a5d3e634b555108a5d75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3f05d81c0532efe08baadb306038489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f1b730e40144a8b9a7a3c3e03a95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba936e1e078966dab764b69004966cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9737a1b0e6377f726eaf87c46927c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e86d1aac89f8b3b9f5d7d69b59bc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46f93556c989d6c42c92319532164b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a88504cca7abbf8fc683bfa7c0901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f7be187fddf45b44482c0f32dc42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57dc6c051ee0866dd3c3ba979f7e12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f63105a018d097227656a91b0e9bd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c595f5708c9b96796a4bb32b388b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621b65cb9a8026fa7811dd904da451500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fb66085b946c70ba2620b6bb96ea0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce79b4d7cc1a72c49d27aff73f6a350502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446194333ef3765a7866c3145a41e3d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3972301a1c18318b77cf258b253b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a30e35653294108412da6c38d2824505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3f7e38114ad499ca6921ce6ce693506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19fcabd059a93da09aa2c1068aeb11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb0e6a268ba8a1181f7882a0ce863508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8c375f24b6f3db43794a57ff00d31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8256461d6a675e047f12dcfc971211510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b3c36e0ecd964354de51fa86b3df3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3324b07b22fb70b7eaa58aeee31bf3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f01a768709e2000aa433f94dede464513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6cd61d330c432612e49b3ebf7ed08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721b0a2df81c33f56582e07074f8ee5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57695b9cad79b8d5c8a66b55febc71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c405d416f688f799ce60022f222c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfbc66c05379f94768107b3ae95ddf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2605db7ff6dd8df62f1bf93fdca7120519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fc88589a0d10a412e8aebc35c237a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5be714c9d353f1b1d696dd1a1c276521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af470f16efc2b247864d7f41d209b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f182efa6eff6a9216da4a7911cda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79445be55f74b8c2450a1c4eef8a7b5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4118aaf7a7b57960934e27299fa832525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c62a67e5bd7c4e75cc25468fa16f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ae71e31323a7984205915f78bba5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea444ae31637ca80569f123174a1a60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fb3579e46735e192d94c43597a728529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0efd0b7359daffa2d63868b993fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dd6024ae5998954875fa8e2160bc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd633136b8978a330b04126dca87b8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1781b332924ec0e9ca5fc4271c8c712533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1995f8877229f7b64f13d710402370534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a499fc9d0f17d9d6253965b43da03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b19bd57bf1f0041a1818e5b00f0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60100922e85894f0a0df575e48114537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001f143cb3e387df97da757f2cd618d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da477b62dbe3e443be43ae72ca86f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226923e58c32b7a6e2d5c3c92c9dcbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ded295de25dd6af17a1d9285c556e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4669b58fa117b54026e781204be0e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8377125e411445e50dade94fa92d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1cfc48b50a54e94b9dbd72f589d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d71db892bf92103c6ccd8cb6c6a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019464beec7499c06d38ed0f5ea38c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddb2f3c51d592235debb9fa20bdca1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063502daa4111e623d3e856ab9383318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f593eed1744e74300867581af881e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09fdc213876d8e7ee7128ac8b1a70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3318d363e27bf4bd91e6aefbc79c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ceb1e6f47c8dea892ceb05c55f34f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c169b53327ada6e14bff06cfdbf9b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119eb2bcc2acb2969c9503d19c048a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d80c276a85e5a2391f0d3787346c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442f363acb377fed4726fb84359456c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8dfc32cf59906cae7bc7fc6324644557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f64be8059f53535f6a471f5c1256a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18314fd016e6e5ba5a7e0973b010a6a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b36f2b32668b5a7cb3fa2b76981f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce94307f9f70cc0fcfee025b5a4bac5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae34b18cbd2300babdbf0bf8c9269562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d408d002f1bd7028dfedea70e2e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74feb6839cf13d85aad165f97591db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baffa2870950fd2daad23a51addc2b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310129a644e126d7b68e4c5fb87b1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad19ea8659ea42fd20dc6cdf60d09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846ecc76d7884880a3ede1729ca7e4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd4e6657a0ef678894cc102f3112d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b048873bed617f0ebda3ca6690e8dbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3401cfea1a6d9f5dfe525ee83ddb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f02bf8026aad08c7faec62326efc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5c18f786b925f82108e14a13e8498573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496adde5531e3e1b51271e50b4a87ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b955d0aaf4dc87a14d9a399c2b0cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6c3924881f6df188458b3a61af92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f38a48185bca65a6762c85193584f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ca9451b9c539578328c73ebe9319578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5064f53de2c61d13622b54a6538882579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b41a0e32a9dc63fd8462023f254476580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740a40d0e7a4b04b9f01f23a22f033a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7b612c700c9870293f4b697d22d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f76b0e9b215db1175c39fb9a89a7fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4751991218784360446c74bcf33483d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844e6f33463d8123140569cdaba3f44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f75e36321f05a2f7435998f19f13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c2055bbcd762da4c675956b4c3ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd6cf0a6ec1d1bf62f3257af4badae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda99ce9aa49afb13c868faafdf3b93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92a8ddfabfe637459e6b8fb0b6caaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55b279b24046e4bd13fea985e468de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f79f980bb7eac7f194849ffe612644592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba16ea1d635e7004ecdf3f0d97eedf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142abd4e30d0d90ff229c0d3255821594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6789916f96a08d5f9af5e7984b3de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e88a4557af935b00dfbd25bda5234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45373afeb81fd19afcbd874250cce7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c32aa7e067baee1d7564daeeca87b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91635190b42c9654bfb2cb68ef7cfcba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007ca7d2276ddee02962a652e0f4bc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a044b331f523139908cecb69f540601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664f0d11bc864d7664436aca772130e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e930f27ddc8007d7e77e3968e78d7c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bce69a166e356623a39e31ad657d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af687a169ca6ff2e249bb2d1a8c200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c2e46a48f84eeddffe28e17866efc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40081b75ac4b84bdaacf0d91eaf99a4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca5ac69a05c785122a1f28a514abb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e699e6e4e71e86c56c7d8fc0e388609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccefda1af3cab38613cc8a1f73ef312610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf0b6c341476e077dffd982cbc52d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab90315910621482735e5f2174dec71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005502118fb093a47df4ffeaaafed76e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac597ec4d00e72d2b8ccb5b803d976c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21372f56c93b7915239a547aefa81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c97f428ceb9b9b7a3496d25a40b45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3447fcd918793c28926d129cd566411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744cfc7bb2dc8f055ec9dd60bb1db3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87a2ce71faf75339f2576b91108f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffaa8a008cb882be3f1859d52ffe4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0afb381a931eb7a5b9f0ca0e41b4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912d9b267fd0b298592f5d264fc44d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806c965ea9841119d95619159142d55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7a4a9e87c3b659573b9656230b597624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c749d363b36e0695f2ef4d7f1a2f49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e24facde985c4380b2ff3dbec52fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b16a7714f7a01443a8f39c93ad9ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42227ceb8518cbf6820a65ba35ad4fcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b444066a7aec64c2d2c4f8e8fd75cb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572b48ac816a6a6f01e6487c8b699f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02619e16a849350750734ab273080e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b4faf82cd468bc445263cc84039b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b98d7a1f1983340147694890a627633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9730d1b4d120d2b09a58a9588168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9df3a217009b4281e460831d5868fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b83b1125b1879ab7032d19292d017636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caad4adb7777e73f4f6ad277aebccb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f85d488c66a748fc638560c68aad8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583677e41132e8ddc9c7b6e0ef7d72aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27394dc73d81240ddb77ab189ccf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084dce945ea74e104209335b91a170641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f667d8ebd64bdcc7e9125dd205c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ef054483aca5a95990d100d27d3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d1983716eadb425a529388d3a46e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc0696917b706b941ef4969c6ec70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4aed4f12d17b5796925018bc1a51b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cd735cf0721929866d473d3fa2f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dfb9f25935981dd2c0837110c33da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fd8fa12b89ea86fce44eb139d83ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db059bc81df5f8eba64156f161b23f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bdd359f030b43dc92afe7a3979d16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d175d1882e274ec29294d0a685f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b4c5f804b93d9104ff1efef74404653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84c53de5583b47e24f7f4275048836654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ebd05582178a7e188cc9b2a26908655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7b2def8d722f73966de0431a8c2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38c3d744958f1edb04151357437cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87983ef349be8d1e52be09280d7e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521b0cbd80485deacd89ebc3fe913a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9915577299c6988c1d376085e7f176a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885b7f3a9cefae96136e732fbc5e507661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77db1c9a4f39e5f1f86bb5b2a126155662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f93a2f24d0b8b96904484f77cf7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07131d7259cba9b9c5d40e58feffb80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb47f18b8ba97a91d041b8ce88ca3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d44e49f5a126fd162ea6a8234ebfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6722023976220374ada2949166dd63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073b3783524997d1a00f9014ec85b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b39161566cc469ca4d69836d3b2f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902edd03ed2a1042414aba2e9e025ffa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167320df031bde68bd0e8bbe2849721671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690eae26503837ded9e8997f4491564672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eab18964a94d29df6faa94b912e7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb00fedea26c0ac1aa26d128be2cf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dca6b699393dbcc2b57933ca2055d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26c3758036162fc9973225a5165beb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca89212a2ad10265e6371f666982c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a600fab098f3ce76da7ed958e6244bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863594a4cf73e2bff9ca68c9fa1c912679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f7e240d3e6c5cd2ffac6d8960159680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf34b6c82b2e022ff3f66925f97f8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8812f84f079c78d5a7cf00551056b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c5d7a5d9d82625228e14ef9f8589683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeea9a7e3db13c513d8d5ed66ec185684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba931bca3b91a8fa6ce5f7964ef5a64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b216d66345f8b3853627413dcfb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e7421ca5f29f251ff978f4fb341d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1dfd3b5f847480a385e5d0d40534b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b295d3f353bbc8a67f847880363d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc0e9c8daf2db2180450d438101ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b0ee9125d1c8f4bbe5917d0d1a86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade7def43ee74580516360112f3149692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9450a3828344247a68aec5ac117e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2647eb5f4d8ebd5eaaf028d8a931fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e71a2c3a719f2709058a1da38c740c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d274ee1a450a39f474724fa18144933696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbace1aba430a52d37456a3042bb03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b345f2c34c345243bfc2947ec9903d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df768ef3b3b32f9b78bef34668ac1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460159b858096d1e6697c9002f4a9e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b7ef1f4d82b767c06871d92b5483701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ecd204a74583e21772cd6ba70a354702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbcdd245670d1195bd6de8604bd80a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde90e6bca7cef285bcf7111690a6c95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecacbf239caea63e882b855b79f33bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa6415bb4afbadb2b9b57edef5af4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68a4069b589fc827e4d461a2bf7599707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c4cfc9a4a56ba59ee9a6d735c7c2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa521ea4aeea2b1be6577f40b18243f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f187be15121a22db2a1df7a73e03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3138aa5243e64eff61154134c3f862711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f98bed81f6cf2f196739f0cc9e73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27edc73faa502f5bcff6cb7d876a67b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad348dbf03dcf9bffd69c7ba8546b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444791f9bbd4a2500a7c302dd0d22f4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078470a79206af5423bcacd1330710e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5a89c250b2f582081156ea6810aee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411dd36f42abbfc64e0b6e109ef4d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b1a1a2fdfce1a8f1213380a06069e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22016e1584a56f256102d4a81c786f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1d7dabb7e9e2369319978a491d6d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd717630d1b6a09c4a1ece8c6ae9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968447249c18ef2bb816f47d1851189723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b40383053d37a14df4766f377efe2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5845836bb83a9606148f6cfd96605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada034ba9840c7b6bf720506b452f6f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1bd9c60007bb8207bdccdbd0ee88b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce3c26f76273b21dcde6db9591e1e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffbdb6d2afeeca989dfb57343ec7ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5397704816aae3a92be8c4c0cb9ed97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684fe4642bb1cbb6c6062bb2672a18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e576f27fdb5a5a3c2a5348fef0b58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd39f723daf111dfd42063646c74a81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75805ba44ef83abce6018b0412b805734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa209b1bbe3ac7fdf1da6f9cf824b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b41d16edc9c30d84e8cd3ba69d65dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffea9ba82f4225029a93522b5f7025737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04588c5042e301d83eba526bec65a4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4bd246497ccddbb0e3ca6cc87a361739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6daf3aa33edabc911f7862812a4e52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932842c1657aeda82282332c706ed681741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a854fd3600b80fe55c55c462bd5f094742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb322ebbecf111d62af22fca047b5b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ee3005973a815e12fe7560a66847744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e629967d6e6e9ebfefc193d5d2cd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05814356cc96f80d37e4b14a3ec9f27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220d4299fd9493943dd15bb932a9de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27d19e65887af1af2964da33291177748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01ad4fdd6c90ba42f47dd454f00ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460290f67c978957e5d010ed5b7e0ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66d4b3d6d1dd905ecdf17fcf95bf49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444cc45cfa00201c40d13c27600bb16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e6fc1670e1c49eeb5b7ff00e7f39d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d37631834e40e00aefdc007b145ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f6fd9c98df6821d014a5515fb94d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f83cbd52fa484964705defe7e1603756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33756d4571c179ac87e9b5e78b342d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9835c8af6a23bf76ceffce53b03df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939d49d12fca1cfa03f63bb496f926759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729878bb3d5fb7a85dbec911f1c5dd4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ccedefb5b923730c451bd987bfa2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6240c5e1014b4a5e9b2179ae3834e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492f4db3a4dc0f5e7f4d33633fd7cbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec1f8f9fc11eef26791dd891c6c4d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ab2bac4a79b397994e7e4329dfcf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be41c481ace618fbe4a705d920a4f0c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd9b9564cbd653db22967d43e598bf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>