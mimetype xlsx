--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136443952702100097e5067e90709f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ee2cd08ef9c06999fc4ad022c9cfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf8e1315cf37e7ea65c65e5634c4743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a3fae59bb6bc6df8c2e09bd12dac94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97744aa3ff1ce100f0a8208ff0bbe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a301378fad98dfac8c6706f087f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78121921455e1b5263d82712655a7307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f13539197320f9fc93d33865d3b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e09b1787c0334c24eaab6a6c76309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620e7fe041a1c5db09dbfd00c2c9c2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667bf659f94763e257c964836ff06911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c578bf5eb628e0add7a121b4c57bf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc28daf77277552af8e99c766a47713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d520b9daaebe91be8cdf2dd7c32b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d1231a3f8f2b59e01b03d171007315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98413fe0cecabf68a57250f96679d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68cf6da7ce041b659fbe7deba0584617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d34dcc1729ff244032fa64c62d823d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2a3f93a3d9e2d336b6b8a603371f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d350c2eb7e5abd2c3c716d076d7e0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce22adafd1634a5c194434af865b6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a911d85ab7dfceeb208b8db1e34c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058392709b3bb3be5b7bb2384c2cb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee8166fb1ca01cd96612b44a0091224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92db8212b5a18dbcae8168b7c8fc1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1367df75ca67b10da4664f13ca684b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca7c5cabe09dd61c7c502d3e9506727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e04ef1151a5992f71328bbefbd9d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0ff1bc3c14fbe543107bdd006af429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40d6c62adbba4809e8a2f0a650a4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940cbd9f0b47cf0363fd10746dcc9ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313dd5a24c19057bde022e45af7445d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce6e7a4918da6dda8a3ff4e03683433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5e90059aea93fe06a4bba7dc5260234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83cb1661867d3b16fa91bab98d364e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eaa4f8ce7019b8c8cbed8dd1e53be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb302b4388b032d75c79be217594a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5ad37cb51797af7f60eac620c93438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e41acd532473878da0567d4c8a2aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbbfcecb5e8d8431f5c69a0a963ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0d8a9d32791a65f497986b1d6499d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbef094d838ac713bf3f1d82db8a9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d28d05c2bb52b2ed50ef047fa4ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd777583a14708b5e679b4707f8887b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313fdea38bbd217915904409c6039ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1db5d1661aa0faf4e58e48c184d0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68d6deb09a6ff56c0df33b72a51d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea4e3453c08bd0b0d5c289e6d4b30048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a15612af026c4620b8f3197678e9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93f7e53135d4aedbb0516d6576810250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7664a8b787fece78cfca417268ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c632e8530139cbf49186b4f3fe494052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f8c139d612e823e2123cd52ff72253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441e62a463d90c856209513930ee17154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbba23874783b9d932928f39935c5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724688a8127983908e922587d16b189956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a2a004baef6e07175ed7b534c17c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e834df17c76d57698413726146e0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306fb5d9962487f953c621d3c9caec959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ba8bf4fde77208223e9a82f8e44bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5e4a0da32f16e575658df4c63e75261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ee9e4843769bff4279a53557763262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949487d31cdd98db2d4f211abb4f4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa071557c87f31bbc8e7d0bf8906ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074446d3e75410f409b0c3755c7c763b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6038c14faa7250fe3207aeee9f2fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670216a03c9fd310644fe7ff69d1a8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249f1210d756e441ff7e8b5e3d788868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ef02f3df03761139c8044834aa5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c1171ac0a1cc239ea3dbf3ef653370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578548848c5b0432797e3a0bf911548e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f49d927ca8ab3cfe77ec456b0643e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4945442f1e2d4a02016b3ad3bec3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a22381a7ca28210e3ae4a3227e0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c88addd1c7b8c2c1c93f6180bc838775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337c520d967dee8c516f4af25dbae976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe537dc985900643b5a1086275987d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ae0333efdcfeb073f177ccb347b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce4fb2c1ecf43aa5d0185676b0b3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909fd9b7d05ffa6bb384400fc6e942280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71e92ef2ecaf451c4e62cd99e8ef181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d8adf47e94d18afa71f701f44bb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b7ee232714e009f77a852a1744a1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e9799565f714ee52c6d63d8658dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e501f6964f677f4c51a99e29bb68e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c9eb2b15774e5e8a58d3be09b8f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575dc9c4a282d5acd107b3fd103178287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b0fa3774122e3f41d98855f629ca788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0eaa4a499e2c3e488df4fd215b09889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc84560321b733a1b26fb5959303eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e7fdc6e449868319c306237601e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027944af8d51695c8cc449ed12e5a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c560a3903cf8e1983be1cdd08eb019293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6e0bcd216785c0f637e8caf959fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae8f88cd4f4107642fc96d3ba023f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c848fe162a21d30f3a03125a693a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9b87b3809e2b3510904b6e87764e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9337c744599b9bbc61b5d5ff24a187198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69899b1dea26a9be0770593d92b21a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f27480bd26706a0089f0b892de2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e0b8e7100198fa68d957cef4dbb65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc31b65d4655eb2f32e0227907de8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba9acc8832a8d2f02c182f32f1669d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754eabfecd953011ffd0ced0c022599104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6e2f9ed933f65b2b51c51d731b162105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22fe5472f324203b064776b43cf072106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b97ad02652a832a4ee030ac23628107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e8776e74b82e3b5fd7b0d8f35d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e707e883f86ae2c85e03920979c38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c530c9bc35b66db286fda8a2c4db4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d4a85e8e6df500f81af9919a14c2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514dba1c296341cd9d5522b1217a8d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e9ddceb3202eaf184e7d722fd3db8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367ee3d5217982305b4961ae28c464114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c4701db38a7bb0db29ec84478436115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59d4193133f2a018694a7f8a6ecb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac3064ef5b59d5255d3e3dee5b6b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ae06b10fd7ec69b9c74b2e174417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c09af87f6c677946b8b28556b654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138e283877de3f2b6b4953ccd58d36a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65598f5a79f701f086afb5fc3a66fb89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85178f37f966c0bb3c3b903b769bf2d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05529ecd3ca7b3049b520417777ddb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176c57a7e507b68bbe2510fe94f8fe6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff93560ab40071f5c1debb42aa173a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d81562428f6e709d98c55fa31c6c37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e69f21883a0b6297ce8198f743d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538adaf9682435ce2cdcba389b2ea59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032f10b587324cd35f49ae885eb842a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfb73027be02a275d0e220e6f9460d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e442a6579842fffbd8adec9c548f93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a15b5893350bc279ac7e20128e6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767620bde0b463abde4ea9a36762f1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ffb257e8245e5fc8b3ef9b474ad5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af2afe1da0baabb2bc0cac38b5b6dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbf98d9c5d8811fd7e76baf56199a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdbb7a6998f91757d4756f6b88b74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d1d1ac7ef5e659f8cb610109a1541138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ccd94643b9f75cdc4c92e3fd6409139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aeb88d00d06b61ca033af925f5d02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e9352bd3dfb2d4e1f513abab6d82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1751cc768a929d4cc0d4e2035367fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4efd45dea6621ebcdd2fe7fc95fbf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e386e2fff456bd6be9da2f24f3a543144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9927441e75952b6439ea4d6c67dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79324d5e485b7749a3a42d3e83e623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2414a3ac79ccb088ca63b877f29389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050620c70e5ec02bca47eacd4bebb3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be889b57638d7ca6ebed7055f2437e72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58327e30bdda75f8ad9dbef679471769150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b54320eea9a57603a3ba2abc6de78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec44275be7f706ce8d9a8d513e219a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee1a308dc8710359b2772e4771cfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862748f82ff7f3318b0289732845a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774374b2ad1cc56508c95be904bb860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28149d8854975a3bfc6225c105c1550156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7059885c7690a055935619a30af6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e01d8f9116bbe81df181722786a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63063f7af485ed4ad0eeb2ab6f202d03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0947421cdcfd610b05f550fa1c3bcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c08f563ee86beaf512886179c2f4c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda860d96ea587229e7f05ebe31bdc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881009d7bf7d3601a1c26dcfe36a45cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20bee6105d626a2fef6fcc5739d011164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde14e8706c4e011612efcad007cd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276fecace86b0d12fb45fef058a8cdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457fe5e03c3eba51d9b29e74604c49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ffef5e8056db29448037b300a096b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad49692bfe0880963f6d0dbfed7d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f34ce4978baa10f7b0b12d33add99a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc27c7f5569263c169ebddbb44d1ec4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa0fc1fe670a73f43292fbaa9bb07f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021570d03f795f151ae5b8acdffb920173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea20f3c5b8810a3428dfb121b32304a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3b92c00efc00c6fe3170135df95c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf299ae69000131af7212cff9a5bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea544ada849288c929866870146d6cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e70f23e00e6de2ab752dbad4ef8474178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef43ad62704abbc041c1bc049424e5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f207e64d4ed10d0916ba4d7c61ec69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c00cb722caf504b5cd226e90fca5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6100a2e13067fb9ca81074e25d96e9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55de112725da34540b111aca99dc52c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceea1674908c714c27d46185262a97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0294bb2a862e3aeac9bac3f9b87d73e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf713d0b77704b854345e995de7b6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93843ef1166bf246eb74484d59cbaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e5b769c8ce1c86ef764b8e1838b5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e0a7bf33abf55198e6b68c246ad27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304ec3f70c1ba9210950228f79e96f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7304f6ba3fd553cebd4acc27b8eaa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85574e0d794e4b96ea1e5e853f0097192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d34aa240f4b6b4333a60d45bf7e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671473bf4443c2737f32862d838d25f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41654a931dc5bd2a18c3c6f56b0e880195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d07efa7101029b0a17f25cf3ba5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eebecf54647645b698f20ffd548e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5f528fe1452254b452c2455598a48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec8c5ce3adc3ac683a88a0a35c4f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7665d10c986152ed5d0b393a27dc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d12abe51801ac2cfa96a188482edf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a989333f1b73bcc5fba212eeea4c94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c74d44a4762092b82809b586e760a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67a6a3f8464b9acb66bf61a98a06e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ceab80204fc70323608f17c2e95be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a8f835104a8a8bec4f19b53db2f42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f114b6bf52ada2d6df6099d7fd2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba49d4675a237955974bd450bf22f9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641b4ad81aa8dc2799dfcba49df9fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e2ec6f4ab1fd6fdc60d7d3834a41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3322d91bee29608a664a4f57e71dff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331cb1228c824e8567c41c4984d142212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba8a8faa554133d4ddb0d4c04e2f25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7051c14a3c16f87d43f436113d245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8caf09ae2b2917b8c195007cb5e5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cfe5621b87845596f07ff83d1769d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fa024c5a1866a7c763e44db640970217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644bc4b5e1a971a2de66f22d4e9fc0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d3014d4881b389e93bb421d188a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4020a1bda3809f9baf0679ace15bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340e289490f2f07bdd3692d23499cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472499014b83d810c282a55edf366b76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5afc98fa1fc6a275991e4fe76995d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f13f7d258e21f9d139da555fd0611224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127977a2151f75791fc162e72b05e61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3519d5c6f5ccb5761223d1d710ccd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d955c085b79c491f82763d604fe3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8baa027f7796a784522172e4b025ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c7cf5280db835825f67499a5f7745229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990069394b11586edcbc4a4f63d1041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672e60dd1af91355b7e7248b6c0f91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e1ad1a05a42e6ba3e66b12b112ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583efdcf50ce48974d60ee57c27f58a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644710af65d3709fa46beb40c9d5ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a6b403b5e803f73fd10e9bbe58cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb53c1fb43981e269f7a7b693f2e8e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ae89bcd8b3c6773e81aee8bd4ef08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e21af09a71c38447c1328177ea381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212fcbb637b7679f9b14ba8ebd7c186239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fb68e2ae0a7530112554526190b84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f7718099c9ea2c8e70ba304e16c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1093f98f38cc3043cc69985da440da5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250bf30a901fa3c79590253607361e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b199d9d016d6fdb880a5ab845948aa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf9f674b6c98543f724a89a9abb69e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc980468389a826ad8006bc99c043e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3a2e78bcb18fdafaf21e17685067247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b07503094b4b8b173700381e58c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4fd3e725a9b24c525209c4acfed74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e5812e891f6fa610792ac5b90abcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23681f2e245a8cab9ea8a585008ebc2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea06fcda52c477513b2f788b63d6ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc96ad81f2756b64ffc8081dd8e550253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f512291917863581a291c9e939b417254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2366568452f9156118112cdef97ad40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf79f1215e234c0515bfec1715d73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce9eb2d3a1013c0e0d40a0cc605398257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e74e3c186dbcaafdcce4bdbc6f06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700dd01150fa7dce6f9ee69f70650a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728872e5ad86eb5fa8210428c3190f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba88c99ecb04a8f1092e26a97f73843261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e54ff09b20644c35fe401fecd0466e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e82966608cb82011a54087d17fb29d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10be1646e91663feebb0a61d0790d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a7198c77a237dd3b7ffac1d78c83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e3d3ebd35d2b56b8f6cbcafed542266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e103f142aaae30977fe82d990d2412267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4cfb5817796eb9e3db7acd4baf9c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277a554eea175186b2e21339bf4a6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273298a0fd856611b02ebf9f67f15668270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5730a7ea27ec961db5f8ce457cbc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e1a449475c0bb1234f3da6958d3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f351f950e23ad73430938a1a6f679273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758c86183bfb0f111e6e849df726ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826478c0645471576f407e7107b9a02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec60b6631689599a0e72b547859a889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ba0be493353076317f64f86ecd48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9d00fda523ebaee252673922eca7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a139fee1f63db5ff223f89ee9f72d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a496276a92c8d6c5d84498fe526cb51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96391081fbc65022107b2bcbc799c396281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce2e32d8e8056bd0ec1d080eb9445282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94dcefb4654ae4a453543e635304d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c4ebe1a762872808bfb4181fc169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939693b73247afdffe3eef8a09bb0ee4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698b0d128aa83cad493683e8d80aa1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf35623b4696d1f91d21d66fec1fd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307f84601c5c755d3045462822f9b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec53f17162c4d48ed717a0308af67fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dda3fe444db167530b299a8f67403290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b317e60b266b576d0d569dadeb09ee5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da1b5610ad5df6a69c4962d9dd8cd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76a5bf8c920e5599e711d41d44c9ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b8ce669a39e7b417b7908fadd28e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f489ea6fdd33d4fba1a07a05b48e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ca9d3b7ea4959c685ea7a14bd01b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56e1c35a3354e9e6a8b5e2cb67ba72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4713ab8346609075920b7c5e8b63e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fca3ff31764ac6e6a5afa34afddc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468948878b5f14c129c174a3db131848300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829fa96053c087508eadeefe0d83c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254bd5b5b53c1006a7ef7209ac694b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2afa0adca2b05df832434755cafc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a8bb7baa7c44aeceaeb628afb0769304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbe1b915cc74e32498cb98d947b73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4c91dd424bee0219805eae99cfdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a65ca74a18faababee607db6f46ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e33eab6a34c65b3ddb85cbabc4d01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116da3c1111ee9450b159c8d95d9459309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1022d3ba0038ab1f2bf1e7f6c03fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b962a3bec1a9802ece06b248782a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23113ea24361e25e2822fd95bec7fe41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679bd75b892e37c5fb15f662292f16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb660e180b064f951b4450e9d58db3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7df8f48fe9e6368da803fd7d6abce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ad031893af1107b8daf66829c4a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7474e6c3548f5f3183f8e0810ca6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d6756a0ca90c34e707a242f24e5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145acb27827e5962f5e06fee5f52689319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aefa36e7fe161d14c43d7fd7d2c02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc2b4aacf95c166c09e4af7099e0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b6f01d2f9cf8eb7bb1516bb95e0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee1f36cb9107384d6b36b5962770ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba38ff0dc1e9eedb88b4dc08eaf186324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa6625becf9a4d047d99ae374ba4b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca77bb212674a70af4b6773185e18b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b084e2b06ab49c00942c7d66b3590327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e704c2e2f729bd3ea9581a7f0e2620328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59d1779fc8067de45ed936c972330329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cac3bbc110ada105e69ba59d9add6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38184618b0de028f402104bfcadee9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81604dcbb5e6e5e64532ac5bc46817332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3df929d2c797dcd2428fa966a131f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f63dfbe404e0c9246e0309a99ee9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861772899142456a479d971b9cc26b17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe3b77f665cc6fcda63698bc83d922336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c2523a81bf94d72b19e6149231ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1be169f649ca565cc549a323ec13e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fbcea45f9b99e781a672b5bdc2dc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefe5d179578daabbf3a139d55bad2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16473085c4dc92f8d51b82d6a29aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad55f8ebb066428b7167653dddc0c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8447c202203a0456b4929e92d001c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286124b290cf1258b18af148b4e087d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f4c733daa4a628e715544d044194345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca54fd4181e981ea7d17da32e19408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6db001624b964b779bd9751bf3a98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e476a3daeab5604db60363626779c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee013d85aaff498b8f463232dda4d0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4982146e13836b99bd0885aae5b74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b63d0c12ba1ccf49fa9af3584eaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d12986e5b937e463dfa6a1282ba219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913bda44c44bd2a131721c13848383b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77719c64811533917960c4df6777f231354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b100b164639d68f2e3dfd8e23303e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b256298e09d745c215c268ee562d384356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7020b4f45a58133b6366f173b9e77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68473d93c2f711ccce7fdddf38535f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be4559b9d8b94c7480674c7114718359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0634d1a124e4e710c80f200f56ffe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165dc7191a3130283f61a113ce69bba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c727fa860570a83e7b805a562b5680362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab2dbef394e92e1cc8361181ccd10d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024141a2940a9e4128b887ea12c2a770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be355f1c0cad6cdba7ad98c64810ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9692c12c2bb8adb17f2af9386f4c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b2dbf8f342820147ed3f136e37a20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e242445aa7d69452fd62f85a7182368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496b8449660d3ada3e8b88a411eff3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611c76b6aad18b0100ba51b23fd72f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1fa07534593eee062952e6f367ca0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c8ba8c5f0d5dff43cd01c9f8668ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5448441149d084892c68aae688c20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321793d4b522e5fd6ae6668f5788536f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9667adcb9c1459abcb5ddda3b49245f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f520371262e7c3c7ce3b2828c57b71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad36be7f12ca90715e9d62f7fec7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d92ebeaf7fa610bf5abd413da34183378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac76030a2e65ed8c161c72647c3c659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf72439d09f39af4ca1a01e977143c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8cd2a56fd8010d19635ba83028501381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1531fd026df5e1a708130060586d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1c86299b45614924eaf09a6001ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76674e0386b9a88b4a3869d706da7db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bf309991ea380f6ef0bf4de47dd80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632e1468a24c1bcd0cf2c5575ca455386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e2761194f566d16ffdf584316ca7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51d89bd050f12e36606df596a230fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054a70227ab1947d4d630473383c9b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1122f14c957dec9c3b3d92da6ed250390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e7f594d8640ca30f219fd7dc136cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087bdf897c8865633eb4c8dbc9589bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d50183dc2ef0e89a66a4dc0884fb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e148108c363c2a24c2d52f8a0d982394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219edde3b98d72e36d2bf71e89dcb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721a38b45b00c27d0fdb843b5853fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646ff36fa0e1e173f0155fcf38a4fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e74cfb339420d6f255dc5acbd7267398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd47936818191b893ecc75b55d25f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bad92a67a2a750b0a1dc28307529e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b02dedfee9b32bc48b9e98023dc14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c1ea2fe7e522c733489758efe6a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f194b995c9c930ba27fd749ac8d9a9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb34dfb9756c1809a2813e25e4a14d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65e5f27421948c9edf01a6d21e60f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b6d2782821f698cbd9d12a68b46ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4bce2e621475007e86c4efc582bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7947f4f6c36123e772aedfbcd9193408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b445335396d11c1264a5fe1c9151074409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811d5a1d31e5171e6f2e2cb3aeeb407410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e3547af9e6728b2f102f17f33c858411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa022a8f943afc8fd8cd25d4801f821412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503111cdd87c64bbbd495d973126ed4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247d4447f86e92a7d977ada84b62de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e639f32a6581cb3a77aa63d030b1330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffcf53db3cc2376b000f2ad8f9b30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3862def04f7ef881f839511e1a9392417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8facca8ea1f8f357f57879de91df74b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d7ef8146f4e5b5929bef96f483dd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5702295790c8537f7d54f2fa1c64133420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b38862b3beeca603b2642961d0134d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c752208d3d4e912e79fd88707780be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61d628295b56519673ad2aa65effe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca5d45ac37a7f1143cbf4752f33185424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34370597ad57d531d4be49a77523c7e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f585f1e2e32243d181b7110d175ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fb1282e8f92e1785c37b2665fa694427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9cddedb481469f81ee201b707b114428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391a7792b6993cb9c5ef015a70f378429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0dabb3bfffcc5663d74b9ff4958b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa12ec96ace8fb345ed5ed21a6ceb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451adb81c8d28d5c0c0b7308aca85c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99659c48c9df669c24a4870056e53e6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984e1eaef9b24439e1e7a54503df72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c198976b5ffaccb19620e9f777e5dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38df81e017362a6a217cd35f8bb291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5de10be3ddbc7754f91d8345f368437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d875b718b9af7630943bdb5dc45bf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d09736ace42761d747978d4c18d189439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ce55be8a9e571487c3058ef39f08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c322c0e932fd143233dacd950e0df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce543c1dcf5ca4071eed0e26f91c8f21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097d5eae842ce02714412265812bb53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18309603c6dfffc63f06ea96a3ca5b40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be984e16fb9187cba7f93e37a59fc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c82f82df27b93a20685d2934d964ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903fb0311e5e769af12f7091cd16131447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d8b723310dff9fceb15d0f7dd655d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533a38c42a897d8c6e2cf7bd63abee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b85751023de8d95e10c03f09cf423f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791dd23f51f744ed938a44f08151bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c398321c5f400b8b3255e333e8929452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51605555ed4bd07d581cd4852d6ed5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41145d42ddaf43219ac424e0974fa76a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd37a4312f83c0ceb83512fba401ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbdec6d09ccbafe1e1e6a52c6e04a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c19e90e3e892aeafac84d70d36193457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01154d61823c56eb831648a95f6d582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba639a7db3a02de33fbd840113162ab7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab916980dc886fcc5b2747e120890f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ee150623357d4042e94d072f7ac1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c5bfdc12a207f6a18793623391ba3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01800d4ab369bd77ff2d9b9f2bef6e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7e1f34d0f35881a26ce427aec452464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3104504b29c7e4196659321cb254b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257013661fe27e39ee0c697b6dd9f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d67cfa029223a323c6c8a7e21f1aa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58138c5eb403c1bf36ff037a9ad3b3a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854fd8bfa486110d87006827f1a2b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474544be9fd64ebbeea06e1d0d605b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e25e386ae9297ce684f27efb76742471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481f81c52f41b398e98d518262e9a99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d387a5cbfde5d5bad91881988cbc065473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318b3b78c6a5e1c414f317eff8803c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e18808ecce8acfe879f8ef4cdbdf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737ff93247c3e85e0aa1c41765c6608476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe801c4e55366c65fbbef837172052d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44bb36349fa0ab9496b5128daee71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ef52d435890d6ad362f5ba9e5d43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c022544260841246d49933bd2f6eb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ef4bae6929530bfaceadb483aa85d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5e6de505d60e9a94fb6764f7924c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6673292adcc0ceda65f94d3ee387483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fb1d907b226a7d8df96eee76f7cb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a18579149c3c4d65bef7d09e28c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05defc1154b90d518efa361480c685486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44db55db48a5647a9e8d66404ef8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c78ecdbd72602fc39b86be51b1b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace03635d83c82c2729a945baf5eceb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b4c46213bb61f15d85e9eb38ed33a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb150d6a1dca3f0ba85ff03d8085ce30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88cc356dc263d56a93143c967acc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c27ea27bd493cbb2d0246e4d9b4288493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16465287203b6b9f1f0cafd1d07a38f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31eedca83794015b4b652aae842007495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6191c84b2d4b64ee1818d22244e25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0d8c2b69f53ba641c2c81ff495da6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee3025cd68dd7702cd36d5f849d0ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dc8a5d88fc79b697e470090040bfd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3311e1ed7944916075c36cab8896d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eaf4216ce2c45d25cbcf9da377277501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102facf76af94b182bb1ce7fe4ced42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f3e4b5901b8161cd8787e91f86b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5f181fc795b8dda8d31ebb648cdd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554e04db3faa0e377d16a77bfb4c00e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d44e75c47c999660360a8c9c847e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278d356b6487382e64ff9503ce101f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe34597af883c99ab953f902f684e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69fd38fa948d8baff81bcf300cb7e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14174a333cbbc4f81d5961eb04e7cf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9991dc15db31927276e3923b6ac795511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e504de11a5a2a8d7e88358292d915512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae08b06abacc0b149559dc2620b78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9488afbc03cf449a351f74367bf07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed27fedd7eecb19e75ec70924461f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cda70ff1fc12b85ef3d04c1c25f9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5371e011097241149cf2e18ac0136517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5420083ecbd4ca0a04a07b688a79e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af0f4da30933effa51dc0a1dd1c62a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e83d73c963642d7f33c90a6d9e7d10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb1a2f9246373ee48e13b19190880e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23750cd8ac286e730abb6d41cfe39b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b2582afa33361392eda7ba8cd1deb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ef72274f3791c43e098892880e89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a78c93f525dbd49b5325c0806f467525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7effec6734509bc5b49b72edbf3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4be6c759e942e9b5d43d86bf728c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e673cbfdefdc4d7ddfa61f9766c97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c6824befde55f8564df2af4cab7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3e31466581e780b38bb7bf0044d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c68278bd51507e3c33e24822097dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e63111c93102b7370b0d31df2e80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac171ca4a19e4c013d7b0e3f230c9a7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab07d10ecf5422f7f786219b26ed600534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc06e67ae778e0909f0cd4a7ca6e5b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724345670f97b8a3cbb8981b79015c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e17ee7f9f1368a2f09976ef7373b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678b167b56ebac5d1d8e2a5b55618a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c90dbe56e232f3d357ebd4dd931fbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d6993092fe7abc038dc565ad90ef0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081cca27f1fc79a70fdb343a0eec71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e514a46455d58beb68a7727fecfb18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9aa7cf447cc2075e60604cf442a10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11539dc3e725f3ea56a5b9bcaecf7e93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05393896920cb008c6bc013d0e5b62f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e9df6fd17e4c2cd7257220b89fbc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04f23a25ce1823718bf009fa0bc6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6116ebd8e9068c6bd8c1bb89527ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75eb7ecdeba9afe5c9c7eb7d2c8c38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82fd46d7e946016e41455a23375de1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2520809806e20fcfe31e41b47b0c95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dc62257cc70ef73c13f8f253eb7d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a873c7bff3d14c5457b511f3fa84a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a8cdf0475f619c17de04e86f4512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350a89d828a873d42e26e3a4b7a8f5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb85e94372edd64ff51b36a968dcb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d3bbf37e4884468c80a390b1c667e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65917e10d7acf6836ea049b01b1b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3294a11b87dac0f4bd519aef95c2de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135914b49ea081dce9e023e21337683a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664bf8d9e0ca383bfc072096e0c005b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffbbda98f147749a9cfddc2f10b6d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739506c65d2a51cab069261b8f5a27c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fbfd743632efe57c4fbbe877ae59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc69126ec50f8d98ebdc0b9ee82209565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41113a5913b5b6a5e0022d60fa07fce3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b4556a460588038cb444e60015c48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a304815e80da67f30b2ae06b9de11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01329246b8235f7eeb3a05ef3dd5b8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c576af213e92f9e92b848075aa93a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0fae72fce6fa73a2f388de356c70c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e7cdcbad86d501fdf99706b8b45ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095c817f76583c8ca7ee2a9f4e4a199573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9b6c15ea4a7d875866fc9da99608574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91005eb5f165105c9cf19a1a18e66028575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504d8cb016b7e46976fb0d46d5821b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540184b947a5a50349c6516c5735a3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46eac943ebaecb065eed319cc05606578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dfe032fafa50ac106a64b60d5e77e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2ca08f5aa912543f399427466b2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976bc9c0d8ada383553787ef1f8456b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa59ebfb15ab1aa24b7ed657d9285fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab39b02aba7951c50e0aad3e619d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6550dd5964b47083ebf2108122966584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae716e59588ddc68d4921efd68d3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435c2c77ffe070f9f5e776ee6029346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0c6ebf2c3f8803fb174b8ccc9398587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcf8b49b41d7d78bba4c45ba9ac216588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fba9138b9068f24e5ee949ecfbd2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12904aae4ba5aba0f8188e2d753e8328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d362019628456067b87a3e68aba5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f1be8b606d720190798cbfc6db4f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85217d5bc0b19da306a2e6d61313b57c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad20978a729e8cb5fa4eedf10bf180594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37840f9a0ec599bc0c59a580434ad86f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e98f30fc449df4be0b4e9a70f5cf45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41839c4f299a33d1fdaa7cfa3cfa0eba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81785317ffe18186ba3e5949a96bdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed03c07df9c968f7ecc2dd19cd834599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4168c9b5047c3cb9bb423cfdac36694600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65b5061533aeea638dbef55512963e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869ef9f41a37990470ff99de1298b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a156e4ec1bbedae6813da8f030c828e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa167eec7550d81301047d4e95da71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae730e1615539cce64f635a9e0831c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1dd212d8344bf51acedb70f66a57e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd115002e7ca38d8bb4b0b601afdf60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8896689ac42ab02d53039883fa63d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1cc51d85c5292d004bb53b85b8f4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76f523c04db66fd63019ac76aae374610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad14ef11e4d054f92b8ff3b746c0ae9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a004cf00cffed55a235a374201b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c0cdc8323a847cc0db28fafbb8afb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403e193a7bed5064e336b745281a47b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae6c2a7de7e0110896cf75d2567a4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da179e09a0a8f7c438cbae8588ed9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229910fb082cbfc04c16bad48e7b9c97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6540236866e3cf4cd77dc488c7d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b94d86ecfe2a2a6b2bb2bae60d72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca1ad6ecffc91a4f709a7fe48f370620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9acd2ed241be3c3cc47b6a0d8e4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bb9ac413e8df6463b2b3bfe6c930622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c262f63ed77466113a0d4c9c988dc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93d87f8d7ba04be8d6a039eb71ea6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198af847b5099f0965ec598b11746fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df192e6807e8c0809e81aba03fb1f83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5299013f9b6233a78eac6f8fa64b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80441b340d990a09d4ba39a92e58eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3328961a3d1c224e77883fe978872629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2097e91fdf68428f733d5ea89bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee29e57bb1979635b78c7139c0dcbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497fd9abb42e5c6f8ae89abf67cdf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed496b7b3abbd8bd01509858b3e9be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38236a7fe419626365f61f77328ed871634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6542022193d6a9569c141703eaee8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88dfe26a199f22244200188dfeabd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a94b72be36480d10c660c320b16d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900cbea9f5db2a28322fb5024ee9a69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cb23f9c2a8f013df26c18f60ec537639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b59a44582be80a99f74fbb575fdc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee8b18591bb2eeac262812e95b54a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06afd4a36bb58fa01398a6b8f818e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afef20ee9f418aa71bf34884ba03e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4aafde7c1ddbc1034116f5d7d62e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c202ab19babfcdb943c85b6e11a2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576637b961ae6e344f7911706f7ba3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ca0cf0bb3c006a87235656da53f54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b443ccce2dca91da3702a6b78e261a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943e02dc4dab7e91eed2665daf646f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c01e8c563c984ba779eff93b2ed59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303819929de77bead390ffb6537674be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947a97786fdd50a8aa4e9e3b4431c8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7594bd659e29039de1b7dce239f23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365358fc8c6067793da1b87f057dbe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5d4f303c051093a975fb8131dcec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05cc527a86a3dafe6dca5857e0883656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76297f1813e5a3d30fdc7dcc2df04b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6ccb9e901bbe424c7a81862b22fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62b1f358d8a75e13ce5a6f9a9e791659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f61dd2df045764a96932fefc4935660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af39dc90fc1968a986f0b12c72bbb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e37f6338f9d299890cf1e662fee8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2978f567339ed24359f0441a66b51ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbdddec87d3d9c892ffb20624bb787664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca88c9df2ee66912bae0b8c3f3d743665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be763f74a2b8884e2fa419abc3a465666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982acb503982c6aad1847845f79fef6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec9543a4ec169a73aa4b7750c8dbfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b759604e56002bcdf15ae7c594af6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a105a4c25d29f15943b8a7c508f916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3d94756d8b6746864ed5c3529283f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3c6867f833f3ba270c6c4fc8de37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0cf179a2158e73b779408b0ac5cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f112cd9a528abb34b719600d30fc70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8361bc4f0f71a99898c61cf96d3db7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03351616aa8a0e4bf068e4f0259ace73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b65a23d32784a5ebbf41838bdbb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b49e707f2812dea7a479922ae0f15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c987a94eb5989a6d6e5b5eea9289679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81c8f6966843dba2386f92abe0b4c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848744503e1e9d3c409a3213bf360d01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b217f8757dddcc5bd763360954602682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89021db4ca7cca202ace7f9ef9a05278683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35725f7b66f9207e591462dceaa3436684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6002c4dc97687d46ba012a18a5f92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807578b9ea74047b7da77899b75641e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59628f7c3ad4c2e3b7b9833319c9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db65e10b8ab24979f3dccf568c8479688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e44275b6cd4c3071af7e643b62fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448dc29b09303aae882eaca02f1c7a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ccc49ebe4a9122e4ed6b1fd99ec3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6b6be1ceac982241ad6cbcbcb0c3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aea6534a638663d05ca30703cfc50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab87b09dc553ab9cd2904e2973e4e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3d9c39a05a768bfd1eacf7284cb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf86f82b49b09a7c2bb408f69e3f22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a477da1f07385bf1e1e7924ddbd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758cb69d475997be9bc9eeefe1aacdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489bc13f7b6cc9c3b042136492560d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b6db54a6043c269658ee92a5bc02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028f49519047ec6b272e49afa9d5bb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14f3caf362748748832b10ca48217702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000886935151eec5d9a78e3fc5d5802703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd4ddcba8585a8f14d22fe6216a884704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccd38b6fa243cdacc55548cbf79f44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc22e998f340ff168fd8a6dee6ce0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b55b5742753edb7b80390782b5fa7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e75510a1ff8dfe90d0cbff90bea6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4c4f3cb7ee7b2327e002184768c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c72cffcb6582d56d0809fe1450ed49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfaff9b9bb56cd438a0883835814ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde93d705b2ecec9ea1eba1c0ddd6c48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ccb3efdadb657862b607ffa7ff05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b198e137ea9d25aee6da205e7366714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4f71465bb6fafe396e3537cc5c00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a625d27de4bfb17b119c5100752a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd28833b8c14697e05908cbf16cad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93d9c7c5ea686fc925874783def628718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb241abbd43188cffbce3baea04194719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b91e0fa6846f27cd2c48c13cec657b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d4ec9154f60859893a3ee948c129721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71652a3475e03afbe5ff929017c818722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bc5f250a4329c4528292d3ad94be9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2bff89e0988cb7eb6252e9cb3741e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c195a501be1314e5411d3af9af04ef2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d61f450906feb0667368500270ec2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c331c77f375ea114dca48c3f57c5f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317357ca7fa8dafa662999a10ef947c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d06556cf45d7f07fddb1484dd83da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9a2cfc80d9f40537d97d6863a37d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaab7f65c7d67cafd2bffc50ad9b36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce752facca51cbb6d0d9131d5187d9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc37fc1ce93c3286db3e7d376696f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b0ad9c0b840b57af5df439186b07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf7804f796931d923be628b41c490735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfc88d3fe4fc6ef5418021df278c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122552eb85007198097c36845ebc4263737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb7fbe68d3f96229c1fd199d16c840738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae3f9d70d8a4a99eb1cc3209874eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827e51334cca420f3a5ef58f93302f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a567bdb1906aecb12138e717865f2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5f7e8e1f1561ec533b2892d46a3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5baf11765171742da94c7433b5ada0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18add7ec8e28fd4610829d4489fd091744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4150638d915d6619ab2f59a987b16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976747d02ba236a8d3aa65549098b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33669ca80b33ebed0761e29b9955626b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182891726cf0c987a8d42def60a855748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b03cf411a0b3d78afed96d1b08e3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d0d58fd6f7551e4177401906fd3e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3105293a34569ad972058e1d47ee3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba3c0ce3e4af0df161a348b046bb61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de3e016bef63577565ed8c37b93e86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f0536ac07d552efc62bf4d00e4938754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2072591efe1a7b575c55ce42e2130a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425835e6a281f5218c3aaf7f8c209e5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e2275a7d1fbc47d4a843c510bf8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26958a329bb97a8ed3b10d0e798c8ddf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f31b6f7efe83f79043e6bd7ee9578759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba6cdcdc5302ae5c80278b270718c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c11dcdfec412d978d25c7621f4cdd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0876b1af98ca53db404c0a767b8ef8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d0f4c103e2576862ac7f381c3c513763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f7d78a3d54562ece58c35ce7abb3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4936157e35ee48be71fc8777d19817765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324990f449fdcc07eb2ff238d0e51c07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e69c81fe495b6b24a2737431c0bb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed35c505f78d2c306612e33964d26768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578c85e95a83772c2eb65a1661587c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b0cfa009b893222d2efbe6e71a6e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c39512b3ff6ae7ae3168b6b2adb32771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cc8c3fa7b1417ac70646904a0708f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb54af7ed6c00b7d2b00cfc6e9e2ac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c302bdf344269f76139be3262813774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794abd80d9ebb53702f53fd0b8c223775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c1cee78f02af47537dc6a941cc5f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f15d34f23adc82d3844c73b8b1536777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeef3a7bbee27db40e2044519735a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4fcef1c64077768641c0bdd85b4e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb707c67a8ed0c585a570414177b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac149dac5a502d2592add003616514781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e50df1570d74e7645b0d40c10f1d8e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527c15accbbc51da2cceff00f8a2f12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccc9cbea0fb2d38ebf31006d2ecd8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d69cc8c38163432b49ed6f1aea17785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133787bf3306616d4198d51a1c53b43c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382aba262c1faf1a4e1c745a30fdc1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092dd899b296ec336b0638407fd5d28788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7e7839557017171e027b04cdae32789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f56056c1d2ad3ffa4697bfee8d5ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4012c53e532d6d708cd8a5c3e7249d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750751ff27f85811c8101f0050adc672792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4dbee8170bbc1518c6c476214717793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4f381440a41101d1c5921ca84a3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b364d72405356d8d63fd5e7b85a194795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07017419d7e693a1fbc8547d55258b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdc423956d8a653c81bfb597b73d50797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654b68ca72d2531ab28c0bf8c03fcc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e53510a31cdcca8dde074c88908a82799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd847803e43037f9221667503e587d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a792b0cac65cfc3c4a5a9f884822801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f92f0bd37b751718f869f3829b83ef802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e13cf71a1b69219e575ab32e75315803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83224336db8c3639608b4e3c8db320d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11a7eb0dddb64def81f0dbbd44ead7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0321659a1f341bdbe144c114609931806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec60b03d0c461befa79c409fa949c6b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f834e62a318228d048c43a0d9cb4bc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe086f2d2a889fbd7c6fc94edc316809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759634febb449eb007f0ed6c98ef9d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb489549a1f68f9dad2c60bb12399811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b249a3a76dc883d63fbc473763481812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da4809859208b305001a9f7985428813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c3cc0f1888c070df5a2e7727181ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3960edb10305e03b6d7c3e8e32646815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0cb05168a3e8c485ffc1f69fb6db1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60967daf49b599bc726186a3bbf1ce817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cef8ded1dfac22abb35baea5a947b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a10821d2a5f062a9cfc21bf652231819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc71f942cf19dcd4f61ef4c21dc1d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49c3759bde97f52f0fe5d4427e4bb821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ef1b55bb7ccf7bf6687088fe75121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb00ee3023037716f881dc37a1600242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c4fded26e54db24ded2954e557e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfff4336bb69f2cceb193a23098f104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd63f5c20eae8fac7b5fea5e2e72a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650633ef04a38bdbd9c0a69311367de86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c2aaa8f2565e886712b7809a978d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d87c60b2b3b3f09397dc137d412b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1205a57b594d236b89938f41d50af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed69f61b81f700981e2df87ff8f19610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a8cdf66226a3400c63f956e88e9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976ad6ce0b726487af99ec65768aac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cfb4ea5f14f47be4ab01d4c966f7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc460f1224ebff05a1af24fc6a14f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812950a686195b10622ae5cf977820e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af68dbfe6026c82fdfc1d7ce56d7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fec7bd70b1a61246d87bda0dcdf8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d822e58c379674654ca3e8dceb7d04018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389639bbc89ac882ad6f40e5d8e524aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b9ec950914b83a0877854b13a1ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591daf01ca8d1c50890572e0cbe96bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c12c9dad785460b66cdb4d72ba889622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7448769c3f32e1062831886b89c59af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f98b39aeed00dc163ab4ff6a9f38224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658efd2a76f093f9dda26b66b72e6e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8594c775c24cabc3a6bd13effc19b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1696e07da70ce64ba2342e66e319727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c0bbc7adc3ce240b74f3e99180d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1497168c58eb0e62c123d5f0065cec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9e9e23c6e5f56a1c7365dce495b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa726496a51e8462fd220b40f4c9f3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbcc30c1cd75d611cf8ec51be707c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ce87b7e3b5a35239b1f6713abc0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36154b55df6f77b48fe02abbde1059934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf8cbbd561a8ef0cdfa0e783e77b5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113fcd2961ac63a81f6d88f438e40fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfcc6f19fb51eb629263d7a61d9d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d47fbaaff017c3b4e58e4735a926938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310058511275d75d5cfe7342e3f7d00d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c6968328d2eb8e182bbb839281de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654f0515000b5a8de69a47c49baea7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0f307e70aaab92981627789bea9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855761e60d24437aff08ec75f00fd6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625e27fb1e10353a37c79f69c9b152844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a5e0360ca15f2c585904906b2879f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ac17bbf0a04f9583baa914b1b82946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779de7cccab8580050c39292821c1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a9294a1b8a42c1f95be3665fc62948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ddeb1bd25a7cfb44021bf7629ae249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddf88c5b6a88d792bd83b28aeefac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34879037c13c044069aace95279ffdb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2b9c7c9038a31261af85b03b08d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828a36cedee0c486db2b9fdeabb03b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615119e830a8d38c2f92166aa121280154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3893e86de18ee1d96c5eb2e6bae5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4c9cde226811c61cb1494eee685f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4c38bb2bab2afd3c835777500fc8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cdf444f59b4bf67b8c78e44a106e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b62c0382e0bd98c3817675ed47e7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a364f5f462bc7cf0a6879997692f8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c220a2648ba6add8627f1d52c638561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e5430882ff60b5b0455c1dc83e91b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520778ad7d08f7ee9ee0f23f28a676ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74cd431bf92b730a431d37062584164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f247ad729d0e8441514e37ad00a8e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97ecd5b1cfe9cd6c9ad9e83a31e7bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61ae23559540dd8f97723b64eebe6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248be56f5eb7745f7704503ffd2d9ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46cf1c27e75bca27358772f92ec8a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c8c9702b2f6e2298a148b852a7d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38db64b93f2b8f054a7e18f1575f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba2a7aaa8a3b009702fc32a9af4af072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e3e5f0f5799029fd3db05380089b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdb552a5b78874babf37f773336dfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a429f6a6836db3b37cd5eb84d5b9c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f5f262389f422fa92eec16f4d29576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aedea6b49c7edc6bef9bbab01c0b6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5975bc9fbdb0514246cb1c83460e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3af0b6a38c88d4446d096d725dc0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48138fbf760b5cf464e18964f1f32a2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea4a9585f1ad223e9a94cc400db2ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b07e9270962a377e99e820e4a6977d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edcaf0012430f3a8c88f923ab29a6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea001bcd1650094ae3c78133df682884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fedcb463de67087c6be0ad45e4d1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ff1a1b89dfb24a3fbfa2435ec17086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89ceac838b05d7af8a9aade5268d9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06de8a7e69c89bc7c7acd7293fad388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1153bd6d4f497d592cb0b9c3a4f91089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4aa2f6ada12e419d3429a06815e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e5a846164c147d474f0c1bdb98dc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe16327d36ead1b5736cee35046f8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b0ccfdf852ec263801fb7da59c4d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89749e415f6c2d3e829f24d8209fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed2f359a29371ff7b6910d74ce44295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da8a396b85bf4717b2fd25aeb36a1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63471d50955845169d3e7dc310fdb0db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd7f51ba47c114ee45f9c1fa3062e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0bd577427b64a9862a72ebf4fffdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005839bc7937054111ff4a85dddf2879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d19197fc5e01af661adec473a170101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed0a6b004a74674c12b6e81007a7eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837fcc7572199ead4e5f4c63202416e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca555320eaa6be2406e0a915a1019967104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d865a1b7844f7849bbad30e3db91b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5813e29d4f34d50bc673ca0e3e403106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f49a3ecab9e52027f972c23a001f14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d3d2402d322000af1d2f05c3e0961108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c8f220bd1b85f30aef7f9a5c8f1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38dc034c4011b9a4268cf38b9699c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cfd6ddf52b20c0d301774b5ccb9d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfbb747a2b64df7345a91d8494f253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104190c2391205b056250a067d02896113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4455c4d8b33f243f7606ec2ee74cdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11533ed193f7777395ed66ea7b9adb1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d65c59089551848bcf3765fe6f1a1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f2e94f7e65c7f9c43ea5c4f1b71be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b3121144a0ac06571d97ab386043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b6b18cf3c6a15f5f3d2a82e2d32d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91156456acc055d9d6c7bb7b63db7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777d7a622ee46bc3db0bf12637076e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb5491cfdf0d870184820801674e7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec8d0c577072f94550690157b5a43d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ca4ce53caca629e5135d3cb3c85f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a9183f9c95769c480a6057f124d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae624c4936fc8d02aa3866bd8c027a61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da19e4baaae2343838e171c92f339127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19ff43df8f0cf684b4562893b556a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfde82c5d765bbe08b8accc84d445129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70935a13f6fa1d38811617d756ec6093130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a4fc349db443799afa572f0980e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed50751dec127e8120f338763ef22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b24d53a5e9db6fb9b68df6669f521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae09e76c432b6be4ac286ea301f4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4490b4a9f7e026025d650f8dc73ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e1961b1e26f147b6dfebf7b4a47c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b3f2ffd28f7c76a1592ab839e81a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59438dd05ea865c34ca04bcbccec0cc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f5773a8457cb8b4e5963bccd43525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f895559b3e06f6a3d626d6a7c8bd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7cd74086cc965af40cf78648e1f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac76ed8665f745e8c0bc71ee3ca2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21328c46aa3966004eb4e19c5a2d89bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555fb4e32d5552a417902d91e0e6860144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd51ee3005dd6dc18f2137b1626f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed1a651cc2d5688df0b1f1010fc18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8ce3d351450b4af10bfcaf9e73405147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abef8133465a9348ff579a1d82ea5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a191c12820e2a45a19013b9871ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3122a3abe0d85c2c233be9f8148f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f252e9eb913a9415928c4d043aa066151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3277382ea69e9aa182dedb83ebabd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba940f209809f64bfae430cea2ee5167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bbbd277a29f7857037fad1289c1ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446f959a518a58a54288a67928436ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b29d132a839266cf80a8014d8cbdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aaae2c81576e3187e48315ad0c74d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8227497909b9c8b4d45b5ca0eb277158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c84dae9521ae89a9f3e9fc534256f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36611829f01a927b85f11283a04f6fbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa86af99e9b4cba54f15daaa72204e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c26746d5ba4c089285b76a13d1e341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916537983577b87e6e85a3e067a94008163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591bf315a5db354a4dc4fc553dd7b5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34836719d5e41b9765a8c5c94b766165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342179b03287b210e0213afb8504213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea9c807a079f503496e4b198111897167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d305dc1da3005bbd4334ff0525ac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d3d11e929b101723ee6e17f9ca74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fde73ee02e0d81213dcfeeae12540170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefca8cda3864db18e48e35fdbd21dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f7518033f152a4f81c9fdf251c7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb3b1bce4f1fad5f8e15867081885a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129ef38519239e0185ef8934ba5ff3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3934bac7065ad14f50a854185eab1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e54010c9226fd1365301c84e01852176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8ca9f9775ebd495abbea30de1398177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ec250dbdf8aa81c9725e1827eaee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f94c2b401c492d3dc97291b4b7244179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3ba1a43a4cd87b11ff1359c38ef96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb5a8a6ec2f4988ca9339c4aa30cea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71281b9e8be3c0ba00dc36b92d76b6a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fce8e07898e72273a9f4e5e6eb59e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf9ace6d87880b1e9c9e9c63825fab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd9764b09d9df1ae79be7deffbab24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c27c0003f7c2e6af1fd4e297e9fdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e55b076ad3c4f498a024235409626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa86b8ed50be0e8d4cc935f236f857188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87b75031075b4c9c12b85f94d1eea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569e1b493c22faefb756636b48f576190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c54b0471da17576282f9a3078cb8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5327be469cf79922ee19927122dcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313419af414887ef840a9cd152e7966193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace607f4d0245d615c14df507e0455aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406afc0f76be0202acdbc26e7fc884f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc329acff49a3731fcb6e6d5726323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6dd965b92524a8279162539ebe02d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b650b53bab58082a7d9266e6ed5554c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd537631b1d6cbe18d1d398883e39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd84a2b4a44ddf94607bea610a2643200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f421c32b8404138b23fa6514874642201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ed8b87d8143e93e933db05f6ffcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7be527b719da7b03b35b817d121b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab3d3bd9f197341f38730d7418ae8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd534a5eb4535ecec643e58c08e2948205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f4c0114367dd2706948ae998c5ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3078bb8c14f0aa59137468a371089207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d569440071e6ae0364f884b2f32f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b4232e26d1a7715fd71eec70e4512209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24f5f430f554fd1bbcafac8689ce1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cef3aebaef5e777a3915456d24c65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9bfb82f473a8403576119706b4133212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b792c2c50f8b273414b4fedbd9fbfb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef55cec8d5c067c9d7402a8a874351214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1684ed1bf0f2f9583096b550bd165215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd83cc2c1ca80fde5e879568de96e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932453e1a63930a8935a93fbbc7e9b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a68ea81a96707689719376d32e6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbc91b6df0bdf769d02fff6ecf72db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5353ba9f7f4ef58b9faabe741d89ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca7733e8760e79f0183e929963baf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900731e68219edc69c968b505b4bee5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472913baef683173fca525de9fab8d9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f2a826688cfcd58fb80f15dc1af0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1a55c14e3fbb01fc869a070d6c64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d03c920055468342719dd9a8cafc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c32b28ed524520facee9c1b25acf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd665aaab6d9fca9a86d87d18b811260228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bc15153167138e312214ff41483f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f314e32f556ae91735627724528f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c45e26855d89e9f5202bc33d8e216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d25bbc6c4e555c906108c231b784232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbd6220e205a0368e875a1d1056159233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115138ac7846c442b46c6b6b0405570234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7554a189fd6825513c068f1ad666ab5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ddfb79f0bc1828a310eb415fa1e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3d521a58cd91cee13d77c98469dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71ee80bf59ec91ece00e4b4870de5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e83347087b79d9142a6f627401b17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5d5ca2a15850fc73bd097168d066e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cf364cfbb252976b8b98151822a9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da67707c15182a6f43707dd6c9f19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423727d4c84129be872469eb3c7015ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650faa7507e64e88fc1b1d75096e4c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27772e069dbbd49474181dda5abcd99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d8dc47b6bf755b341bed146adf98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f475cd8c3e0c1b65894d9c19cb42e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff31ca32c8bdbcd57dc4ce6830b51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c96fd518acbc191823c6f769db816c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8b69910ff70e990628c8c453beacd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b089dcfd300133f500925a99091cfc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559a3b4e608dc12dfeb8695b9f2481252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb9f06d47842e36b4dc9f7a911b17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b5b365c7f0974e279bb63ab6766ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b928837e778056d0ef5ecbf1d61e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d553c3bf6ce77120e834778099740c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd224a1aab267cdc269ba9d098caa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a4eee19144ef088455d9e77342333258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85900f85125d64d9ec0a4f960e011e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27fd266dd75fb727fc98431123bb7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507f6f1aa411890e75648b48af7a48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc17da068794f5b7f4401429f25e68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd936bc1899aa4b8c229fe7dd3e55b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9fd8827ca3ec3623b109efb57e3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8f4b1a3f7038cde1a4cbbe61d6a1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4722ec2136ff65fa0367c4e4127d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4bdc3f944ef531386c867426aac9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4f6500f15e5ee505d6b7adc7e1519268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cc172c0695980f2f044f443498f06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e490ef432af04b07ae3ddf5603cc19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0348c636170a945829193865e65a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e626674f0ef29b662fef5c9b22765d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e5091171f1e1b8b84270dd2b69c6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1496f21fe2ff851a863aa776f3153d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd60806d197317112a8f9fc64f60d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d933c78bbb590be6cb94a21b8ea91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2031d1f673eca0a563092029a2e08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75d8305840a8273121d3ed5658611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcd4b9127a4725cf15234b5fc6bee6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc28e0ec83991342940a1ef827128c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f9917867560706510c41af34a24d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba1d6914e49ac7134fa8ecf55673e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9048c843ab5fa45b8092e9776bfd1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd87ae2caa848930773ad7e8fbba5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3b781813fccdc4b3df3d54b00de46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f475621ab9661159edf7fc1b80c9c75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a12cb5ec7d381f4de79ec9d709ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69837fd1a4b03a709212dd34797696288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742816c307f11ffa021fbcb31b7533c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc32cd83e5e8beb9a23b6b675bdc88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2db10873818cea66f96325c095f17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4add558628e8e913f56f75e0ab9ade292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be215a2b93df373ddc4595922203d37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab754271a073cbc12bf7749fff54e48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0152a375cab0af5faaac3e40641a31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee7c058ce004bd47a2c439db4fcc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4608e40e1284cf45cbae51ce5d7887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b172b86604570f8939904f02b2c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f953328e6d98a9250634124862149af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cdcba43c36b3a170b69c155cda78d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5e1d3abe673591e7a9bb57c17a9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0eb3a2dc5e787ddb01b077318983302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55c29bfb5afcf7227d07670bd17463303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d7abe5b76818af47832bf48e5d168304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab24fd4f5ef0bcb736478112eeb8cec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b41bae91b5882bcd6536f5ac1d8101306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425e8e5a31c9c369ca87a4632a657f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9efe73bec83d7a5dd0ea60ba70be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2acbb608b7eb6fbcf69d09e7224dbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2615ff16ffb4445aec6d2437f944310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d50a9c09cd332455546e843f1529311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5e139c3e1687b7d6aeb61a8d52b52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa19f9c50e7e43b33b4ba131cb66d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa86d1c34d3fce037f04afab9d859314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7473ff05acc9564a8077cf084b25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477b4d74fa992c7b4c823ee0a08f3ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42787948305fc8312c0c9a7c883598b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4351958b453e7c8995139f1cfdf54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423a7c4b16cad91cc0e794c57630eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28debab69f45fbb9a57b83a7d5753436320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc782fe1a6f07ea4bb1daf69c71dc84d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7be974ff1c498c79643b1414554a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b2c4835472a78437812acab9fd90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897829fb522c37e9deb5c9520964aae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd72ac1e5116f1c014e375f22dcd940325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e39cd47fb17816be340fa5304693e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec1377b07b6061f56dac58c7206f8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed018c37bec384867b3ebfe31a662328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd121ca03f0d3d7b2f3e32f7a4e317329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d473532a079aef4415b91234e0d56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb3931b8fe48e65e20def9b54c74fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f68c3d3d701fec304ac0b938f245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d8d646ff5ffd17346c646435254f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6be1b5526da4579dfdf793d571a5c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52e7bcfef1f067b70a8a10541cc95e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2768e9db04dad85baff8ba316059eca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2a07822f58f98742363423537997337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15235757d3e658023cdecb16c2037d8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c82efc1a171d3f4acd73fed6c61b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9863af7444e3bf22f4e5468e60d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcdb05137369b528e30dac8420fe62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a37dd0ad446c5555ab95d2246d3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6edafa871eaddfaaea1eb0e3da123e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde214a3fa47b88951f6236c8672e7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c743a1fe1cba148e1824ba208455345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b5667b918fb53ea36dd8ab994ae2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274974ebecc54bd36dfda5ea682c223347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660d172be7efd9f114bebb50d20c31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93c49ee715dc3cf0a2b12d44036bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3fed20bf7cc1d126dcec9af6f7793350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26076d4fa2951c93e7cf3bc4c0fb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacafd66979532f920d8696bbc347a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3302d86b463ad462ce112838674580353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc155d30abcb99e56b4af09364bd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412c934110a629890c823539970fc67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16a9452c3d955d333d88b5440eb84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9ee0cd0cf52a29c214e119320f94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6816af82e2453e77a9ce6905dcbae2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e07330736b57b8d85f0554c1fb7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53439f146af9425dd736fde3f6f4fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32472bb79600d546f5b4472154dc75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e04cf75c46bfb39045e483f3e32389362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffce1dd9677e3726942be4815351a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b899825d6c4bf52f8c4890f86ec5baa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b684cc7be92c4929715195cc68d7a9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93609474add46761fde82d3a24303258366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493248e6ed117caf1cb5d9f854079ec9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc69d248b892320c5006385e20bf8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5d5bdf7f290b535e921f06e60eda5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacdfc25feb859288b1312f37c621fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675daf602f9d0e0b3128e5ecd8ffb84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd15f9cae70c83b8b4348fd189bb08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4f05d65d9ec831c386f5d8c8eb4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e02f442674f6813fb00298cde0ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f8abf3d924fd986ba30968f89d5e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b9c83a4a04900c4a1f9198b178cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cc39fec2c5546b0393bc09a5b1faa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b8af303229e13d8f94c1d4cd89da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc25c3fe66611b954539c6384aa39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0e8704696a8c1e8c363a05971d24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b1c0d1f752d58747ec04d11bc172381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bacb7333f39713e3d2fa51314d2bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9de7d3725cc2ef79ff915579fc7f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4650ef8b26eca978ae099d1288292f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a0ad3498ac813a23e8697635a474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6530aa86d74c3b5fde785338e2e25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d5d3d7e84fdd80156c597e8e7cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbcc0c9b945006f465e0cb51b8794f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed495b3c750e8640351abb4e1adbf211389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44355bf747b5fbf6e8cd999fb24847f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c11b9e673aa38f56b921705693e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73fccc0fc91d6286e0deebd6cbe133392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0b62443047a1bce2dd588d7cc5c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb4abeba2ac2dea509e5a581952c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569bc039ae5e47f528e4ad55540d3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac275572da2804262e86b03f18ac3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a631396e8da6dff8fe6509ae63232397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eeda651ec999926e1b1277cbe8ce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdab117eb97999068eedf97a901da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54482e831511ba886c33ca1a8089b7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3194dbd17b89ab2d5a848e9980786d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41627418df2223660162a9ee101f36bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4942d78da24f9036514e0ff6738b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6b1e35b6f2f6fd6e7f3ccefa85182404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a82de0074e9db460039f9fe102d9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6c021b498deb3199aa4a0c21bd728406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1b0b3a34d0620fbfe652b1b1dbdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad190f9f6ec71464c86f579c0ec8fdae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c962539a225c176ddcfdc2a7ff4b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933592c31b856d5cdfb772b975e7af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599e7f50463df6f7c3bc7deddcd440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdc543be4b42e8963bd8d963ff52f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5d08180fb7e3aa19038c011fb1f11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3edbef22eb0e927f2b1c85b7b0e2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae15ad0a250447584259e0a8e6308415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ace669b6c1a3d64750c1798f4396e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce037b9102f3908661cb7d39839ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b775e0d448fb89fa998c29ef633d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c441ed7deea2e95fc8b437b5cba1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0015874b0436f86d214e3006b697df6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdc965c6bc41516350322963dbe2d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba596c99554fdc1c6900fc98b000bf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349abd6edb0df77b7456da23adc8c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256107944ae44305c96eb3d532d359b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63771c1eaee9594e957ef95a79a49b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021da0702c111cd72328241c340683e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817b5b1faae18b64b4959298ce23e48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1dcc5a2f2e1bc7a2e633b3023d28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a1ba14b31f09c60b5970843ef5599429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d449680e9a8ff92923ee77748a59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e1c1caf76027a4d80e909293e547f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d2bc1ac70531d4b626aa3866c8e1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861954e4dd19117bb6320469b09a1c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ee6e0233680f877951e03b72eee3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a209ad3a812abd1fc437421fb71ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0aec44e7035c4a7c8749f33624154436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb27831815d9884ea3b5ffb5343b34f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d43db0c7429d17a96492de914253d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10bd77069ac361c2efd2bc603694de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144ecc55595faf6423a9ece5451d3e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f196ea195306460f5b378f3a677c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8956055eace99c5bb3800116cbd828442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1d1524704127c617c3b53a6e6dce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebae77ecd348e93db94dbe7b4e01d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95703e4fbebe20a78f549c9966e01605445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1b768783a41c8399169a3db07125446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb58677ac549a68900a29d8706a3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7992ad046b69fa824b279c89b239b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e42de856b8219c78a20587d9c211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be872fd8d7aec8f1846c9470a3ecda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043320138f6880b2772fad8346ac2668451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd524ca8b889046ed38c71cda4080e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a5a141db849e6744bf0ea431b29f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74182a98afea4b9b6de0dc5818409f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c77b48ba663b0ae07cf519546f3c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9ad335bec84e871b620865ac5d362456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481842aff5a0cbf6a2d293f37df1c9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91775ce5907396235863d34d01ac43e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d1e15a6af4655aaaaba51a946fbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f5c0d751c18092919ac0f6a32adf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483470f67111b8bcc9bf094cfd155c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a85054f388ec51709bf1fb4d24e47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03f56571a3940258166f9a5c23fa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf330e9107913d6a9d13a9b64a5793c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934351b0a2a3d6a8e5c461e195c67a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b69f47994b3d9f70fb547be05a5bc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33395773818c00b12cbb2bd4052cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601292a5b4bb3e573bfdb19d965ecc65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fa81bc163d698a3d644e5f83c8f57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62016c256f84e6c8fb9fc80ee6167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da9778e5dc4755441336ba7cd622fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125891876dce109a7143015dda663de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a9ab153e31b502219e1e3443d8c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19ea535f6f8ad583690e52e7da0c1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f369c573c0f026ed905ea1bef0beb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a53c0ec3af95f56b89923400cbe44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74492c3541a7c5a7c62ee1babf49f8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc9fec993b69b296df855d1c74d8ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32bfdb3290a7ed7f3dd24d5f0ec1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47db4bf348255b8a5b653b552bfc1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b958084036ebaf895035b174f6361f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf2baa9a47170171ed290829c2cb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654afd736f4405b79a99353b2541890483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b558390369da1708117d7259390f765484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a037b20faf8a736cd12d2e3336211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa51fdd42e88a93f83fce5a05dfea7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534456b4644523ad91d42be917113d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9e4ad337b95725b88d2d49cd0931d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4813fbb6855c326f62474e7e2c08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67356b939ec073c809addb7a543b80d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b62fbcead696e5faaab138635832e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e58a11e0169a5e4986520b39d1592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b3ffda1019ba881c3d8a207ae5902493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686616077f55b48ab12e8e76972dffd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f605f8144ec1eb5f066ef06d111c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c60fea7dca52fe1948aa3b7dbd6cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed0d7754998a5df7e3869819fc4f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d868db590e4e591624e4f90d7b6f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af8eff41f4a10964867e84fd6a291b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644c9cee1327bc06f3894a1c5183601500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03134586355aa94b9f196f5a76d2079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d76448f221f27f3386eb883935d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56c8f4353101f7d993ab21aa98126503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175211215680add924b782469b2731504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9cda241c2d31f848c9a90288d8c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e28a47a469cc86780a7adb3242564506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43affb8f994503a60c412cc23f394b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e8f6560870b592f06a3fce739659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d305fc8d0629cb1545b69d62efde1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ebb1434adcb1a0a1c1de6f3c07329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236b26bf7554f0076bbeab90d3d8e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b50ca4249e9b287704e25480a5f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb55ec4ae8801f7aae037484f4a533513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313a2a1c56c61226e881fb3297f878d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df3fc3adb6fa655b7285a889282823515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ff037a1fbae977f4390174cd1a1d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d517ebb04545dfa30ccdb1bb7925517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713e6f9883c23c2569732621bf5fe23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d678dc0309145360aae6322ffe694e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24fb3e688bc0e221a07836a61c0322520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a1d8dea5785494ca158f671b6762521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead50f5b7f4aad8966e28a8c7e890ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f46d236fd911f3d1c52e63707b3b8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd2ad08434ef982391698489ef0b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f803869e61ace132f576c93ff275525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b9a160e517302af047ad5bb7ef91a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c2411cc08f87061f50a8e65fc213f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3883885751ac85b520529b653934a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307580e0a28d20d02f98ae487ed0a51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a019e597ef535f363e4d8013c4839a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac50392bd3c784d1505cce9ad8150531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea222a77fbd751f80c887743d205867532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945781ee6d9170e38bf4f0b8d34a6066533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9597f855cb79f83ccc4b1cd9c09e6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a727a55bfb54f3b07d25492104f00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d30000c74c6e1b00c9a43bed5e01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2f2b9bdb63ef0a25a0aa8892d132537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8930955ae2b4628a84f937e4977534538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb2eea1e94976bd741c93a07c6b16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57274a83d9ae6973067e45eba2d3e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d919bc1a6f002f527d1c20da17083541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983a199eb8c10a29a5d9cd2ba694bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543017d340acd15f6156ce1ceb2c89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77744ad404a508e434462bf0635471544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ffc7f89f35ab243fa610731ae17c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270b230e446aa2aaaf876c768262396546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebfdc0739d768121a392261fcbcfe4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320f22a15fb2d5a6631976a752278a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9ff4347c08ba493e05f98b4793cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84becfb8a62ded80bf10aeb199bd12fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f0f172e2f8a3f495219f1bf51fe8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a80fa8de0d59a014286408319ddee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b13b59dfc972ecf34d2146a5e4992f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464d47f1c67c2e53c79095647feb2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a5854cb60664d7afc1d17c938fac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080bc9d86e07f025979948ce447a50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e16ddb671473b614fb7ab14cb3e899557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc78c51593bf963db2908ba180171558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c385c46351f749a136174190a514da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631271beab240926e3472308b7252ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9160bd7c38441f9013c3c1d4821c81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2275afeacd7b378c247b47c20d5ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb5f29f06f9660c939c2f2cc43ee07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f894a4ba2ffc5526d9e7d3dc58aa0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e137c13b97cc056ee430159f69dcb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d229cc70889146e6f2f406d5eac5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2e53829454a4258dbf0d4ee7051f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a6d0382e6b1e5cf9dc6c32538d3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210bddbd8fb69bac06c81490234789d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca0e2679a906daf5c2fcee1910e61a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187030d70870b0c2b2aee4c9f74ee7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284888f416dab79d412400705398ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577a44239ffb4ff53ba904d07aa8ce5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4df3aa49c81610e31af8b264b940574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ee31a0ab3bee1894482cc4eb52fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9439b3f9c68e69567c7b59cd5264576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d6e6ffb9255fc066ca1646e71c29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e74447f7deff144a3745ca51924ba4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1f740ae78299aa24aefc879998262579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe252192cf6e877a28b580c08e9fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01d3a6acea2f5f1956e90c679f7dfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ba46f6ee19a604965e75e48a38fd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70b00669de2ff240a8a10aac37d78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ad25e3506a3653e6049ebc60ef03c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c717ac6913a67c03becf9596988d7b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a8fa637ef7f881a82ac9bdfe86023586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e861f9d41d0421aa4cbcef6ad50f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e802bc5fa5294517e6f170fc097aa9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a50f14890a24eda56483c69452caa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750fa59a49c62043dbbe3b67deb776c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfde0207127788f9e128c6768aecf1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce00f755b9014effc72533107577f5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6e31dee26286be31ea3c96edf5921593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650b97255b979705972495fb084788b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33afe38ddb7b9fb6bb9755e0dc7545595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e38323806e23839bb01f921e599d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908358ace61c5aac1c2ff48c57c9ff4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eacaa78b65f3a221e0abbf1b8aa350598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b338e52000ebe3ff711f065f8215de2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39084145d453851f844646ef0d8d0cfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc73630ca44e4c1397855312ce75cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec2ba095391027ea25c29908e8028602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754653cf36fa9f8a3fff15835eee52c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece87c41dec0db369128ff0d5a50aad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188acd7eff4ddaa4fada9fcadfa2a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016c75211eca8ee47040454248f4406606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26416f9e2eb8fa026ea55a6dac4fbe90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58f3dc20dbf5e78fafa6640ae38f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6e1b109eff1d5443fe4a806a1d264609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7e3b3831c3c726305c377482b9a26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6b910c61a647bc9f0e0f99d65791611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7f9509055f0fff582ec31a3e21ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992142fc964c7c44cb37b7d51cb5ecd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e4d1ce8a87fa3ea0db220f5012ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ae5f15917d182dff5a0f66035141615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a2970e49452a5d766dc9579c76a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44205f7797453668520561755b6d06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98db82db05b1e491173c0dcca7c12d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c233f13834d33e3e23679a2c0166bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c1579675543f3f2bb9198f0de1a5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a08420fbca7a0de2f8daaef2b6fe20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac14ee73822bb887cb0db196b09ba5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d28b32ad025d424fdb070195a108623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca71cd9e267be5462211eece8bac78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2b57f4947bf2683a53393f8a6e11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846a21a540296fb457da8fdbe550d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3151a4e6cac30e215ad0434d1d1d79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddea9cd999182e2c7c0da33939f7e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe85b9f097867e6bcd409361368d33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3381b16ab2e0a64cdfd3c28553cc1dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499fddd9d48a9239785421804f75ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2af96cea303258434beff4dca941632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb709c673228cedf0ad9db8e05685ecc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca7278bd322eb44d9eed87823f7b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aecf42780872a1f26a91ad9d9d6c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e95302f81209745b04e7f2d6bad45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1be1625fb9def686f507249f0e13f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a532cad8fa1442cc9b2342c85090d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946fe49583201cd9d8eb1a900ed10fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00464e4c6e3f2770cd2416544260766f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bfdad583aba914db8e5d563bdd371641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068ef20c1dc246f9ac5ff856ecaa5f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991fec498e65d50cab924960440a60e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a56cc159dfa2110e81c0157f4398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8883dab1e8194e67627f71913d1b033645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d066089d3a3f28c2c2e17f96efd30b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b739717ff745e1f8c05df41d2067054647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212f152ddc186f6636e03f575817245648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5e9f5f73df33b4d7624a78cc77f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814da39386c64b683a6fc0721a512dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4d3b9fd2ddb8ce5660bd11c00ab0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b17fb5dd3d276939e40765e5c485652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efa3496c503600ea5ffd6aece9b708653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f152162b549d85f1d87f48b9f81f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c770acb02ed0fa6f7fa9f8e7a2a9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c567810d7f8e64f50db80e7d77981eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d8943a3f25db89c6b8882d2785d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2b92e199cc735d246fad9bfa1c3d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d23c8088194ba691feca2c6527510d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bb99bffb30ae46b5f585d7d784d89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424f3267e929dc2abfd032200d13b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d3df1bd683bdb2e2734f82068fe8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424360ad17f2d3cd35359a4bfcc5d52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12657cbefd83f8d4a1e454d0402eb027664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1a35d3c382675562e8d5cd5d84c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5108dd8d45afe1fef2d12a064a46935666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa1ac52f2e1da4b368edb98bc9297667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53803b96c41f84ab4cefda5690222abc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e172ea2c5bd6affc2213f0b22b3df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e02862f1ae467996e9e332a750c69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a29aed1883ef215b4bfe00f94b3fb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77ddcf25bd28524a26f7085f47693e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ba128f36c3987a912835d56e4320d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d6d3406f221ff1763404fdcc0239674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db835083701eed6b3e044a70c1849675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5b0894002bd72a491b794ab2ca03d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36f2145ac59c928b455507cfc143c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53032af3d8db993d9bf66f3d088e4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb21318f3b3addc55ca60d2a01cc9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e6674feb6ca99cfda9ceb24b3258680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be9827a763445f83c8d5bed1cf22a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccb59083d9ce4a4077bef16a3e2736682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2fb56dc58764fb922a58a8ad72219683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c7430b57d77a8447b66830c02c86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d5391b7ed167404e75ac682448cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112839f7eaf7c062cb77916d279707fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f744ebf27f88b248fbbbb799cf83f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ced9347765632f12c9b9fa4bee6a70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1efd609448375f502df5b2eb1a983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c776cb0ed6c596680c6bb85e568c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1d09e87c9cc6f3fb0941e71687d0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2eb8204c4f0cbbd572be5ab9431f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682f40dd29a412c8dcc81c7ac6d291693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b1bd00cb82872db0ceff2c87260f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097e127fc2ff75e9ad46203538190d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a06999aea2164e00e89de5369c71f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21e99ae2704cbaf9ddd9119973eeba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f6cfd8d4d845b28d96801af1b27fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780bb1125153ec88b314c5a0b97f45f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794242e39e81bb609a09e3d14cefec8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e49269dbec0688d110e785f6313a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b47c4b0568889fd71a6a3962b1bde1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e132333baa44ba61772261e1bbeee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13191189ec38a9d1b9533e273e047c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb38c427652ce0ed8ad4115c726980705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d742c365f00cd80a15e939b62d643706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b461151efd84337d692481091118bc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05e168e9f21eb69641d2aa5e6e500c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233950c07ba125835fc58d0b556a4e33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d8916bc883518e61cee5a60a9caf5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc990b1073b7ae2e25db4815f44daa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2bbfaa4de8d948b95a1bc1896e132712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918caf1d7755d629409751ab7f92f8e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb6c737b2e6914a0a54586591d9be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b2e7050775077c376bd6c483cc9bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a228554b68fd2d7d53ddfc1fd9321e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7c16b942d42821b07c23e771d8141717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f74125f8ea121616bae9a373e39fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fcc2b5f341a1af6a5355eb53e1dc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ad995197d1d15d25845e63c86c1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6208883b9301ebc1753573f878f65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48173c55bd84368bb1df8414756ce2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3824c9332340240b759d73f4474cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a63468dd874e957e642c30bd64176724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe953feaaf6837e1ec2027578d70052725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05631f1b29297b8cfdf21168b235fb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d16a7f878b264809209b99707fe6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da7f3654af9df6a8aa3af180e8984728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7fcdbe342ec2be950fa5ea5f30beb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84e82ea6d490a1a6b43a2fdc907bd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce4e283c4d03a18db81511a5530def731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23b0f2f7c04861dab82e3f48d923f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b9dc48ed7e2473fa3f1cad3fd316733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e60b55a10eeedf597e22c0fc7429734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d842ec5b62baf3a72943d59857a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5c1b7f2dfde537a2b40d04c6074a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0523b8e15d1a9bbb7c3538c7d5e6d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b70b77369f0551e0616033e95eaa6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea72be40c8fe60648177edf3b86c765739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74db314793e5ab3026de14b4a0af24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2837cb2af373b85e827c8944b420fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5a9b2b1832f4da8d12b0b250c9303742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1128b8eb5060e6c4fbc3a284e70f7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9476174abb6df0ab3f368cdb52975b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4070366095be76a021676b223350745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ddb27a8dcafa0ba014eca0412b302746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898f2dabdb0d1cbf76ee0e44284f9f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58024b3cf888539a3ca308768b9f49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5065423d5ca64896859daaabfa61f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1ea5c3ef3ed2fe60bbd3f6da7f20f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee86001b3a4d691fcc58264795d427751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f39c9ed3fbbae8f0e91b28ec2527752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26762e63bb18bd16ebbcd115d44302753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c150cd0a05693b429f61197e431e4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cc7457bf616655cffe69213bba8e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea972c802c3023bd29a8f86f3bf94f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b3d44e7075350f7dc6d3a3634bf81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024199aae274a35c52784dea70e5531e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba71c73d7424d0eaf9d6cdec62e64d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded815d66ba85e83f34a3d101a26704760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab84ef0a83e82ea8cb89ed0d2c6ebda761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586e593a1cf7991c17e03d5b73d68f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c5d27b1ae4d089939100ce946adf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf69b3f29c3f01d57ba8ccc949d878c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913fabfe18c8f26bc95862980942461765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30337734057db56def097f51225e8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6464adce0f75e094358f95bd72eb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>