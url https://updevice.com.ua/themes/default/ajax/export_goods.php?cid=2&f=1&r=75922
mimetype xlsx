--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd88ae19f08f73c79980e540967e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ab65b1703c9c6caf1919dae0215d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a28fe0d9ba700a234314d2ed413413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065572a7cf9b4c71a8f946aa1464239b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eebe94f8061edd0fa3bcc21bb457d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03e8d62ef61eeb7641470665f263b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7175ab0b6b00ad71a965a3135e5b92c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae727acbb18616748c0a9497d42baef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd304bb8aca6b138019e97dcfea5699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9575d1b51beb683dde5cae16e0a9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c507ac877f3b3bd5976cf892b3b70211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eded11ba2c7841f9f2a257895f455312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f2be8f81e8124db82cbec1b75ce9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c4d97502ed19d18a113f84e5e27a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25278c1c76f91b89483f437d1660bc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e834f2072d75e9f4a7ed553307e88016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9edcbf921a860906d1d9580624e9a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3676b09566bc7ded24b22fe19695718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e892bdf6016f85c6fda53d85f5bed0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d973d35176f38387fec53eb80af5ea120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d3eabc8e336f061c52ea5158350a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dbd312c8f43f55cf460d4e74ff7fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c5c4ee1fdf76d216b3a5ca2a2607423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6cd932599a01f7db8fef7f41ce2f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d6eb63259e413bad83c8da8f657225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c18667b17675de83a433399259f1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ba73b34c05351156ead23377b2a9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0dcbab3e5aa97ace2c579082999428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae376420cb030c1a734cd1ac8f27fbf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c033cadd1f51d90dcbb0beed1bab430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab579cbd18efd1440e9637775e2f32b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee4f7011053f3d36f640c52a4de4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50c66813802ece0b6dc3d9900543833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d594f114a5509caee17464cb0524634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaafc41d23972ad8ae403c04ae7c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12106ad5a2b1a88a39d961b23a7623236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbdf4b06c0a6faebca23b282dd38eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7faaf47edcdf32288301b62f26d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325aa4ae9ab2acfed46cbd2f38c712439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb102b3e334526dbb0b4f9d27100d7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274eae4eb67d2180e1d2d7f786d023541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675c27f39545c2334475bd18f1a50542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f6bf31c9ccd2c87912922b24645743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5369fea56d0fa2b3a34a0a31e44fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b4ea421af2945ab3e3e79f4bc125b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226c6a56587131eb3f8071f73646b0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a69425a4c1f8c62c072242d0f0ce3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358aa0aca0187866b550c66ac40bd4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80f907cc317a14b36954346a1ea8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb62801573a63be0ec92acea879714e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3068f520b0e67e73a82c36bb3dbae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53728ff2bb347378ce2be1f1aefba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e330474acd28e50aea111d9f2f56ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62aa6080e672657458c97a4620925954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422485efe123c2d5cd31d177df67104455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56215c87cc5678547c467b015ce8f1dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183864700c7acecdcd598404a0523b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277757e8c5768be5edbb5eeec3a4c3ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d13c22f3ebe100240ff68a0435de559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3c1cd6e66021b4e19e0bc149b91460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2743d9cf867dd32300fd69edd75080d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ca06631ab554391c17cbfeec993362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950fe103ee4d77404e3c3d5fe53fe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1deba3cd48f56e8df3f58dec0d5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395734bfa9f9f606b6a457cbdba90165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51a9762824aedc417d7c3e6c57368766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90da291fe9483a9b7c95dc58853b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888757d3516f7cd56e839a560d61028268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a63019839074ac79f00af5d17cdd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6a82fdc2494b98a32f5407636c68770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7eb1070a44d694ca1e9e88ca49c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288acbcd4e14eebee8b2175280e394272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b28fec6eeeb42adf178784e131dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61431340afaa426facb2cb7f8e98e91674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb51c6ab261259295a94ce697ed816e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e4260dd74bf3b67c6898b873d74a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f037736657569d38f71efa96580b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b2ddae2df5d4eca49537a1fa37cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d47c737de54165b5844e12a171fadf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1755a29a45a9f03746461ed6b76821780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b4f204612fa48e99c3d4be95dbf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e534b645d5dfd40d7b76be4eaed97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76ad240aeb7350480b402a514613a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5235c2b5466039aee01ddec03bb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98d5c548ca2d2bd505def5dbfc7aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ba9dbaab21f550cd90161c2ac6e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d14b86eaf17313b7755b8e753b3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e17ea68f59800cc44c1f35e20ef7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6b1b975f01416d6e4976f4afc19389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bd27ddb64c32d9ffb26c9b2ab103c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c8af967b1fd3641da86e6e21e5d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543421cf1afec60a01292872f7ea8eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aa60c48e168f7c586660aa8af244393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8cac6e1fbb3931fefa578358c1e1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ab845dbe7598d8025d9db4426cf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557db974627f7a68f2b21f8fb42c1b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f4ad95ca2ee32d4e4249ef9354cf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd2c5e213b9be17ca3d4c3f33809c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95acd4673e5fe5c1b90bbf20a45074699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be37bf06660287409c2846c52db76b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fadcaf2913879a0a2e15ee262737e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a60f70128a53def2020681c4b0e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb542c30974330c10a03115bbda1dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6503f29f126b964fec76ff45f5ab64f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a77da01e5531aa1be9ad7466b3e73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f560e7ab4ac708587fe704ca57bbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585206a287be5654607a8253420b35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c38615bb80aec2c6cc6880f2605ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897592106c967915924bc6e89b78436109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfca4840e8c41f27163baa0a1593ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6caf255ddc339f9347f76b333c5c38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0bdd94d387f2a8aa867fbb5cb31e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1a4b1d67abbb1c222382d69d39bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca4c94b00531b83f3d168bc5b6819114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104f2e6c035462ad5268d20dab7f34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976a2ed972ea169ddbd69bba341d38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df027e8358e8000c7cb04f7020a77c77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432451509c0fc7ac4ee7bd18fd8dd39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84096b22b081fe89d3b9b052985d5ade119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a495e831b77f5035d1dfd8a8a7fbe11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0037e02c99d602ba150b08e8fe1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90a9969ac43036494c5096426d0dc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13213e4e45acba7e7ef85820559edb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e818fd45a8ee625bc3833c1857185f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f003b088cfb521dce5ea4f05d18ff0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445631f3ca4408fbeff97589253c44cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5bfc37d1bd88fcb44baae816e56f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6010bee1614d50327b7f524db1f9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b087dfef420d809f1e512c33cb5c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80f7ffeeef546d4cd32c292985b38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1345c03a4c1fa1eefd3e227cdc64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea02ebe32f1412f83d46b6b3643ed2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c17f3a7979f2c2108124a55c0c0f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e500130a58974bba9da3fb8089083134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215dd980f388788609b8f8ff136fa2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2b7c4ea225a87e26c049f9ebd6bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b63e3ecd8de6a5a08c73ecdecbdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841bc344495b47dacb170c7fd8d276138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a274c25e8b3578afba2ec8a07a6b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15366dfc9b7483baed0b63925fe829b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d3eafa0dcd43af7f8333d2c7a430141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f702cb087f33dd3401b8ce25be9e78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e05bd8a1899859f8e7d675977ed8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585caa943a0a679b0ce592520b83fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927fe2cbb3f53f4af5436b3a419fad6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f890510f40911363d7a2d1d28ef9c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08f9a81f6e50784bbab19bc676a38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3a13c9d56948f023b84707dd76a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b8fb6115c7dab3ad0d73f2e7b15a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867847c812a6ec3d5bce2374b709e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003bf6a47e0229a8b2d48fdd0eccb1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f572655efa0a7a7a5231dd958cd5945152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c2c7705b67f59f4bc682a28c99875153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367515cb4802d92f6a59a5180833608154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2e59c64e9b4ef8b1813fffe05eb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397ecdf0a541ec8763d3fe22e3528f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ab82cadb268b991d55dbf2e8ed56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a100db7aacb53dde6bdec41debb34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024bd72736e3773066d3ff53f5e92bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587d5ae8a034150d1f5ff06b24a705a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a443ccaa4395c31763a0ceb4d519212161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1ddf5719733350b79c9f963b8d7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf5c66c69c01a449d5ed126d0fded163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5d80db8c9fb22e7a1ca7e8e771bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e36dbfa2eea88aea9ac6c2e7f02f06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0eceeb253b388ee261a728c69e533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc7a143bc9627099c1fe089630831167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5de5ee260caa59ba63341980aea6d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c3941d9d47cacc5741eaffdcd460169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89905471bf3cb9aee3d6f10fdf7d92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ea708570b820ce306394763395b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f2178ea9e85d82b45ddb2d88db282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188446aefd265c6ff26fbe3289fd48e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cf0e5e21ad3a5a57f16da0685a186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8004b1ed55656fe6de97b8009f397175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5087627972fa6552e596b88c6d6e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b209f452e836d2db9b8cc281e9ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b72e40a7f1fe412c94013f4396cfbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7b8162cb5fe26e02d33474d1b9bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383629ac9712f53b6ff5c9fee762c0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2eb93509d51cbd3268405ca252008181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dad3c698641208f90917544e24e90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeb7816a1c0fff0da2c858e0c93822183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae87696b347310e5fc04b02e770dccf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f075f6aa62e549d2c547b29ea1517185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594be1c710f5fb3be0a6adba2944f80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dd74b6e4d40af77fffcf950736c84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69140fe82d5af60e50e6a9fb730724188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c13630ffe1d32755c2462c6ce2602189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c20b7631f299978be1b1e7b8fb418190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea774a7d08e104e84a5a4d7baab58a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aff2dbb312acf05f2cfc87d5fb1676192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a499ddb6c6e9c68c8388adf9cac569193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b65ed52f26583f246d49c39f23ba9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa6c2c3ab0d8a64dafae36efeeabcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8be923249bf016bc18761aa0b81c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de0ed463e0761c569568830f510cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5babc9af461462ab21ee6543370b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ee8a482d19d9bc7a2c3344260432e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490b34bc6c4ba73193ca15de71c8c16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03f35e394b5443e19810643217eeaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b2758503ed69c25b3c5bdd93f226202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d4fd9a08881ea5731323e72b5690203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12416d0315f6d723470fad553cd81540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e31917b1652d21610da1fba934023205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea7bebe8d5ccff5b6905ecf136bd1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0203c9bcc72915311490dc698b78b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c566310a01dff1e6df32c1430a24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10961e1871e5aa2a4c159e3b02b1d806209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15782f7a426e16c077ab1b5d7e4e8d5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0bd5d5ee104d01f74bc9aa2f5cf4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2710e6be536b5a390d4e5b29bf4fa9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed536fb71146cf499cbe476e72090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf946620cf4252698692c1cb53d811214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c084b83e448f58e4318bdf8abf2951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358c8ede48f5d403b6085a59711da2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe69cdb839229371dd8b5bb441cd23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813808d333625bb28c1f66ad8b9451db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1376a1f4e199b410eb45d000179d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8184d98bc2afed1b9802b86b7de8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819860c950f49b0501da2b6253f30c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb097fcfaa668d1aa4344090abe5bf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eca82d0ac1a5081ac9ae6b456cd84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c8a0641950004eab5d5da3eb0244224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa197e3e6398b52ae37281c111c54d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03065bddfdce855019da6481c11ec22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262504e65a1b468c0c67d089280966f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf2fe723ad871c83b8258eb4c746e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93929da0043c2b87c84c32dec2457f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71695725bf4c460f7072c864df62223230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b42b18e90c176bc99d0069f0d116231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd44ccebf9f4c2d53dd59cb7d4afa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651aedce18cd0ebd7244dbbe165ef5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5cca98f3c0c2e4a2c346c2b5e3cdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad8904748a2c7c78fbf6c760b3413e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b5c369267c052927d3ee3e241846236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7d37566d25f30548689ba87564efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55fa930a7e2544f8f6a66c6e90624238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0012c07b644bcf2d617b53845c836239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6a4f11901040d712c131fa99bee0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a3ee88a1a2f66b840ab0b74339d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7de47a2e76a008ee4e0f4f3e2c91a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cfe3012e48e2677644967ed5dacd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba325622721a4c78e52dfac26b023bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849520c40ae44169462801eda75ada9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3bf32befc31264011d50db8923e7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbad44989550e9f66fa4fd012187922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c968390a2719d9d74133be2b710e522248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85c88fa6b15c3b093d93ad7251a5b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd453041dff28963be8253ac1143bfa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f90bdc964e755f3535123a72cc54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4245c8133ae3ce2d2387fb99f5fc9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a38ebe4c954373e6844e48e31b089253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3c7c5a64600f19bbfd7283c3c0e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed45275899a2ec901354e148fd3508c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fb82e72f4d8013540f844022053e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c7f9ce1fa4baef4ee77727d5594eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0330b8281c8f8de42b00a385ee2a23a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf12a8da6a0e9592bc3e85615d461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c2ce97e8f4a2a6649251f831c6b63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253b3abd3715e52561b10ece7c3b0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728b104a2f872a38e45e7c99aa06fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde2e0d509ad9fac9867b3aaaae976d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7735af28100fa031337e43e0ef85d6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33fd7f8c9bb8a9551f2e39c2d19cc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589c2d5bc9cbc25e026ae75bcd3794266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a1675f3a7e945d0c10d7e8b89fad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83d96e2bcc87317afafdeb0e122798268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550881a4d176942c97c355bb2ee91cc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea1b9b4f342b4202e92c037f5c50d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d10f14198e8462955a6019691c0af8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e28c5488da6c3376c67d64dbfbd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba7dd416eb97676274509cee77835273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46504d60928b5f7f65149d8bccdd45a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8edd38e13f2ecaea51bce2bf8beceb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35feebe32b8341926c27f8656caa2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafa8d55e698af510f23ba11294c9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1f271fb8ed07ca4cec4a2c064fa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1de11a45ba50a98bba252b23e0e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fc074a6ddf62d6a56759e583d3fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c77df6abb07fcfb44c386feab68d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a794e662ba43cb8f9f51482e918ce6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411f6cf4170da877b28914cdd8f1b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1e1054ef399c30302212607b01f4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c0b2eb652867725dfc34132f5498285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d96647e2445a0c773867712d77877a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd627e10210b50c9f2e8616b65c084d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa048a041224f159a6d651e36a2df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b5e3dded1b1c8ad04b4e24faa88fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2366b5b3a092e01ef4f11b0f551bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9120c211149d82d55ccabeb076dd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f231dd736365ed9818fa2a64932a915292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc109a5f034d1e698fc2c0d5fa98e565293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014727ba9f02f83e05b567beddc04d24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6229151e16d88b5e1ebab37600d6b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4582304a08f977fd49ab39eb956b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0aeb965953fd733342f1a073920f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c9b87cd0363ecca602881f32d971298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c7166aceae112ee94a398a9657674299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fca166de641ee31c390ae4a6aba751300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66409c73e5d724d73fd003473357fdbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37642d4c7df05f9a25b005291326174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984113760341e5c4d40fa3a07d628f1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef9ca5cefd7690effd8a00283985e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627b8f8ccc42cb99e1e8bd70a06060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aa40bd8d49027f8ac90f86462a3d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229ac615232865afb26a5d3c982c91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc2940c95848acb5ebce0e83519bad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b6ed36ef98874df810c371162be97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a42322b9cb3c24e4f5f0c75941372310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e556ae349d6f261a250f7bbf2eb827311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd5f7d025123f3c0db545057622e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306775ba3388561620dfbdb2a5e66e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ea47e5a64bae577b690bcf903437314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197168d68c8e696b83f85b7929cb63f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556ca3a960a3e90693666b0c42a680b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970f4fb9d4a04dd794bd6729d31f887317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ee405586a343f9819d3ccd521458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcbc0e0010dd2526e56a6b0ee9de3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f9bb4c51fb39a96a45e359479610320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c77ff0e944e02eff2bd9230b2339cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb98f232da0dac4b91e9e7b822892a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7231635b45f3dd02548ff209945f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab929a254ff033e68ed76c8f46bd362324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700943a74525e2ad679524334d28f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214233b84a04d331e1d393a51481d08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d520b0d07bb7e979793ddf3ea9fa028327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df0be135f8b98b0bdda6ac6bc41f31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea364ffcfad9be608174b837ed74c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ebf794304af31a5c9dd72e4346ba7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c47d99c3e2b966e68b04215b2786331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762478ff0efb36dca6fc62509f02f05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594cdeb12a009b90849300c6b3a598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd152bdec96704be9cb1387c5c6a3df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7dbbcf1ee6fd1298b0196e999dcd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084726094d5fb6a0cb3eca448d47728336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d698568b3a6cacd3c34ca96736abfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c9be60ecd39f5ba04f6de1c0be53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3827620ad3c4e56436877549825aec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886b2c978e8ffe0758e34460d3daf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0cda2be6223f248cd41ded73c49ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4002a2570a3ce38848af4dcc696c33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df208bef658c75a5c1ffb0e0fb2d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0c36e373b3cc80c90913e5df0f23a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eddbb9f9223cb7d8036aaaa6a695b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6f602cb49b0df4937ec91886aba3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03f5510cd9e77f5ae54e4c115c111347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda31c235e3c4be15f112082a1d68dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90669b0b211ca34d47bb5b900786c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c592392320d9e161ba9b59d01491d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751426f5954a14b510fb100c1b41dba6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c76ed214d7768b4a73480f47e459b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad804747ff1241cbfa588405d6ca24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32b602fea2fb4674eedf8a95b00703354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c961bb7030762101aa261645072b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ae48b5eb23c92d7ea6cc8c8cdd8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cba63c8dabe14080fc665305964a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b8f70d63bca65b6af74d46f0a9bca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa8ed727c39bb150362782ed20923a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c00ce66e1a1f008674d9876899312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe60205d2b41fb3b3006c600097d95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e4861e51653a62c77c97af8b654c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbb8e13e23bd89073f6005d26f286a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a4a7b366743f4146f1c910a6690a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e566efe8e3f1f4fc56fb1b78f34f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d517c16b24d398f8cdd8be94bf086366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b88758f5445464bd955be341a06f1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a39e0fc8df2aa4a6b6f4ee2802d5d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bae81faae7589fc5505093b579d5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90380c42ecaf9bb10f67cd7e23c58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f9dfbdaccfe4429e3537369f7b1a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd1ac832e5eb2bfddf827e0307c796372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75490de3b0625113f0c13ccbb838ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc09abeaa29ba04fe3cbe74c3e2bbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6abc96fa2a1bd5aa119c9d1b2e5955375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffc17f5f4c75e8c390403b20209753376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6af23b0c87dd2ab80959b248c9c05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154eb36999106c44c81ae02dc6482b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1841b83d01239a4feaf5a43927ce8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c37bb4a803272b3d99b01963066cc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c858fd7ef2bf0922d8c72ba80906381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ae2a78baa13a57c0b11cb6d584ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd8ef2eb64afce239fcae8c3827db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588244b34f59c2eae6614bbeebd21cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38929e592d7ee354b70a80249bd4c8af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1dfa1e4d5a90e5d3f6ab0a2c9f57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae4c29fddf5aeb7a02bc0d4036d51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf2a8b6637e35906d7db72c6f9bfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c0793263d23503a082deb935d9fb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04205d69ab625677cde1b70a37db175390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487af0912c376e32c1bc3fe0789d87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f907457d9618b3e3392b84ed16fc42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d2f511228e09a06652d5491192a3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df06b09e3485908bd1c2c3e9da05eec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd72672cc8668092c15950e39df4ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaada861bca896f8fe2626c8694981396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99350adfb0fab30b771e3037a72b18b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f3bc83d151ee268511ee97a7350de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c8263661d288c558d74003654317d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e94bc800fcb8d2f7f988b2f0705c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c12f21342e0143278ad94f38b48e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f2ee53279f696e74c3ab4dbb08d08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237207512f8a107f0a5019958478fd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10263c20e214f25b6af515d5366ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b85bdd46ceebd21306862dbd694b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2ce6912430344f8ae0cc1859d4b6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d10cf0229660280e0dea520113efbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afad72072da3069d1f9d933447180a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6534e1340d1b7c7bae97efeb3050409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17e9405b4118d06259f0a7975f8a98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bb1ab53a7ac74daaec21a0c941a90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f511f9afe0683f4b5d4e45323d9dd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f234b5f1572875e9e41f62e658e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591c09b04514b856d2aa5f16685290a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ffb357d7864e4d3a55f0593d3b59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc5826d9e3c8fe49b1d009cc3ac6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5232bbc72f6a9b4dabead5f344ab9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3705d8ee0faeb44aa38b7b1b3e91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592927b5b8fee21f4d807abda239904b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a95f50f8b872e79d5cb359732199420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14813645dc16a06881f9ede7c54047421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe6cc82ed314cbb6a40f3873801256422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86300c59ec5ce5867b061c86551ddbfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b440fdede2eb3fde9a4829915d58ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddee03cc02bf46656924f551414bf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e23592f27ce702a35f9ab4a5a0078d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472deab44c309188319d17bd7f87cc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930166275183c87dc2f50a4566d204bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bef20eb1a0c22a6fb0c48f73a06f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8e386ef12bf4b179ebfd63a4c978430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ab84119899b8bb3e5be50424db1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d894b25e0e7feede415f62604b52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724e90f0e9397fe117958bf751464a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39665ebb3353bc3236c2cad79f4993d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98654604f4d207a83b02f56a831e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a22547282801987347dc3786e70c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafdd4db8765b136aee4395d1926302437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce3bf10ca99686c481163f651c6f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c101595f228d9379a4b49dbb42a97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b20bbe7e4ff0c7d851179edc8946440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9677f781b868a99c5d811e191ad91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9bcf1a57040dc9b3c18fb1fb9252442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eadf507fc1b1706876221cc1e64c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2cfdb93a8992263da0526a137c977444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956510ef00a226696bcf9ddf3f99710445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e6bd00be97a302eb8dd9f6571315446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff41e9a46e15db0872485b02e22cf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432cbba4eda33e1209ea11d5648b2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a390484169881f4119e2946da1ca24a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa00f1b976cfd5063240ace80faa39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a236341ef93777fb0d6ede9fdc21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976c54bacf424224228889b35bbd12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c20e512247988fd4f76bd5f67eb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2af36779e3c8cf74d6bf9bf6530b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd633502684548e83d09c14ec95a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0abb6e972f152a2522bc3189d3153456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41683066448f7803bf0b4cd0f3547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f9733fa06ba8cf728fa774d40a72f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b4d9c6f33ac42ba301d6cdd6c49e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b5b05202aad971ef0554f1f13dab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c9e0c040de6b0d1505c070b5df080461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46f319ae0804683d4aa112f195a46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af9efe22197247a30606cc8098a01b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ce29ec728c75dda9b89afcec8aeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca3be8c96ed7595b03943c01aab5bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4994656d30ef801f4233d53a988d93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc50242b7546261ec18387e09a8f82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815781b6eafe94237c622ad10f17fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ef119c9a21404a2b7e7880b18ad5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f84eb6a5b6d921101a33f195d50af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee80de920a52ce6f2d9ac55f47ce00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f040765c38ea16a2e4573a7b9c1f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce091c276263cdcf62f53b38999e50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76f8e613f4948b758cae8fadf2558474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8397bafb9386836ddfe2fde60ec8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032e566cb0e2d77a2b10b7d88cadcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e496770240f8b599f36a2fa489ffe4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af179fab69b7a00e713c38fea9b2881478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d79f0c03785ad1e6fbe0b7d9ec79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f559c589f90105fe41f2f2a01727480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb51bcdcb40b997cc93e1aa8332a5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f016b9cb540b0783a15026fd0f6ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fde6e5f282a6d6dbaa8d97661f52df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e7576024b0dd6d2ca13904d78c1b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632947c36d09ec2d2cb742e57863bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1924ca43398d3d8e5176a063da0fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebfaa3bb9fb2f993126bc76cc628d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699d7cf2261cda623c58f1b726f707488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f19cbdb55dd99c3183e59cee0d33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bebc0b661e20b815d087c32d39ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561fbea96680cd5da5d07381c842d4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d5174f1b6205a568aa4b2f129fbe6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322409556ef76806b563c374167a872e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87f64f48cfc82f3e9b01bedfb3f66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e89832e6bbbe59d37581d95832a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e10c766479c3847a8965a028936b56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f063dc5f13d9a117e2caeebdfcb15c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac6bab67e30ce37c267ba398188cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dcb548578811e4d6b679c7588332d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4946b303c892d5c7bb559fa02bbc10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f285767db0974ba15b0d73877f737501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea527eb40b1a823bd0c65ffdf6848b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6d73a7d556b6a5455392155d0b96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3c73eac1eaabb7899ee9d510e699504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d052d9f110a7d29b82f34e0128ef66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8effdcc823a1bf40bad60dd14859e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363efe1b1e7f45a7f0ed97b382b469507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9812250ad94d28aae664435fe7bf2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f4c96945e17687ecd70bbff90e866509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628386b0bb3e831a890382ba072ee29c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094ac7a14a942f2f5f2d6b777ea37c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c892981ba6f9c904a367e6d5ba06f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca719bef4356e918ee0dcdec8dc8de0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72479ece6c9d080bbcdc63353d51fc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78eb1da3d35e93d18c14caa185098515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e034b0a34f32a3dbc8bb0015c8f03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe642c8847a91195fc779796f3c59f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5328c52852337391537a772c4e0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a6c2dd049bfbc9e18804974611cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ec2791e09969b6378e6da157ead7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfc5527ed21fa67fa0efea1510a95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4cca380a9361da470d54ed94d6b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780717e1b35fda2a3dcfbcd38dcb84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0b0168d50c7c6b7503c10b2d88c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a93fd89b4dc5d0c6d797778ff2cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074ff858ce6328328b46a593717b82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af55e10e23922bc30fdcd827110b1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402acb0e438694b7f84136362395490528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a1aab0be03bdae953861968e278f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a173941f0be236d017a19e49396e295530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a2753d7cfd9002fe194eab13aad3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2fb5dcab6eb930c366c54821bf31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0bbdfbf734bf4eef4422133b07fa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d652e54ba5429f34f2638b11a25c90a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940d125bdea2a4eec6321f43b105f43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a257e265b912c0116aac0f0bbfc89b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be90c6d2afb1310b9ab1192c23401537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09742f6a5a0b681f91d4187161f7639538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f996a9972d473496c288285bb6bbc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e75707e342f40e6a2b2a6247225173540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc45dc19efe483c1212e940f3c3ce5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0fd775fff32d75d4eedd5c57a2468542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe15989d473c878ac4bdf05956c1b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbadf172ba764e3fb53556dbe66cf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e9dece13b473b219d8657cf81519545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be41132a1e1bb3e1ccf128c3c4faa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc637302a1bed270da6f6730f12092547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c6cb19b2f25e303983ea2042b8cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17cd83f4b69a0f9ab84515b2f47f3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00195a937c82529581d7d4657b3aba6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead44837fdae8033c2bc8b9f0343196551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4a878d5565e2a2038d1ec80ffd306552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6535af4693aef1715efd6723259410e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1406d0889739c2cf57869ecb47ee02c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548fd1d10c096dfa5d37687ef956eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434146e6c6c0a82197dc446ba8cfbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a56837488912d813106fb954a372557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ac6c2cb2e2880c8707e8c32d7a461558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a761215f0832fd41b107e7b1a9a036559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf60e6bac909a25f8fe46563502373b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558ec6c37753cfe492fda2ad79961cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ecd3ff8d44c7e48345f040cd79b23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb099011f6f6d7ff9dbd70d71dd922563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b887ba624ce741f736fc67f059b157564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94e8f741a023193f6f3a92c6c4fab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cac0ea5505062873b718574e19460566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2794bc47663ca820c646c07959feb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f372cbd689b20f908633df066f04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86662a8b41b4a029227b39bac5998569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3236979b31885f46efb1b52b6452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e0d15575960f4323f15d5afca235571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6399ba7bc02ae74e68e6971bfa917572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c27aeba32d5d386f99769875ca98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ee03a448a79344671ba032a69db22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65c2d30c6890a103712fb036840597575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2c438644ff98a39d454931c5e10a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba22a5eeeb81786258f9b549b71ff59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1763ccca31bb55b3d31ee48135d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f971bf69fd5cc6fc7c209e4379b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213650a725fed55dc0091c9511e9b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db35de7a3e7418010585738398fe6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67686263d541fd97d1decf4441a456582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d6d735169d06613db7e47216d770583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e064939b425445b6ae04b84f5d29c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6410da78aaa8c7148c939bfbb705585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8240c7ddd5746fdf5c901a4e333c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2cfa3c56c64eb30232a4fc041275587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e454ae26513f3cec059df2b0fcce4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705633d832e4bb2289f29aa002a5da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7215a09e89728887ec5635600ad5168590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be62aad75ce93eaebb5289cdd8bd2de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8dd4f887392eadd9a23f1651c544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51f93ec6703200539314be229c849593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ca8b09fae82c3abe4d9b36c478b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350446883dbdada7d93d420459256f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51274600c9aa2daa0108a8294df06bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57afd3145517fc231c2497dafe3b56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac922a30312d47c09aa169bc69257b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6389cf4bab06cb1b3dff29f964f81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e221f8373fa40a119fa8f41550ada2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20b35cd0e8d2c584b04881d816c75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a874b86974b507095c44cb5b266ce8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53640ea7e3a78288150de9e23b03bac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e637a448cebe8282e69551ec3964f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a01197f6d1cb69ed00f55ace1ef84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3144550d6bafa712892aef672f6a18f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02e4775c113db1fc36acac09ea1cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f737029e1aae098efaf3ded94d9467608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0311ae927ad883106c34fad8e0c10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d131f41b95a543c3d5262c488544610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec31662d93fa95fddd7f680b86a682b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfb7b7189279a349ba85e46f553842612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fcf7b5696e86f3b93798c6e23f558613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44742b5a034fa21bfca77e3a0855e38b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a993b1e46af871776eb648e3fcd97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56925f1ee880085098e0818636f044d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704597d4ffa7b3dd9b30a6e72fa7667617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b2a0c1911fea882de5b94d7fc3902618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c73179324bd34629e9f623d2c4a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce45805798ad549836a784b571c34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b8637e5bf75f428d596d5be9eb31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3146c8fc27f99d58aaa4467e4b99f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af936af5f6102a18721d43a816316e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd4b9a6ed4cfd8c563a40a59e11ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9a9a223e164142e528d90c294b0ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7bc5742d5a19127905fe6c918982626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e459d3dcf9b6f95961b21f0d554859627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb72dd9e925e84949b04cf040392ba6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d4ddd5c2c84f734fc40c908989e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff33e5f7393f84aafbab4041fc333630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37181863f21930fbbe0f61b3ac14f973631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97634a0fa535cba1ba58758411f8af0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf331baa525d3b57a99098405ae5db4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5c1576fa5180d755fe08f8b61487634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd263beab6e7dfb3cfeabf84383aab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64628a5267816a41a2abbffa15e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d926df58ca82faaa8cbaecadefad1a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c11fa6704d00c7b5fbf23c282d6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae4c7b68c3d63c8db34a24535f6c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760700dd84935c95a497f68df3926e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86be348f04fd5c6f3cb460919c4f66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776979d93247a98e44b689ee574a9a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fbf929470e7fd7e92252adc22a605643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b1465fb9f27dcec8db604f658db6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b254c5fc0ac85a3ac65bcfa9151f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea279d9d19353c6fe23163cb8416c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a3b34272cf892b2ba018136c8aa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c541be5ea5f47c97f784c1abe896648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe094c85611aa971e30ae028ab4d135649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391ff1dea588f1f11e8ebbd199737d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6f5e8c090b3736870b4262ba8e0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa73b6472fcf4c8fadf0c9b320becb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7393e97ff0cca9d77e33f24c35d584653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126f1cd3cd632f262482112778c7ec6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5feab08d2b613a0348166ce3ba278655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166be47a5a9b97845a7d154c0ad3223656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba058752af7bddaf37341259344982657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1a748bb5adcbb39b4ac275295b82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5df305dc011e7d9fa24a8eb00aa0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aefd00aae645168c1e2ba19a37b3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72f8f82a1315db2e48b0ac5afaf4e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27951a0853277eef29d48e1d92abee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a67c6249c4bf1354052d9ebe20cf92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece7c5a002d30905254f0f0bc3b8179664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff28a0e3b3bb756d40d26d527042310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f020a92384d4143169d819c3c153c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc31909d5835805ff9c56bc84c648667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba337bb43b3a30ba2cb8b6b3c9d25f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17c827494d27b7a220f520006dc09a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57906481c3c894daa08a8b15f9f0962670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33acbbecddbd4a23e1035f7ab1073671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606f3cbece1eb60435fee3c8b96bac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf01236f3a73e42198591cd54798128673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc8158b2fea76f7d23dd1ebcf2e89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9220efb857c05d2d8c20306796955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a83bd29339bde774afe0ed8e7f78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fde1c8d25dfabe6abcbf5707e1c60b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74872c27a5563a269d2f0c1696b5a9ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef0a71adb7bec4cad6595d76c4899c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e314d9305edde460d5f3c796937f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f1a18d81a9f3b126ec5da64f5072681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40acdc3c94d15ce1de0f83ad85d7401682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477b899603b9436107a40065034382683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700c4f1688ce51f43e9b76ae6eab09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25a208d8ba109e7b5ca66048905388685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bfb95c2d3371f307b7665e205cc8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce32281d59315216ff38c2b8c8ecb6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19886b671c5cc3f93d228e422a091fb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733890030e7123c946b03c66dd8f2de6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d6bd37241df68a6b48cd2c390ab5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b03b426b93919c9c7def2f329418b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6476438070c7999ffbaac0dcb3c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64e64ff14c4bf9f9241d02c67afc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9320f0219a9a90a2da2a5de22b2a5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14342cdc1601684e0394335d864e92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf99c47e7cfc52758251190bf80d9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcbdccd4861da101241203c43fd93a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144370e667a74c6b06019b0be24f205698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed614aec30955bd1fc149b4d55220c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0acd3d1a084502a1e298be07f0e3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e777e5daf8406551c1e59986b782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224750967786d509b75984b028fd9d01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313316229d2758a26e8fa2a3649b27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130d180957cae50f6f23aa9081b539c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f97d2370b7381264919d5f5d799a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759992d027c9bdfa2a5078a958e6b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed95188e67d21a1bb2c64c20efc3e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a386845a4bbc5ea0306c9fafd158472708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ba466a7ee869bf478f7cb7ebc0120709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4311a236eac7965a4e74d8b55b1d0fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717003745aeb2a451b02db146b9a20b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3293f9869e214753b8cec0f405c8ee7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f832dcb6d0b0676b7001a287f0e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2873987c1562fdc4fabede2748224714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e041840887553d9623dbe2bba860e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f637d3c23bebf364a88b822adcda9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7909e94862c93749ead0a6d669963f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68616c323e5349af64e30b3dd967c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9c45731f248a8c89cc670d120c676719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c57449e54311daa86c632c0a5964720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc9cb07644b2441dc1d0547f46c055721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337c0fab4d4c15a280f3cf906c00e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7df7ad7fa9030fb75f262d274e8f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a88506de936b9907b97b4c5c769a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3834194ac673765ec5665e3ed6b45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e922e84b523eec0d3a7c08efb9870726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb581d40671f7313af0254ab4bc86cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522eb8fe643d5ab1c1d5d857ce451c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d2925099fc3d3e364810faac78cf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ce17b258fd77a394007ed91ab950730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e628e93dd106b959fd84da2aff67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9b775d9d4aacfb6fadcbec78fc45c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27fad13ab2968eee50325026871c04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986ff4eba0e76f4a963c518136379a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0482a0e793541d8107765d4c47a4d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3a5605def19fc6a67dbdafa2b91f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461864d39d5e043bcbb079156e3ea003737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d187c4f196a33fbff02ea07c9e646738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dba7752a19ac08826444c5f974406739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d77c1f63d3d2adeb66f26e7eb144e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def94fdcecc242496798fea11b97a084741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82c9fcd242137fc0c352af6a99434742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d075a1e60fb46b4aff6f4bf304cb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626abfa9f181e38bbe732a5c8bda47ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc59e54e99b328f799d886a695d5a0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74d9664e4143112f2bac31ee9f0ae3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f5c7895b444a488401ccfa2562b89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d377e2b086e97aabeb21231d43c65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e97c4bdb1b81538918efaaef99a4a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016269bbc5a532c343b3c4490244e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90e75177ead8530d22dd0d3097fb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e24c07753b00abfe575b2943a87dc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bfbf84e6e0b594a5375fdb2b2bf6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e33491ff08bf115fcf86018ab3734754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad4cebeaba5da10e266e3839366fc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a01c469119346af57835640c25ee1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8acd5e3bf9193fc5f586876afae67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc725fbaff2e776200177611bfa1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2784d8bf72e880a4b80aa85c6062759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4daf1ce7d4d3218e2e3a703999fd79760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2efe2021c084e5e6a676ab05bb71761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37242db25c071d014314fd6047a4850762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cd4c1d92db7229375b3fdf04c934763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3853a542c545de93ad3a55e79d3e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569666aa4e4406728addd11a24229e4f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b58fda044ddd46d532a903088a4dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837d104f08fd53c2a122babd9ccedf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be35747a5089924fc05e1f3c2282c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0014470ab358949c50e40198274315e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aef2a6f4a32182797e5e8dd3c50a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ec99e0716b603a72f4edf30531e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8852ecac31bc11dec773c28fd3b45772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9bc571ffd9f6b46b213ce7da04b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288a60075a2646089edfc6494c64bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebecc9990d664164516de200168a5ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3acddda6a0021beecc889c011344d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f7f3c4a0d95159f4da589202960bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a8c23f7099e6e1f3d09e53492554778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ac83b23c08c505c270dd659ad970779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542fa95d6baa289ad1340502043bb4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b136b8ea54c10ee88ebd78fb3dd0e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d852d4d2694b926a8624b9d78b45f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747da84f49dcee5e9ec3c8f93924e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063076b0e8660eab08afb4f13f31a2a2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66886fe80cfc4c2e03693603a7698fe4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e3561bab90ce480544480cadee3ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791703d449fb1c0e5741002ab029fa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcd3426d9ee3d26d18f2afeefaaf1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40febc74f7074f07a5122e43a83a0ba789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2c50b7e0a33df8daf49a7a8668dfd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d76bde734cdce2776e633398738a8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f464b40971f06809ad295120d41b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5203471bf14cf2d1931d2b314d9a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab794e7dea616d6744e8c6010c11c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d32e2f3603d1aae60276906cb17fea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddfb33e0b4027038b9e3e60dd226a5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d2a7cfb5aba91dac79cb6004b18c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113a66878770c736e3735c83bd6fec5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4539269776767bd39452cd0252ff08c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc2286a12985973c785b5f78830db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f0f72fedfd23affd7eaf967897e0b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1615616b3ed75050ce85af7e8cc27d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbabcba2c2b95c5df1901b30990345803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09a063bc35e62c16d44b29f3c55f6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6bafc6b6b675b542705f2631a62cd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ff8d628a7887d559d801a9a0e117806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06989d5fc33b6d51f795a0ebca0925807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32c5487e133b190da7dac152a12007808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e5cdc3e73657c2968da09907de5d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e038dca486dc3a7867265dea3e4a24810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26c821964e1081fca1d4e8966bf2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6604b0c7381e05272e436b51414e095812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf709874c4a40ca89c7dbe9d3c09ae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c866abd0b38231feafca5ebc4585814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1bdd036a908e9679738471448881815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4077a8ac47906b5453613d93679e3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770caf52953f892a98fe6055aff3a0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e5dcc697db647e09276ab8229310818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d4d20c385e89786a9273b6b592e3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20f8864e25966afc6e8a0efc2f89d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62c4ffbe18844b314b30fe928cc2e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9655e674980d2c6865eb45c50698981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d100a2d8c762dac293b086bda858ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01712576b764e97046beffd370fa343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2872388b1f1f2f8bdcc4b533af154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545cc1956581852e28b6c13d949c5305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd4f126d8b89a54027e9d418a3718f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847c91ca1079ac310eb1f89c35f31c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a71452255bbb7db76e128fb439f598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc558517fce7174e51cceb39916b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772c9436ea8a580f09a98e23dfd16b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0560a124f32de8cef0f1281583a25f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab9bc58fbed665b2482cbf37270fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac832482c6f8551adaf48723f1ddb6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24792695b16f52d76c127b709c44893e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3c7b10c2c3d3c09f04756cc1395e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bb69d9611e3573bce3ba5fdbb432c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76901a808050d89fa00bed6dfc8c8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d42fb56af2e4359046c1a4fc598db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce0d24faad06dfef757417d5fc20919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126b709cd53d878d89fce482dec29b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb019b24c67d8c04ab22748055762d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd493f2e51fcd7df1883574bc4957022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23738b65a2795fd3bc7f2c8cb6a9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a0943fc9898b23a93dcef746348324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5b97f8508d12190e9acceccb7623925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7acf8200fff38688f78fa64760ce926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de015593f2e91fb2645828cb3226b77027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f19932b11b275bca19dce3803ca81928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ea2b8548a8661fa93ce553bd806729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65031791ab8ef8dc4925ee87f507c0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8d4952d3c39f9a2cc0c67e174f8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36865fe50d281cee1e735f4f3981b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5cbf9a88a2c2effc54d5fabdc64033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4cf8223d539a3e412c182d68700d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688a52740ce05f810b1176f0168a6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e1d2f1e999a89e9b824061e692cd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36301d85fb2d683ebc1eedc74e29bea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2641e17ae9cece7fa82c65dd11e3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8e30c88bc78d003ee932e820626039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba904c5060cf2b062da9c3f1c94b0e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfed4faf518c06f97df82cd93b6d2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dcfb2e396f579980ec910e7f4a1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774336ff2f98c1a228e0806ad5dd5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f0f56810a72318a86fd0b79e0803244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe77f636e34ced8bb7d022de24a2a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f8a15dce0be114018192a53b864ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b4b640192b226a67eb54b47189a6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaf5ad7d29fc005e64fb250408e13848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab875e30975015c30b511a9548d8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d682359525646d3cad014323785e5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2994504e8045d32dfda8b6a0d5d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b017c58fb59b6d37a4147b62db5a5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c71f66cb9a52c872061c5f3aba9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7ffa85a600755326b9beab8ea1c1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebc4d74d15d7315aea009fe130a6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96077987644d341e82e2074d1252e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2115022776bff2f5a16f895f6a447a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790fb9c4e2b911f46148c4c3185ad2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46514337f3678382dc9387ac9f342fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4259a96dc49d190edaa35261dba5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43540574d7b07f0ead8a2a10e56fd7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585020de02ad10808b6b87e9da45486762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed6cf23e7fe64d59809527194ab0ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4489a5ee2067e24dfb7f349e2f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd29057985936ce24dcdbcb61af4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4864e77a8d11af500005f3ea9ac6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a6234ab08c92c42b9e9cae760b3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ed0623b3391cf2837c573eb2a45168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4314dc5a5905721e6a2730c7b452769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf35635bb74953343ebdcd364d25cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07786a950f7a9494523769155962d7af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6bc26ea12ef3d1f6dfbeccb2af8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc780d1822809b10b4109d35ccb92e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7713b6adcfd2e5fa0a16cfa95e5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa621967ff4e5165803cb1457cc4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e3aa4ac0e8b8b82a7083ec143d5b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80b0d5e8a8ab14bfa0c56d988a0ed777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1853e20ad21294fff12ec9fba820178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e803322f805dbd0718d06f35a13b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06cd7836ea496021e7ee23fa23dd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880849832c0929e9ab93477f8c5f58db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e9cd0281dac712399e66de88161b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ce322f6aed74f6d1628fb90ab4d2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385597253a3f7e164d5763f1c87c29d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98130aa4eac4b18c96a35788dd4bce8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071672ea28869c141cdd993924c77b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf406a7b5404fedd91bf7d7f963cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190798c3b7622aa1efc2ed210e9e70588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9ee495092887838ecc5582ad07e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848117683b6467f17c71ec3a95af3ce490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d82f7ecc32bf42fea9b601daf58d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b924bba83036485d999904b818537492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2f9431800c21d6f85cccb03f81db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5427a416f8fac2d747e91ce2ad3d5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62396c2591ae947e5fb79c0df2cbab195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582e37ee8c61d0948038b0efb6afd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2ddc42c162341852d39b8fadaf8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8db07c8698da9dacaf1c508b27326b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af6d16913493df4599afafae1c2bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf4fe8edda27642a1524c87896852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665a2b93c429d0f205620bc0fbfa9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce8d0303069a5aa222d567ce3bbf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570dd37d8f0e485061be6fe65fc120103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28118def6e6894ae9dd704ba8be506a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1957c3f736e0880068e420d86dbc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8890aa492a1166ee0ce9ebe3562565106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692cc56987eb89107e6a1fd1c90958107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f81480150c51e32e92b1ddd325a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ad60f4a1f02eab916543b67ef1741109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94ca4bf79dab67e15e9589b450f9ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976512db84c180bb81edd23db29cf7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ee3c2e47adbf189066b300792bb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462d12d816837e3e90f0ed8241f3cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e210bb762f80fcfc2607cc92dda2e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bfe2ef3dde5b1c5b0c24320af440e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356603cc20630de7114e862de7e9c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4f922dd0e9eee1be56ff9a627ba01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7589081777611c44175498452bce54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c9534aa621bda83d24ee7f47d7b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fcf4e198fb109725fbbb6556fd4f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00e820e0bf4f94f25ce5a6bafa220121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae5ac40a478765c0025f0d98aa2d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d9425897cf20096a370d0f9ef5b2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a84d2febdd6335d78446d5b7797d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27ca4bd7244df99f26d515ffa3cd59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7dbdea71fe99f4e3d2c31284d8c16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1219b9a7ca5f47dad6d731e9370d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13084ebd501ace19c4ad752c5e4cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569366f7e0aca83cb7efd4b5f87e534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9b75e10d283988f83f78946a0814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661017823ee2f706158dfa488806a02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8087bb123850951b5e8a388fff7539d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088886481f5dc4ad113ab1d05debf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe84461570453a970ab6fd5a71ad6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482b5f27e18b025c91fa3223b9a7f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd44cbcb40e15321a8a418d6f10f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c47241d3ef92d0973675480c4f0a84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c27aef8120eb5b5f83579e17c8dec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe80b5be2a4d81832fdd9845beb7dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988882b8f8aae2aa7b360bb10fc99a51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7288bad69d4b7bb23855c3d35aaec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa620f5751a607c702877047e701987142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0920dc8930a49b8a2f115bc5121e92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1356c0c50228615ba86953e0bc024e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe31731e33a2ff18dde62350647767a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98736dc603748965ccc037cba02fdf14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8041a7b7be4d524d391498171a2b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bcc80dfa7de99d5732546f9fd219148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e53ac5a0bd472ce6677879b6d040cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca26abc83a09c489cb95ffd9829c932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b55f7dc55eb5e252798416db7416151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06dc53c911f8cbb980b5db567de11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782e0436425f47bfb18278ce2465b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9bd49f776ff1ff3ebcac4a013fe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6612fd9d80eb62ef1e79b338176762155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f160839ac2910945ecf6c7a59c80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb457e0d761b90c18fd5c0db77fa19b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c1d71abdc02a54c4faa014920b18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2e0663294a9027e72408792f8b3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136630ecdb9c2bf2cbda583ae94e698160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c514fa272d3b3251d0100d6341fce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adb441928c5899d3796ddabd2a6f92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836d99e9d53356d278faa5d059e54d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4961a5649fa61ae7f87c805bc73abee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e416da1cf44e8c65f52da8d8a5cc0e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deee95408a37e31a683cde1cb0bb71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbee29d7805dc1df574480615dc50a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f1b4dfd7c12b218a5507d32b6434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f557617ecae95ab1d567ec25fe199b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ddf447471ace3cae7f5aa260dbc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee84c5241149b02f4af81690bf69ae2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33050ee9dc834617df76f683626018d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc1b97b3ed3f4328fd8138bf06951173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431484169004a1be41e9af05b557735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449b580912db770aa4fbf0f3a7022a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025addeb8e55bade006acea90d87278176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554a3c75c63c22d0eb3568a4e2f34d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad461aa9302e5637d74af9ca1a9cb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d720552c434d39b57cc825beb3e29e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391594705ec48b7235113d5bc2099841180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372a5cb6aec41ad2b8e1f11b530d4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac71c8a5057b63779599a5456a2da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf140310ebaf4e72982f28c6118c47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5da0e7af3b9148240c785a4564c5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad809cb82bd0f787705b04212a7c1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d26ab6a00e9e0deaf1b54fe0acf47b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c370a25ef7d8c99560ac6bb9f81faa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c69fda9ebc85ed663d161acf710d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba315c00aa76733c82a3e1bb4db65330189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b282ae049ca4e9513ebf3bfb3b6aa87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23fd07e7021a09279ea98d53ef3b7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013df25b9572e94cbfc51dac8a046047192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec4ab72ea92bd7b6a20b50beaa2028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127de4f94829d755cebad67b4ee2e31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc11f0199f8477db350cf75cfb5f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005396f599e89a22cfcc3e7e7bc88653196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174bfe5def082fb8b61abdd34c2e971197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6fe7d0b7b368aed751abf2501d9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873aede705f4896960eb1a0fa31762199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa8e9ee8350955fbb48a5c3322cc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddbe5484025299c3d0f2ada7e82178201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7c658c5a26ccc2a4d14c7086d88c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f45c5fae6a85efb5aabfaeb5f29d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8496fa81c552466af6ae7b3f2391422204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1dab87df185b40a586c199443541205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ce65c892526a477c27fee962048e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd3fe087290168d2d2b4686834840207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7cbb29981e2ecb29a5f19a4bc390a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0bf4b9730e8d2aca6cc8cc31bab6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1456ae0917fb3ac682274c7f9496ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907f645e85379a77f6a9e86d0e83f86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a39523a86f5575c3d612c3fe9492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f431b6e920157af7b1d0429fc334a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfefc058e8c703a1240f74e705d269214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933d017f0cab5566eed9ee36d8515a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179f887362b9bd7110c653d403a316216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3fc271f88fa6efddce02476b989ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00ddff96d6f444e5758a16a66e527218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fecd20aedd1b9b4a4e7e45c121efe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e414ec5439cae5b431caff4571a637f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45863ba48b39047e2c2e695464c6b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a04d3fb24fd221306a6ed2bbe89f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b19daa48b02e42f6dffffe7d7bfd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87b90b8230e38bfec4d84c89527852224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24143f6738a2b7cf322d627e403c3bb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c33606b8e4cf01a1224d0e9cf42c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33604f78d8fdabbd5131e6d97621b9e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ac44cdbd1aedb07bb8884eb85070228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e01cb6c2eeeac9f30d48df4d31d82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c04460357ba80dfbdc72effc32df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7dd6dc2f57e3b9a9bf64cd726cae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5e8c3632b2aee28f85dfdc842543232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c99a064b79ca2fbd737f94de5b5a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088bf45a3db3c49d62eecb47e839d9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e23b32d06ade37418752643295e44b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8157d820becc844a718e2606e63e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd8b13f58e7b3e7f7670d3463286d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114fdb40f8a4291137103f1a6f2e62c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69489f4b01cf4602228d9dc3b8c4ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d565715b2753f7f7a3067686a73ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36191d891448c8c46354278943fc4dd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a487253119cfe84275652ff98fd77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514c9d1a5455d7718ed7bde9322b197243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8f56b5d173ea150db3efded46665244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32555323778d4f364f99936c1ce9bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e47584f68f5a1f75cbbc1866c73bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a602080da303e22075b40f9c9cfcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f5f57c1c1f7e3ce44aaa02dad6add248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816e82b9ace97e8a251cd7c9db6d46e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116229c188e21567364f14873c643c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a491013a249c8788ff82ccdede2e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142076c7f61e2e4739dde322af87fd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbb649c5601243326a27f85f06364c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11025520c1ca7e33c93795e3503a1773254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a4ab5b967f3ba329ae62c203710e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b4c41be82339eeaaf7a7b9a586336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d6da8c29b68dfe923deaddc05a55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccd860fdc116538415ef9463a1106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16048d238e3a654115047da46f3a1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a8324fdc7914b24cc8087171739a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80770437aa9b0ec679150c722d7c7f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0a38a835c0280bc52d167546e627c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9c29728df49d9c87f151d785d417263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10707a4803c1e9642f7ec69b1d13401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faedc796bc245858b95d117a714fbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bde0d317d96a5638f10616609c62d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ca48738e4756348da5216cafbf8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f6c6806a912e207f773056a94bfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b769c17fe23b9b678e07a376e79d4d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a372dba0d6199954e94f7a0f3698c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ed55e2d3cc5249b38638862cc607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1b12839dac31fe700ebf9b8921e7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084901d5359f85ccd6ad579c35e2b610273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032adc3419e33e50b6e6c41ac11c7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08686e98a53e6b115a1b1efbb073eed2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b534ad601e3b0e8f688c9c30cc63f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49482a3e765043bd369a82b77ff43e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342ffc2695e3194dfb3a7e7b196b490278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a93978fdfdbecf5705a9891cf0fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b004f9154188ed18796066ff13000280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef276b753c95d8e25c3c5c29bab5e4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0cdcd932120a844eeda580a6fe8cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cf4d64fd217354ab7ba4fb4fe030e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a0f77c07b44f1aef8fa7d22b8dde7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80938f2b29f0a640f83e94cc9402713f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0815f6be69d327477ccf26b863c0fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c63317bddc6ffd1f7169f18e9fbed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd33fa3ef9c6425ed12edf126dfd61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71de9d2c66aa56f2383565211615f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc44541af0af18b112ffedcac79d16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69955a78cade8b253790261ef4f1ce2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6f2029e0bf9996e4884f984f29d6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf55954caa9e18dbf875fdff608ef3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb5d35776941a96fc69b715c4a95e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7abf94e51c6cd2e1ed7c41b942e52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8936c3cb872b7deb24044da635fd56e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cff8b62692025884fd52c08dd739e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45a6a14c0995c8d950ca866cebf2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561fcc5ef3751aceebce527aa076513299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f42f176d2b75dd7517daeaf24238300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5203b64793ef336e0c3e9b80aac0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e5d71814703bff080bc0caf9a75d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d312c839dae0d6fb26979692875d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23465e13d4061eb8d4f1e8c06fef1a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e045079f3fa0e76a42cc6d95b69cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3570094902d007af606e2c9029b9e06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109d7c230bec6c86a2b001ce0a5c6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747718cf7bdbf8f917272748919f01c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b37e87d099414cb37a4c69e533e2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408cea86dd081104d85ac1885e1802c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c8c8d6de9aeb7cae08f5e29eea03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564cd0eb880c37f34bec713ab18835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f206982b850ab58fbe452c2f74bc46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b508cadccb2d2e183b994e676381e6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6d6e4625d1046de38b70b63cc953315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903e831d898e0853f085bfe1eeca6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8348c3c8c8eb00e38fc08715eb971317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bf6bb3f5073b8e50c1ab6f36d03cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03483b46fc4e5c6bb50f5b00cba6f62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa285f655c0f4f75f5a25f8ee7340320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9a4af4c4d3efb8dbce91d6b2df65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3935b66d5b5df2ea00e44013af858322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cdec17496d56e99920e44dde7d1e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857749710647ec42dfb99805849d45f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c20b13d4e5565c0471faebfb1cc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bfa965f9cd876534c0af660be145b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a500358742016930886af2bf344e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741a77ab283d61293c9a2a98d11063d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba421d3d4339d89be14bf7126a9d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320c5abbe13e88d5ea3c2c3d1fa070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd89ff430cf955ae73b62ec6424da84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeec0b7f2069ea9a6fce5d4a072f4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ae3f2fedf8cefa72a680a791be377333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22cca039ddc4a3c6701444a7e27637334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3a0d6725a098b1f5884bd062800b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ac47e0f674673278587680698bf22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f9d91ed45eefb50bc9875f4fbf9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642884bcdbed31fafc8052d5c969405338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f1192967215eaa895eb405f38048339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22a490d33cd12cc7bd4cf722dfe6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0fd9e650bf40742650a527bdd31b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5200af21753734c4a72670a173ae78a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbcf30f50c59e991c2a7037a40613f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a938fea1ff8d15d4218d226732e6f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d96ab3ee5e0e40cedb1ae148a67153345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d5bfc0d924b11014cd6605257205346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075daebf1c3adbce64a63b453d709fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299f6d8980c88ee83e4b5921e74832348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57c4fe2b53f4b1ce1b4eec66b4c46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15542e2f86fa8a97c95ce9965a7bdff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b07c1b40abd52ea5e70cc5433e64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301eb97b756b5f9a4f8894b7b3292f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aad3bd36e58846869b9cb91955d44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e83ca82f1ec076774f3917b5c0514e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af7b8076b07ffa2adec03827f1e53f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db478c816a60720c98ee3eb2813eb5f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fb6aa95e835637edddb9f3bc5881357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bbb3cb3ceb39ed0b103f03f1401f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3273e75205f2f03a96a8db4fec9abe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c64e14a8006a32438da8a74b5708360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb92065f483e2c49a4a38a63b058d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1066b0e9a38b0c60680ad373a09e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2346960d8e6807dc3dc6c83726cfa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad9b4140762193bcdeb19e5f1aa9a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d3e9ac606303596fb1c06a917f86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1175ebaae67d29ebb0b624ca35cd23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4765bee954de6ba3f035fb883190f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5d74e7234a6be8b662441ce0e04e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8026e66dba5907aed46762a8df521e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3660754caf7f8b962bea3475698aefe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be75fe4c4dcd4d641d783051bc2a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b60bda543de745eeaf6c6a40df35f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266895eadd6e3f82ad5b063ce916188373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7f7252416ba0377547117b7c9e09c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c68a45e72ff9c04b5298feedcf2d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f6b32a83890661eb9e86bb62e18b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b4727b20c3ccea76da8a17214691377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18ea394365f2bf653cdde6687cafc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354d0e72dc208f1baf37a8b456bf4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af9f711650368049362d63b34e10c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051f39cbea6436aa150c5905674df1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b592af64c9f998f2e832b786629fa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585db1f30cc79cac637af58e6d0190383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a7e80b85d8cb9f18b02b00f65063384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f05dd5b32bfd2e9591d16a7b8014385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3543cb3572b4ebb8b1409957f0b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b298facab0ebffaf0528d39373b5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c8f44a4a424ae81c22af674bee250388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce0cfa028c765bd79f26d8cd758ae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e88f315a082f115771d0bd671d5ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860ae7099697d67abfac22f16409a3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68b37ddab010091466c2422a32b34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3daabc270ee0b3f356aeeacfe4d33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4babffa6a4646b4ece84d2ea8c79c6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd749318965fe886319e846d06444eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592bba525df6e5a317e25172590d364396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56c7d38ea18464ebb8797fd7948e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c3250c3dd1aaf3e042f4830017cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d41f90a1697246a4377f6dabf0cdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec372eee608d605fdc9222c310a566400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36101236a2ee8cdc8fef438798081822401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b1ec06a3b593ebd6418eaa64a0b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e073d638ff60e4d665318939df81a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50acc03290437f0d0c50d2a3f34d6d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdaaa385b618a8c42f40c219deca59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a722d0272669552ef6127c48be9fcdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00136c5e9eb5a999efde2c99add04dfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a74f7ce9d615562ff7d3175875c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d508f0b3e51916e3a0e8c9b24be2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ee0b2a8d797b8894cd165a35bdd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e5e3d74fb95f408512f4afb8d8a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7b1776633e7246816d1f23819f33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277930e0004cf46022a46cad3a37c3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d33c0bcc9118407bdbc96b55a35db4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150646f0507926185492ecaf429ed430415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90723fc908a09c3dac8fbb77e466ae7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa62236e2234fc5b40171b8cff1fe8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a7d86ce5720857a77ecafd5c86e02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eecc27f1299e4d58b14fc27dd9294b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c312ecbfb26397fe0d83ffe2d9d7bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d67fff4579a2832de975f0a132e672421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a84e7a1c1b7cc67845ed138adaaca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb55deb3147038027833cf91cf95f90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacee96755dae9761f255ce69325c62e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f953588c0520bb0a065984f43b37e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38737d4465a8b6b005beac0d96b4bc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b591d49e0a98a87da15a5cfa3473427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd52490473542d792763cb132d77eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb19705a4281264bb80bd0962d84f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59191fd262e8772bd6e1364a34b45f16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c94e414c1e8f691364664ec3ec56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cb95dc2269a97ba315c9abc1ad794432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8d9206713cf5be77cd97301f13ac3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3d919de68d1cd151096c23bc0993f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544cda540068ed8b75a24816f46211435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6b7a0d340dce3771c973cb40047f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ace1d0c022d768f1caf8d98fa6a05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6058027e7b770fdaed77be7ed6097438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62570b33ed9a6af92f2e4314cb0a491e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e460229e67f58512d454fbc2d3952440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d55fa4d426aaa503943e9afe0d2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f351bb073f60eba6518716866e3fc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587d7e4d4a921ca10262bbcdbac66a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc046930cc9b9c4fc7d0baa1d6aae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4bb5b74123901228c60cdce9cf32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600868f5ef3831417100572b1bcf1616446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a731a94df5a9c1ff833dada952269447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253acb23346d37f72e67f6217183103448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26ce15bd7a6aed5fdb5f95ea523df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aaf78a703759b9e265ed81eb722f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31fb985e7aa330642d524334a9b59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cabf31ab508fa21309ba0699a35f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d618fd82fe2e6ed68fffc7b09180453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bbac4ce8bbc61d8ee4d2a97463a36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07779d9b6ff7a6a5fd35651440b6359e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551aba12830a08ec16fad6dfbdee842456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d64c05acab086f86d218499f19faf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2dbda70a7ea2c0864a2e2e060d221458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ca4aaba4838bab3e8d74c7d70fbab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03a0fd35ed12a4201cf036826ee67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a6c5ea050c589558b6e8d6781537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f878176562b0aa623bfdec46cdd6645462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4824222b426a8087e650f1eb04771463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07653fb1d1398b8c96817e94cbdb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca22d3faa215beb2a1266f0b5aacc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b192b9fde0d52c1bcef7c8e101bbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed225fd524400aa4415bf49685c12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4669e5d0eaa0266df288cec17f545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305dcfca5ea9a31e74b9fd6c34ae8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e1e60a6da916c6cbc61301d332ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a60add675e4a77eb1ed12495ccce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c07b16cf75e16ddf72448ab4f876e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627805e55a330f21cc593f9ab4a355d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c77952a4766c7bfb53fbd30ef65162474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c483535b5f127805678401bf2aa84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe7200a11cb99212fc4ef59ebd280476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d94fdcaec79737abf7883c33ae623477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ec8ffc7a562d1aefc8cd2af28806478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a2c6f7c60f97328269a68ace4a62b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c14836d3fb5b03bed0bfc0388cef0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b24854ebd36f9805c88dc5aedce0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5264691ae39d276781f707cb3641482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5eea11ffa2584d07b9082cd9d436483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd83f510cb5cd7ce757080d1d1bd95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f364fff8671d517b0f952d9f3166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb79e82909b1b282100974eb6e9f6d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62649e3bfa45e8ae3ad2750ed98197487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c14f9cfff40a51695f8bb0beac7c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe61066f04055498a3f80bca94f47b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb038e3fb22aa75196180f7d7b0aac1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa5b6d488c622ec7a1322116e9f20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11f359158da3320d99aae772581fa5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59735cc69f8d6011d17dd3abd7def0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144b02b0fc0909b802d3379682a1519494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459a2ccc9098d1b53edffe17fed103495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34eeda4ab0ffa003497b404a358c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a67f258aef9d3e8754f9c7f33bfd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2de1e004267a7f50dc3e91ffa48da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64dcbb71062d9c3ccd29a17678bc44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a03d812cdc7d02dcf91c86a534d307500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930b635d1c98ced52178a14fc3b220501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49cb6d1bba35d5fc55afb5f5dd4ba7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098542d718746f180285da4072fad0c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76626e3633f168e56497d67acda9d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e21ffeb25b5f9a7865441a65b1420505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f94855135498bea44203314336c596506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d469471edc9b752d2edf3da7f639507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1661a7430d39e750156752ff0a66a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123d0ef714fd539872d82573629b2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded47d9c0ea4f591c603d7d4edd812a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e4ff65223ffbf4d2b3f9d9922a7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a8349ef018e37f56b02f4a9c43a77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7610c62a30a01eebf5d9e1d22b4215513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18525aebda7b8875b47189265385187a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e35c4132b6241622214bf5774904515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd4cc3b057c9b21871cbddb24a7d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526a55b5d623d003ef825205af7be3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d452e3377dceefc117187e2a61c44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0e3a97c3f2b15b4f83d9f0698109519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0aa5c6991bc69ebbdec567a9e548520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb90d720900a351710d0727e77cd45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212d0882f7459ee40bc637d02c099c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11c6c83f34e0c5b9d46dd1584a46f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f0f4ebe04f05ec71f3d80f7494620524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69902b0f19b2c09b9abe4df7abc5f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69aae128b2c530040e4b5cd57832e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229eca4c3a6f30b2dde674861e9fa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce33b9f28519cad1e048fd515c41923528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152c7bc08afc98b70032aa93058c7ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009286a9196267bdb5980081e330c7f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45097856df1034c662b67b04cc34d13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b64413d8a7a14a7051d7b3e18f3d12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5b93dcbd90df8faf6d8405515f4dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ef34e9b3b05deb1d13a61096818d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386fed7a0bb91c240be3d37977dfbad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d141d6c17221a0c278e3b4be677bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf72cbb7285f31183ad4f2daac5124537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb6b255053e27df523e53ffbf4854538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be3e1fd7a38e60e155215666fd6df7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fbd9375ac3e04e51af6494a726bc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9d17e0d17c91d5bb2a62595a01b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb7682b822fccbb85ac9cc94efa2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2c866a84d972ad3640a9cac73d02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20577eeb346ffa47f63247d290ff2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0f9f0bb8f98079a05072eb71a155545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1cb5754d2efc427735be672f70c9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d685c8fa3d08ada92bf8055f4a8dca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263fc9f1ea5ad0a25f930b430ffc694548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa2796c9bd7fa53f14bc0fce83805d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9175cdb57808e6ffa8041c5991f489550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39651941b34347e98d8d97ca102866a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bda7f4b4f2d23ad8957ad20656f71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e783c905211f9cdf892994ab7fd36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4969fb3ef6f798d66c1aa2825e173ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4575be3b94eacbc566ad8f61b1c3ec9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838b0a0dd019da28eef4defb76b065c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e9f8d822af3a7c2faf21ee5378af4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4c432df060ce6bdc538dd4a1326e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c30c467a1262d094f0c8ad685c4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09129421e171a93fcba317910e1cdd17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167054b8a9d85ef7464e2d1d212918d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04148790aa3f496531c7a85dc84e917562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aac43d5d8aec126061f61870afcec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1941b119d225601bbd42f016c614f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f5d0d43f51c490e55854f6a84bfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f0dbccf7fbdfb090c2d9450f092a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284351e64849e5b0cb1289b7b004356d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38232d2b0f01fe7fdbe7be098ba290c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081269fd8c6713e161534654e5f2478569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b8eec25910fbe0de7bc8cbaff405a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a74f99285b31d7904276ae70a39e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a09879856a1f580d8ecc3d1fb1513572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b00242e2b2cda16ab93d20dfabab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd07263b9aafec427795162d4dc01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0faf47a2c0672cb31d80f59f1f3ce8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d6a020e2e0d0ba85b3efd27bdf780576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307b286e856ef0b0661907e32ff7dd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922b9052b39050f12d11bb054501149578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417067c30746253e48fe2b637a5a71b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9494fdc6b417de9167cc5fddbf8867580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb8a311acc959ad8eca6ad57c292a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ea13e9c6fdbc537355ef8150623c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4b9a2f79f4fe27ead39446ad395b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957f3638150fb524f429030cec4f57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65547d85b9cc0c1d469eb48b0364e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc006f56a9f7d712a14d7a8a421d05c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f43867aeb83ca078d6e6372196706587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d358d71caef989b74f3fd36858c51c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ce05bbfc0f59b8d7068544fbfa43d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561235c5e8c7dd1a00252bbe2d08c69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9c11a7dc591afb0c0664bf859748b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b280a2afc5a1636df5de8dcd8952d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa48c280da556e75c4e2d4e147da1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e03645b1e5ca4c0321fa9bf17fbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72665b628ba8a678b5a3dbef370637d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41fa612eac479625960bb157d2a346596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971529ff0112dc2a6c8f993f59150e64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcbf61fe6d94ba4402a0bbf096fd0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c37591add586e4ca7c1f8dcd7cfb85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee8c715b1e25e8b379707c9991268600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184166d59230d06e9848802f237208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092d6f779570c877339a87c914643e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e639eeaacff5564ce38e3c9d78da8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ee046fdc55f6c0b1e988569add7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6ebbd151c046fabaa0ffc8eb2ce33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc0235aaf044264d06d2decc04f72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103511245a3beb47d02ab2de1e9184607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952a4fa416ca46cda615c66bee691d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccb1bbcbc4d5564c113b7df7cdd62b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d9591a761cd9b998ba35de633c69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e656f72cd82406d7ca485a101967d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeed721b6e0f961299f47e6776ad7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1032bc93ae24d4f6b235cf3c31a31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475923a549dab595b834c5ff2576c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6978528f8a8a9d5e68e16c543364d70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169449e091d5f73c6be260eea8a8e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480be22c3ac505b1414c33f13b59e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9103214615b29c06039bb3d7be1c6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf16cbac16ee84989679d52969f8da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d6cd2459aed5f4189c3678a9c1c51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca920c27011421c046b642376ffa0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53de768a84116a910d4e9254bd344622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24015a3082bc93abcef47d76db3bef21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d55eb0146bb2fb1e1d0f63c011cdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf34cbf3bfe6df786a7ff8f815ca6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3857f6d06e84d3e605818221f97e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc940475ae0880059d3b4cab0e8b54d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c1d08e15e7e0e1621ad2c17e3d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb3dddde0e3149551dad55fb2c7b55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e451d431605bd12e8c7599dc58d86c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfa68f62335b82357538a326f4098b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d2f848c8e29acc522f081a652b24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4334a32bb3a6ae9e307ebe99b2c0cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4897a7e94e4d60d697a7c2711dc47da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9e026ccf80a3132e5b2d16399ddf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e4f9ace8d708cde50c27a4a0ad74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f1a052b87ca9a32fed578b439fea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35f2e5f771271613ad720e42357d2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b486e8b4e9101b3bcd7dc084789ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b822acd3714c20772a013d9a855e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c3a8956f2a649859b4357583bf47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82b0befee1b7dd46b3ed3ae095af9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254571aecfec0a32f3a378c1ce7fbcee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645fa3b8fab92f939428a46f1179fc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4d41a77e150e37c0899bdb9d634bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83813a322fb19d638c662dc29d096ea7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338c7d28e19c3c971b8fa9c3eaf1e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5f56c2800110d07a04a1b9a90fbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660da5c26015ca9065e8546daa1b13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40b3e417f8276c49d98cee4fd43c4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ec3217a7c07dd1dc11bf7b8691d6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d05f75f0aa56dc27e61f2369517f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a06301b4c5d7baa882e52dfd7533a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5d8cfb56ea4055fda7fd50fb8443654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77717dba02e16fc9f3763a47f96e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f3f2bdfd7d7df83deab2534200d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f16bae61cb44fc2a180f5c0137f132657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8206e756178c9c6a6b9cdbea30cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6783c0f2698ae10868f840dd0adfd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daead72e9b5ccd5ca9226e4ca751676660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401813532e0434ad8080cafa4e79e0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9511858461d8becf79591b1b2e26a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9680299e651d94df85f52a827f89c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f857c4ad44126f0de6ff61becfe643664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbf42e44187ad15e9438f1aa61ab4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76312b1e0e4d2273db4a19bcea367c70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a0c10d933ab4a16754f8e6d0edd1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2d52be08d96bd63bbd47b90f7a2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427c446e452c010e619d6588fa1d6dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c27cf5ba3dc67ba2870d239e68bce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d8e73a8b3155f2ace105074ee22a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8bb06b818127674314c9d0de1ac57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6dbea43bee283b15b85104cc1b420673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98200c7bbfe71b1f399daf11fbef3b5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb47ddd605204a346db78fb34e5842675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94c216505a2c1d9e8484f0213c9c1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3d0ea5f3e3d7204d4ef6513acc2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c71de9611a28cfdfbbcfab3fc91f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142da3cd63309bebb8fdbd926bb0ab51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bbd0888f8db6f84cd7fc78b8b33bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a6a961331a8f19b120c8097952bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9768a81b2ba76cf3696763839ec6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca8c2d2bc06f713b6f31f93f0e1536683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45c1171b08b85b1111242dd89e548684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dcffcc77d664e377d3ca67db0e89e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e329f7a7cc9f9dd4f63e1e7cdb5237686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dc60571aaca97e6cf85e9b70cf237687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a81bfbe657c9103efa51b9fcb5ed8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48530b29fc0bf245dffbb5be62a35c00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c503b79983b5f9bc456bfa5a671fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76bba09ea09beb85a546f3ba4e7575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298036651ad4e190bfe40b0d9c87d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317c8b01f12b0a02feecc797b669353693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c078a0300a30df54560dd474703b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2da6ad9f0be53ed55aa37c905dcb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de70a11a91788f292a23926cbc59e59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad826f02e38e958ba6738f7c8df7a12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c165c8155cec450aaba90597b429958698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f461bd2cb08b3d69bbd27bcfa74b9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96f86ca89d0896a45e926660ae92f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a7080be4f87a94466679c0ef94d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f1c4cc2512fd18aaeb4b2866e2b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a094fef7745f250968b3d13a986fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808afeaa27391d95f221e990baa2385704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3d6c336c3f0d296040e9a703fa8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edac4fdd9ccc86445ed34bcb6f0099706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9be715f0fbf13a4231a4eda6d0d9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248bd270341170b06a4d872e4fb420708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53a0b661819cf13312bb9cb00c9ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa75b12e2a85c173fc88b43a99b9c53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d73270f9711485d052c4de0165c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f8186fdd6e0e2f0196f031b173e72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e181faa930c1c498399eeca785cc54a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48323adc881ea2041991f01bc6aca8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ca85639844ee252de74687fba099715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ed2b1d42922117b5eab53098219f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b2b9a786d18f385ca8433896b156f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae253cc25a6a07cb8a8b8f8ee90518f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983430fc3eab25ba706f31e66c869317719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d81853498b80b9006535a4eb360b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefabee75ecd53e071251dc60ff412cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458518b5c4837eabf39a7cc34210a5b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb94d243f96fc7944baeef3d504428723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad852cbc505c4c250cc18670efea84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4069e9eb90b8b30028a1e723bf62c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec6b57dad49882cf6feaa2d2cd129a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be441def4d9dae517e5f56aa2b5e7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a6a2c33d9f72b3da6d9e2c6b4890728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff05a0e8998c1ff0598a37947e5139729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b2a82c511bd3023813b50c8132c42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd3eb7546c08a48b4e0d8a922f69f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b8efde47dde0da0cc402c0c4f3d27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f6d97f3e45acddf9afc92b54df19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593b211e9554bd14d77317d85f5b34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f22c1d147166689887edcd29ca06df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339fb94e18696cd3850d01f107c8bc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f7e919538742853bd8a426192885c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22facc0c223cd41df452a426df6049af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d624a7c4fae6830cc612fd6aa414739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38f7c3c5ea978b914dff439cc89577740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a1890afed9cf77a382dc1fcab06a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f0e1f903f04b84a724e3361c113ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0325f197ed3a906f03e787a6f4f528743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531452f545f5db6c9943cb5b053f30f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819e6db6cd5909316d0be00fd71332745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690a65a559d13c2b84437f52bae404746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e898582633aaffae4d31974889a419747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b442914fe391dad65ea9b96c28a1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cb92b3cf6269716cd4a5f9753a27c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc83caa24169cfbca0183559c7703b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd0584c514a1bc7b68127cafbc240751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91344da7a7caa96e7de38eb956835f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f86d1ed7a90cbda671d20947657f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d3d0fa82a1d91f180ba6f5235669754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad13996dd365083459d996d354f31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6273def6a749549d71592da319b1e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb77e600644c1899aa285bb88272315757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcadc3bcb1159ab303d87c629c8a41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a56e1a674e248b614859ea0f9cc5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4cbe1212236f3a9b931ddbad5dcd1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8398ef0d8500e0dda2a0157d56381761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f55bf8f2acb59c6f9f4f39206b1a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad694337ebdd9784c939e1ef3d5e307763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b61a889393f429563d90043fd8d36764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabad6d98219f11b811ddc31813d9e5d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb7c6cfd2bbb67d7df776a4134be8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bbb72c8751f349f3b6304ca7dd96c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>