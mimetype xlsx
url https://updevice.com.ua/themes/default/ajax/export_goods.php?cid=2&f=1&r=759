--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96642774318ac4dc8a3d79c89dd807a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416c7ef140718ba20fec20f41129bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac69bf9b1e23a5bb5772c7b0ce5013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297460263d8a341ede5acdc00a386e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e586661b8dd2bfe011ed24e577fa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61311ed3066b7e5cb344b5434e91a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2029c2baea0dd18f836987aa0b40877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ad41562baa112f360991182d88da18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa77e3a063806f41341ea4b0da18d449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b91d4b03bd1e4c31257c6b42c070d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a3d4fedc55388e31e06d00b7c27d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f18896646de3e25e341b5582367512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff137eb65dfb071accaa63433584013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef640ef30051149769841e6de9430314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26186c59eb330f8a79f9ebd7fc81713a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04568a327aff28e42f05116f235b86ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765909476dfd337943a59dc74ec3b5f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7d0fffef651d525f31b2cc37c3a8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263f83a17562d386c86664e2b17e88a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c394c8d5ae7cfdff9aefdcbefa95420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac745d360702259821322b00dcb503f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d485b365358de337a6c49c605729f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93df198e080b1f6f6ca41f3893572f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6584feb1133bc054f9715228ad22ac024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756a48b607a895adfb6c7b52ada96025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347deb8bdac8fcbe2b159ed43560f33526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd9c9792091f8674ecaf2a24e672527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b45034906e132ec73364485d9ea628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323696fcef00efb1312f16526fe7a2ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e03124c098b5f52a0cfedb5d9f1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390d03d57ad28839bfcfa118fb199831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eeb76a31609f0531dd91a31c826b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18205bcb02ae4f51d92923792a1f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f2926523f1798a7d9cdeef75d73f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca10f636ab7c3e0ccfd47918c0f9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acbda5d3b9d44377500663d429599236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f0493919a09dcc1819c2c60d17f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509c1b4dc6d67a2e04d7a2c0949b7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481104df5be02a7abe040662c74d654839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39c43b475d2dfa92126c2c6037a3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b15b0c03b4c903bda10a03b05e9a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6ec999457423f4f118c59c7eef17042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f8a5afad68c216001e8f75b3aff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705637711ce47aba7bb8d10a8fcc5df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892abfa29909a1d46f1d6eee10f6010b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba3797545f5dcca81f3f1ba24f10f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a03c740ea361a50581808c4fb2ee247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2e2d6af1bc677c360bd7610cb1d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546cb5f1a12736c3bce0c656a657b3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673200f0d98a9fe0777835837c29e8d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eaf8040a1c0e4802ab1f9b80c9b8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db6fe3f67378586d78877914ef963152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c035b2aaa6b722c48d1cf9a2be2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f7c4e8dfd660719a07578f0c7387354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75078d8c027084838b402aa70ea479355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac70f8d61f9dbed2fc44f588039033656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b4592de0573d1ef105e6262f435a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee061fa471a82bcef42f8d64f8d51e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1161dc74580f10f223594f3e5adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2913008e3063cbc73de6e5893e8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25199a3df37fbc4e6e0089bbfa3ed5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e64333b3275f85589961523113f0b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414afcdce69e8d2cc2f86ac4088d83ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98863bbae381d90ab74f65fe0ae18ecf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f059929c7fd575bae86eabf24ce44365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f82e25fa192b536d9f736508cbaf7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae0fb1e4ad1b4166a018f3707c2e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f26be71a1bba060abdfc5353758a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0465eb85892d47cf86681cf5df18269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e811779ceb656f98cf45550ee4fdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc41300acf9dfdc5fd1d1f05c7a52971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd69a32d584977bc3f59ac03fce7d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dcc64fb266750a6f17c392bcb6adb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78910ac61274fcaecc5d790f84c612774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d944bf50ee1b4afef95a5ce749f8dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d5b6ccccf6e96915b4507202860776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1145a3aad1d2e3f536593496585f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5eb5e89c50d20229f4635a728ad6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4804e8badd606d21a31f0d5a9db5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58480fd44a2c2ed04c998c39b9016a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de6b6edef4b95a17bc9f777a2f68681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce7509c527062d5d2bdb36037fcce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bb19a51c447d28e55bfb013d8500283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba88cbf3caa0fb87d940e3020b788f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ced024135e4b5c3e6751a3522886f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b95fc4e3c1e95e8bfe91b6ec242f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40975fb0c3dc4713f7cbc002fd0e4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805bf81d4a4d700e1b7f65459d4174588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c237df3f8410c26a7a1cbabfd902bed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b6635d66c0bb825a6c1328c70c3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406014a186a0097361454ad7c5ed79d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822cf34390c3d8f5259a15d894713bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccc9c3d4826306b5a295062d26c9f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c495b2566bdb69080f5d8e0cdd3faf594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a7fd5d9c1f4bae1ef680ae46347695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf0b603587ea6c354278e1c3b458396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98f721fbd0563b961c5a3cdce032fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a59a6cef6d851e4d5dca3ce8e7fec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c80709fd8141b4ec87671399ba03b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc860116c802177c24f96e331f8c84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1031924f9c02b2ea7c6a4ef6e4052101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e670548c7538ad8350e504d3b773102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e90a95bdb5b94401c58b3c4aa25c7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718ed2d2a54cb55264bcd088ef51b99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f609d6238a36bd3175f1762a1e5aad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612097965990353bdd523e4bf63a3676106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d367d92b5c85003f5a1ab11e25ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb19bdc1c0ff6984f61320e67b3de72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf63963d799b92d8dc39ea4104a7a02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1337e546478190d39698934b5fedd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ce5d2d25f5b19a35b0d0478180f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc724791e7dea3c993892729d0594e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c210bae0c6668634b97aaab0a4f3571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24a3db1de98fe02577d37ca7be400114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb824f952dd762ec8f0f66e743ea7ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a2ecbddc457ae889af74e4f45f06f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad699679de9f92b502b08b8059dd2f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba346d10a5d470e06619904a4bf0999118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4386205d8113b0509a7d29af7a19fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78c05151facbeeda5984f8aa34903120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bfa4e399ab8ea01aaff701b424625121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cfa4ca842c2058ac454ae682b0973122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d9547cb8d507663f4c56f6184b51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c6cba7069caa860b4d84f558ce9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612d56ce2f3bf71609a7a1b636d6cd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a278657b66791116f7ba6806d131d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be350904194120c4345c748530e59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c79f728d8aeb81078957ecb888a7ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e927a8ecb88ffce8104946f20dd6af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aa3be2a97318d997b1fb1881685a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2a7cac769687f58e7b435f22b8b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2ef1bca255673851e70174cf0e1df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aa4bab708bf56cecd728aa74b050f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806a97537d12a20e54a431d66d488c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37889a250140a8eccfdc00a47ced4a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3dcc84935fc34a89d96457afbfc22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6edc96d7c85b3b798ccd83992132d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1945e8279a4d70802f896c08fd8d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4fed0fa6ae8cd281e26b73dbffbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2265271d44d55d5319dfd32fb642026140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c50c1aa0a714fa8fb2f3e00f708f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e3056095fead73791701c7c30d83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5a0ec52d5545202178ab0f4bc35d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a79ec43c424a3198ca49c2a70a5b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067b27cde96077b5b75a0dbe7e93cbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8281fb87cf9f1ce547bf5aa934c574146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261c306274fd69c0fedac46cc2c3588147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc05300053009d8d82dfcba9eeec65b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91a68b942733f8b639e4da8dad86bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf929a4fce52bab028e1536421451c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06ec21713a1e2c478b14b70268d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a4b034f8c12aec124986c7ed4821152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e581c52da0985db0cd88717ca51f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcfea5613a58c4eb0baa787503440e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d26d68936d0d2963943da698fec42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb322762e6b985eb74e0101b82c256156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38856a44a1fed62adecfc485e533de1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6c770adc91150a3ca2d4f301db34d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678e1c5163141dffd46a52e4bb0cb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb7e624da056d9e4b4f47cdbe1c6c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040fd5bab5ba9e4e6d07c25b9e9bc14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24471d9f3ee84dd39695031b67c243b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aead96fbeded840a8f7b393f39809b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5759ef99391f611aa918113c3f497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91186a553641ac8b0f9c6e1489afb27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114bf730f05029e5fc548761e8dd96e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a500d2a6e4f38f8898c5fd2668fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab68c381d681ee23bac0d9060e4eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7d134b93d74d5c8a19eee49a7f96f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac104f5ff19b9ab96b35ab15bf81e277170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0db8626cac4757b83047eced85238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83cb6a8e565c380bc8e376d7e3580d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d260e02b5c7293a3b6e9b0bbd259e75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389ae58bc4a2d73e40dfe880bf5b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746702964ba9c352bcc5430505b3c56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36fe3b6a9a2b28c82edc7789346513176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f354c8b4b289844a80db0ca096d75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb179ec16b3189cf0173f6d617a54d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789187d51bd0bdf45d03f416ced0d8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4751bda72d3503cd48ff07e0ab204180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe922f16a96a6fbb76965cbd05849181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd48428d0f18d2eabee0702d2be61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909a1f75cbc1967f9ca748d8304ba1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb92d35234bb0a0365b0a4465c9e20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb6c56b2b227de9b6b5a469100d832185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1865e5e4901297e33d4ff0179c53dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b146cc140ba7bba03fa5bd609763e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8a732d903375a607398aee6254930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae0b3b33560960fe65747a549eefc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7d639646fbb5feabb11916c49ef6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586280e48ff890659bca155414d9c5af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9753e7aafb602d896f980ee0860ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de291eedec636f5ab178c7250dc20a94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be89d3c97a9d884ba024dfe20f25ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee04d68750f72328a5e189b110ba9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28874f0adfb06ffd2c7d273e7436a9b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0562bb096cc54357e965ed4052bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c636d7b297b767d782892659e83aca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a59711a999c26c2aaf38b129d5b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c39712b8cde023285f5517a5b205200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f9f09ced5b74419ffc2402a1cc1aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07f62cfa361085ecf8759c20e397ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac58bddc40e06b5bba8c5128d6cd75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637ace805c50151dbcad1b46c87bf5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46191ac3a027192546021d6229736567205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce1067bd4f9b2be6053a16d6c7e543206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a8c0c2062c7dac10284f49f4ed279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c82494d091cf5ed4427c9838625df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53373824d452f094dd76262837495c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758caa70eb2c012df0546ee3c4c391a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7b9842c797df9564dfc56e941556211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e494436d4e462cc454d872c90e5b67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971037023eea99cb999cef67c9cb67b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35892d26cb6d7baa8fafc9e4fefc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8169a67703450e28403181e80c4fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21fe70c6a8b92d11470b0aa950c73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f160a99b38cdba2ac21c8cc3a495217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc8a03f55a0decb59f954004adc8d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5238bc5adbedbade921ee1fe762d9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5984f7dd19ed9ca4428330d2608a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcebaae156482a813cca9f3160fc7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309c68f919f875804c3df5595e36d43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5358acd79a65ec6b1b5ff708921a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f330b353c539fbee0c4ea7a5c4d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda4171377db0ccb78e4b9136e828d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac82a26fa8eacbd983bf420e95ca1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446f0867b0925002e4df0a15b3171e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ad24ccc90a1cfe02ee4e3f84738e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb94db59e5b86e79f5c524ea36bd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b1b41d558254904caea029be5f61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de27773891ffe27dd316d87c9425a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41439808e0d042221dd54b97ecfc98d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e31c3e6471897cbfd31a15a56d88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0375cc449d72ce75b8d4f61dfcd342234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fcb539f65eadc6ce1366795051845235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0beab23ee59bbec4848ac46b081e7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520c3568e4dd7ed320b7df589d89b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7fe92bb17f7fe2254b0cd20291a3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb305d165956dff379a26eb07204688d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb4f8c1ee5fef63715c160f14504b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419080ef9b8d6f8db1c753380617480d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aae350960f29f3b8937fa79ecd5d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1ee1eed2d3dfd5bbcdb1fab9332d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc8c7b383f81ca801d2c9bd38ea5ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180ade9a1b42abfdbc36dc7314690b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e6e509154189afef76ac73253cbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d4f4e0ea381e38f08758e75c35eb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c207aefd273af4ca99001d680d1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a92f0b230fe44a1f3411bda1925cac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b468ed24caba2bfa90d86dbad198250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011d0f949d425e41b39863e3fdf25c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d1e7b1c5254e41cb89d323b362855252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396165abbf5010c3106405b402022b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b50547090eed44fcf66a52b6a6aee4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e2b66dbe192f61f7bca8cb70131f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77270a607a1a720454e71fa19c5e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de77a0afe4debd73ad51a6cc44239257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141083f1398c7cd27a74af659440daf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73957c5d5a0470946789b1ac99bd70cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623eff55a360ad05fc16a2dd82fad20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7306fa9991c1295c3272610ac980f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e30cf08d9fa638195d6ed35a3378d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390abdd2f777a2390da00295616f2271263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d702e044c86a2392eb7976507c00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a691bca9572e5575be07ea72eb593d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4fdd143584e011a31b6373200f3b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d92a8778c7c75824ade6095063741267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ed34e540ff05acf981b8687d85f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391defb110d42908650e1e00fc929f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c11e6cc896b488d419335100fac7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb101f7b4d39cfd743b6b7a95c229b77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40f8b4c3caace19edbb787c30d730272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaabc16c53ce7ebf8d8a2c1f85e307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4af6154cba4b79fc6b0078ca76899274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7aec66a3bf0cc742a507fc521907275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e85b6bcd103ec00aabd018783013f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8f62f9c20ecad73476f7f306da89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6102c51e8eedf322e03765acdf2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308802fad0b7b69c113f3c7cc08d6a5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060c0845d1033b8cfecbc3c251114b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd66df235baad97cb495c9326a311281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40bded81de257d02346e122917c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc7636915f3d04641e3b8e2294f0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69ffb15d1d83e957dedfef44af713284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a0e5fbde8caa890aa5ccec8b7f7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12035552e4f065367f4d94e0babc051286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f034dfda2809fd11ca7a43e5d0fd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d0f3e8810c3647f7b19074f9b4d1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b076b8dd89cb3e03de7dd0d574877289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1507fc65bf75dc8fa4755116986b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fcababb919cd76e8f473eef2450b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a032971d0456f19e75eb8294ba6fec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91571b72dd3ef8ce714aedf505db081293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeb87edb00ff91ea0328d0e05c63fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2bdd9262d81c671677c48a648c5e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26585e937083134b72ccc552c6b240296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e14525615bf0b8af798808d17e312297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d013dc930dec6364dd6878b34579cda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8378ad8da0fe0e09caaf55e4517e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb59e932ce32457b8467d64c227c86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b84e3f6bf41a3403c089797cd380301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63233b513636b917dd612cdb4680b87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1f9a9e97f8117090db4339b87bed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a01a06479ced84cebe61143f167ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee21d7a07e1bf5c34438d4f9b1c3aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dac57e9982be732e5cb1f3d08e7d90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8060b01f6c4d9572e263ffa3fc690307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf326abdab2969f32dd5027e7b2e1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb95ee003f1d4d3511c3bfd930ebbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eec42df7372995429635f64815778310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4083403b05b3e0c88525723a26e61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de986c63d6538d954da30a15d555e48d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9de4e308f9738c590994f3ca09c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3b48629d274f55d28decdebb029a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228878ea8d392698431763d56eeee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc45c936f3bf5fb8958a49808d3e87e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a4afed82370d1b9cacbf388aeaefb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42540ec8742d0f65b5d6803877fbdd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445608a805e4fabe9d9ef046346a29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624e481634f540b25675c88df332673320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd5d1a9c0c75a40ba5443f932915c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57aef0e0046486a4502f742ba59e58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa742fd35481d25cfa4243855bc7ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78039b01d05faa949a3a0dabd97afda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc437d90b484782ec96eeb4e36544988325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7673b02130763abe71c50cbe845754b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041e5d352eda7912cf3ba5cc98db03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1b7cc70b60b8b6144f3b86b4aac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4752c25bfc52a0c13bb829028148c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8db18d77176d515cb67755641de2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d567c41b53d4a03a47255c469408e4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a15fb5afb4bec754d085c081824d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ba4d177423a15647cf341a3107e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885d07502311add5af52a58185c91e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08139d2c521bec24bd5f0fa0974141335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d63390463014727f0c80ec0e9385d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d27100373617d1fb203684b7b29b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c18b1fb7de40cabf6556da0ac577338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740934d05333278253ee9e2e89eb4a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28bd4698255061478a9387b891a9ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed477945996712bdcd7197d3575f3fd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50787b59fd1158a65b6f70e0b27bfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce450b8b01ab52aee1729c4efff41b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6f04e43d691635e81e6579603128d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a557cb0ad07597f0a4f94760b6805345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aeba1158e7846887ad3a1c7815883346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46557acad9f4c257742622eb43ba9bcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c344d2176e0d42f280a3c4f1850930e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b755b06bc4e6afc0de14c28eb20a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a4b85295e7bfac00788462b75917350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9781a36f5e4d55390020850be5ff0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc2789a038049e8e0f1a452199ef5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe94f910dc849c6a87550d5e2e92c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee3a6a2b8cb6e1bc38b2b9072ebe49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fbc2077ea83562b74b63353b68ebb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586bc4e9ac510c8f3846c4ea67178a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520ef4bef961057edce04b3ab2c4c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f197936c743482137c32511d0f70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1d61b841408f4dab9c0a93aaed65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01321bceb8009b32cef10369693ccc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60323944610f5b1c5fbeccfcc7059d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae5d81af3f62ced2f194998e3922d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814c5c3d1abe267ad3bb681fc8c7e94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0c2f05e5ad948794e1e42635da78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8381a67670a7534541d480e282ad0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9758c4d188596f142f65d08f5fd1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e73a868cc61ec617d42c13ab7f5f02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b0245279d9e9e8b911f7f6d2dbe0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ce9bd9cea7ec960f9462b9f1eb1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dd12a408bc6c6f067132a1910df13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f34dfb856c67aaa3623f974b77387371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c737d4a39f3905f10c21ca69927f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a31d5096f9d0db1d930014924a6d14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9677fe4cfe1e3e81d078dd7ea1c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c2f7c94d96eeda4af30ce9c14b42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a73a47da3101c11cf267e883186781376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbd8002a660627cff016ed0193b16b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b59013309b77194b7110248b9df84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5679538fa5b69164b773ffa99ee8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265df273127a7024120fbb84939c75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4560c2bd025faf3c4ab0921139586381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aca3fffd466bf777845bb6e031a68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb6680bbab3d9a15ed4cb3e976def2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f180eaf28c4a5756444ce8ffd4f9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177620077aa32863209f4f643a80023385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f19eec2e219c762d45ebcf8cbdf7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e0b59ceed8c58c3ef242bc97f89ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e0a9db9472ab52c93007a0ea5086388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16c7a52f17131753fc5d64ec82cfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8335ab691be3fd8a520701f4de65a28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0ad55ce0c302186c8e38efcf6a48e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e8c3f345d5dee69c42dd56882870392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502604a23ad2ad0bcd18767d1d067fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6111ce3a60d8ab125cb7f8d04c07d0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac55e7198b9dbd0ed586db938277b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d568bb39ea5eba6e54bbef823f9ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d590dc9f102672c303fa193b66f9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a1503d2eee5c2c105b2d4e387003398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5568cd9a4152b52cf06dda56e529f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c24808cc35e6ae7dc01f1643827c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f2d80b575eb6d02646de9d898fe6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84005b08ed10d2d5ae7d328a057e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7b1a7265208da39b193fc277727f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd1a73e5c26f7b794084fe2534a0e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac23eb370bef413f5bfc827eb5bf4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b09e9dfcc64f02801cf364f746d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1a8ca409c1f7181735e535967b2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d814e4d5006636bb4e0ee98a87c9906408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad84e31ec04111efa90d832e33f36e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff695072b55311f85e9d86d73d42c7b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148360c40bd41c1b585af5146e50dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1af5f6ec91e6bc565e1bdd29b038412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6dfcb14e78ae8d26a87a5f8cd6c38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922a60227264acd007d4edae3b9bbd0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d5f92936a0cc4d15325b2c64770ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ca527a5e40c0ff4c1cc46eef9415416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0c84e5bdbe35a6f504e1a5c26aee0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a9fa324b2b46b463b070efd1f858e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e659f91fa23df19cf623b762c97c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b1863ee9365306b9dfb6c53b6e35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3365765b1ba4cac9e3f40c8ec3f3640421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338f41e936ec1d550ef3469585bf18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66496c2213e29fdecf28bc8db3e139423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922320e20cd5ce7c0f72a8df041049a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ddd80b6554a6f5b589877ca632013425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2668ded4f107ef1228c4bfb38111426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5b3116d145f6492b3a76bca9c814427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffbf177d25673e41d6465be90825b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24e7c336e51e2b4fc58ef94258c7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c4e2f3f83d7272d48c39d96b489b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc37e4098c83fc2018ff0c2d8b2e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb03bfec98835b29958b4f26a71767432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16f1cf13c2eba760dc627bfeaf8aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6d33ac6318a0ee231f576fcad6536434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4528376eca9b750fd4f13d7666742435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390d486a83da1cd1f709e428250cd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b807378c7072b11cefa1e3f1e0a325437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9156533ae2163379c338ba86411790d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b87c8066cab8c7069cd83b5de58215439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973bc966c14973942920563ea500b05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c1831f0f06bf3b4188117ed62d38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0189aa424f65404fb7a129acba793c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919b632499f945511ef844d51033647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf68a0dc113bcb3fe7a150e6e8db91f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ac8095b169b90b72137e87651c1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d117dd1e10e2790edcd3f4eab7a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8823c596d40f01e6f7d790f85a5fc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a7b2f24c9683b88c77b362dd9f66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f332bf7467768c1caf1c0166a88cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dc2b2035fd63f00daa84b5336ef44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146bebc94ffdcf530bf406858266f2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9feb52da1ac4e38074606d2436e619452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e11483ce2739a450c6c3442af027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd429564317aa9c659f2ca636436f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c446484e124f786ba51997063af0ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e2e649e527a76db9602c79ea2c23d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096fafaeffba9231abf17cf80e4f03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b473dcf5244374c50d32a8b1bf82b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab692f92784537beb5ca55ce74cd05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65f7e5fc17f807c42343a7f6b2ca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb810f9bb63fa9468dc3479e499758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de17750fddb73d93c5507965c6a17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac001b10b7e88ec55bd2e73498b03cac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f661c947288e4808fd5076c94b3d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32896b7d7cd64b5785236fdd0b97221465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dda08ad1797a0c0ab5d91e797315e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e871739a4115447194b54383074595c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6f6e7fa8fd55e1c0ad143e4a0e82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d0da722ea24031289ad37d9b6d9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78676d7d697c8c604213b1ad8e8302470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1004eca9b021654d875a73b2c50754d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b45f789438cba4c43c456d5bde90ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00550cae694846d0078e6c77b7b6393b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822103d0e8473516299f892d17a424474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2449277c8d67430c7c5d4c87cf8e658475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b410eff44fe15e18ed5481129361b52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174917cb550b2f3269a189710cc50ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1b11219f358a10aa9a5e834ef2ac5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62228a219c6d521741de548ffffa98d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb547203b2c220597bd428755ba866480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ae59dc4160499e0318f34c7cede97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a2269edadc235ecd1e71feb93d43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10554e2ea39362f533623ffaade283483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93a911c315ddefb5cebb29660676d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b85af7e14c5f7de3d40bdb5b707cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378279d566f38ed8445fcd46d23f5a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77587a76b447ad55b7de430a9d8f113f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0f2c9bfcfc5ad60df4533a956579488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d7c4f83abccff35500f4ccc2198c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94450fc54ca48a022747904c4d69e03a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94c848dcae4756832b45d3811a5aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d1e0f0bfd2baa65d567ea85a7e54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd77b73e739c960d10e84078e718aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a4bc8b2049191afd881e6c8d7ccff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b1ee28b3e435ef68e42c6efca0373495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b1cf17d7a009bf8141e307d2e8f7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be2e5f4e1149211640330ed2b9be9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a48d94742db0df550be230b8673d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ce2881d48ad7a9062f09e4c883a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199edbb5a6ba2d04cdfe8d0a3e6e88b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289545a934f58ee98633e244a67652d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc9546c56127eabbc665276d79c8bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858c3b73670d6179a021d527c37645503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866eaf69fcb46556357fcdc84c6828e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01aa6e9ad64f5f91d3eb924c3a0ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827c03e1fe6d13ba71205054038878506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3bbce65040af61d2ef1cb00d200c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721561419ede0f33f5e9e7f40c44213508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a5113951a7fd67d89f195211b0e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124ca5046e15f7eda108e5ec9b85d88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a0302f4e3201164479eb20493cb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc291bff8169d68b6f7361e0d8017c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1b9356d46493a4c5db3e33259b1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8627b84055d4613b8712653e074bd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b76751af4f41301eccf3707d6524a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe90e69fc905cee0d86410bfaa407ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0d9bb9633a498885f7d22c419f41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2465a9622170c63112c34d942b842518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8767a0c5e292e23682fe969e22ee8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4360f65621e9a2cb78b6518cc085520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40ea75dab8ea5c3ea6e41ba93785c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e1f3acc87fa91b90c4c2b4ae9e6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39014d408ba65eb78641aeccca3ccf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12163159320540042ce359ee3354d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc05a6b64aab527e7f4d917d75aa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09585b61de81fdeed93bf17f0ec019526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a0f4f887d3a2d701a7956a1a1ae2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88dbd075e5594d6194be304b269b3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291730cf1b84f3194f8c9ae470117d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7726123b517d0aa79816b5e61e5e37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce57b1e0b29ffa4412e0fc1bc9357ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25005512766526f1e76ef5aba8f6caf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3f06cfd9bd31356274993712d3bbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba6d2fadf13f0c339fc886b3e37127534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f2c142c3a7cbe9408f803cf5c393535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e63f13c863aadb10cbea4ce5b3b1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240965ee6e9504e410ea2d10494a10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575ca402ed3433c7bdce16e47373be8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007711b0a34958d13cc3cc1102215805539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeed089e2f789e3ddb05879d9700d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad5f63eaf065dbefe524d7e3d1f12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175ec572259ba741ce5d91ee3e4c183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f577d099a06a2f7505eaad7a7ead32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ea72f3853de990a1b9b6b81b485f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274155a4f6c880b9709c9622a481f0ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe770d31310110ac4b8cf46ec31cb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc036030efd8e24a0839629d2ce67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d844ba9f4043fe8034e4bae86151d13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e03b6abf23f7cd8b4da342a0e3d32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2b46ecb3578d2f5c8d0bc022e88f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a152f14a47078f2dd910517adbe31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86572f22689af88eab26adf93eee6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93b29d4578068378ac0fbfccafa7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a278d5506e2bf794818049f4bbf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1706aa433f48a8d1c11c235ac4a259555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14561ea5f62c27c986ae2d84d5dfe43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae977845dd7bbf7dc641e4ab57c21c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6265bde0a2e9fe3c5fc7fa73c93b78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a97d3cd78c3fcbcc0d7f07d24b984559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce253d936bc368114dcd097887433b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97e168c570ed7d95766da3eba123cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1127ebeae0386bf19b7f4c248f1d1c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820de06c9bb7b6b619df3bd44e37504563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28fca358e9cbdd217ca8144a8f2b59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec4ae12536e56b6cdf0c897716bba4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f088166a8ea0a6a613958214dbd4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc461bc7ec3e1c84b7074c0f3f5cdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3385fb248f052ce216e6db6375e14f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf39f2a8a8c29a96e05df6f932e3c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5e082cbeee59c402c4ab2f7cf99c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951541a1c293363e9d63dd5e32b324f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194dfd6547cce5bb776fbe06938d05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc60911a81ef821d2ee0d2134404ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a9625030e77e5b1d353586e25d6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553c9d9997a8ba6c3abf4a5f590a155575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76119d039bd4c5abba52dde3bd52b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091ba1bfc71841634243ec1a20005b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04fcf521d4418298ca4d765611bff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2548ac17e6e34f090b8aad9501767579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d187376f49a1c12b6791796124610580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9ced35f278825b1c111225391c78f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4361f1d8a6397dfafb56a7f3f417b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2321d60d18995afa195b58e0dfe72bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7185ff004ed8ddb94b9b74a7cd77b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda29813935566de371eb33b910a87cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c2a0556f0d3efd20a984aa61506f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e44a9a27d4254ee7993405b2a9c22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1728295737588cff7c9aabf98e8c856588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d93e5b7b08e989e2f0f5c3fddde77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97dde73b1dc6f742fa45082b8f1b0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e176ed8199b8d84d7613ce182325f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384467f70c5befcf5fc7cd91722cfdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845a3ab6b29c8869b01672c57ee840d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321921c2676dcaf49542f3f9923475594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867193c63f9d8be66060680cd6637fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d661ac1b5cb8e98af2876d748af7fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e544c6ebc4b6e883dc8bf5d54f172e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c80775fd08951f35bf0899598255598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfbd2f7a11b5ac5496878d0ef17c59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d9b9c0c0ca6da0e2171c02246ef3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aaa352be75ab5cb2580a5e181b114601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfab4d47ca1086f1ad22c95b010c0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd0b98043c1c90dcb1899e66a0eaa7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4be0a7850221ecc868bb91ff5b213b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aceea506800b1f5f9548f8df532d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003936b3dc38c647a90b6032545b90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fcfaa17c2803fa39fe89b6104b71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a23a28f5d8be7828f87347af6d3415608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c26dd220c306d5cc7ad6448c34d63b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a477d9865b1f6bf4d13d580537a6d05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dc69751ffc25309c680434d42637f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c80ca49aa2ff8e66d7078973e191612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ed2f478f387f79a47ffd571daf68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f78547198ab3a1aaf52ac7d39761614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa75a2e44a3bd6aa7676b076d79c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b728d6e22e10b6d9978981724de048616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c72913e58cbd9a990687c65a47cd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512b135f91ee6e6415eda21fc1b8f69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134383ddc62974cc11635843b25d6914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dc3d0ee4c89574e697b61c1eb2697620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb0ec25d2c23cc1476a19515e503e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff13e85f70816c58bbf50a0ca9910622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f0644c9473297dc7b85e2fde5cc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac93347974282dbe03525074581029624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468afcaece0dee55a633347e228b569625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50974777c7e03e3788a027c04a273626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ce965bcfb09e4c0e8226b1a0fc6ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6834fc129a464e8efe9930121cb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab28d20e2679702ded5773cf4f7cd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fdcc3ad0af42d2156c911693d035c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac11dce02fa0676ea2b37d07d1f06a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bad6bb9575f937d959bf1c0e060503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5cf5d4d757442fa07d800e4c8cd99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554855f392c508a8346753ab1f928ff8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb15fbea4cd83ce505f280542d574635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367d7029cfa5fcbb12180c283d54e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b567dd1dbc3a1f095236b083b51faa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139940e86bf79acad875cd07fb0e34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e04816eca476b85a4fc7832b32475b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68937c75378c6aa8c65d338364f0ed69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be9d4ca7407dd0540e058a1cb7781d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2794fd9c3750734eb02b45064879c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528642d009e0947b2e2fff7876cc60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e19603182786719b700382ea24f22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daab791a96dc9c430eb7e761b322d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01165c08500b6f49886e87077da627d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29306b0404038a4c590bae04763259647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7bc844aa92d6068eb340438d15758648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6644ebdec3080265561e57c3fffb1c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512496fc32f984592d6e6f78a186840d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc7f3139882190c5fc7b09810113a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcd9f375e9c8c89c758425a7622686652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebd6860bd6024d7cf93de1261965cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245c9a64e2ef9f4a5bf923e5604383654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c91a30e0a21a74a93e6c005f4b4b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58ec9adc13162f4bfc8202a9dad16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167814353278c6faee213ba87e82da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3845007acc586a26c41e7b449fd4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc2c38f0e9e3b6b4e383a0feea73b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074772989e980bd7f52992417f16bfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b1d4b44b3b65c8014ead7651b13f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c14d43d3477850f53d1e665c7b895662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6784fcd6550e3de1fd4ac81c260226663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a3cc98dc8b39adf84c7086b4aaa1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69668a41df679b121ffc3f0b55bc6e26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae05be5b7073d9082e06e573654305666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc450996ce6c9ebd30b52260bc7137af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b18f1fe29d0bfc18d04eef679286668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cf1f63999b4ee000b683bfea40d34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516a7e893d284c16db4613c97163e88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e880b9d02581c3c2a9f9f5b0e1b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f75d55fac1ed5e5256e870c12c132672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de02f17fe312241d3b269eeb66fa8d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad447f473bf114cd2262a2bab0ee7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2d510e599442631af17be891f09ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce09bcdd693dfd868d824f1ff6d6a29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e85896e71f5f4b39f91c9badea38e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2f2cc251e387f5c4a6ce8a8d5587678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261238e8b80bc73e8dba130c1047909679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af2c8bdfc43b18f394b918b2344869680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7428803896ec9001c3b0e17a95f2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de0a984b631e2369f5afd94f5416b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48332155b02e9ddc746f5b08581de0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df3c72843686318cbd28aa0427805e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0479fc0c449f602930379ed5fffe3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb272ff15cecf51ba247e5029483d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdfcbaecfe5ffefe638ec0330d69f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4a02923942969923ffbf381c651f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cdd3417ee922412ed23aa93ea8166689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fd94bf9d3f6695d68103629545279690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49048ae5213b08f07df241ce6ee6eb62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec865288c876f73a745f408b58a3b65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277571e738e7d888caba39dcdda78c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d8c0f371335b63592d655fde2387694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8579f96d0ebda1435c8df986505b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43c1eeead96ea0a9064cbc633962f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9926ff6ba5742f0075288afe27f41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b546e06a3e04a8e47a07b0c8ad9513f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416799e1904bab41df6bf46b9362a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eabd9aa15105f31386e67c843cff2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21204beb433f864683d3e676bee3ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1b67cfec456797ec2e956950c9770702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1502e7d19db609d65577b870b766e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e703d7d89e10e9eab565475ec55b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ed1347e04de49172cb3619b4b5ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a644841b23bec52a293bd013efd3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bed4e62a1499fe1fe17716a5026b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136731411209ef97bb62a1311f8b205708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172ab50d30f630629b400e43ae52b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec20b9f7be29b35fd99e8409a5144c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9363067d2e7ca53fbd63791e2e128f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8cb2dac862df1516d749ff6f2f32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb6f06df887f13b0dd6c84b804e3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11c3e6c2de4199ce9c1505a639bd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1792196c925428151ecc5bf9b1e3a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43934a9f9b4992751b76f442306ee2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1896155b3669179953528331442f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e7c8aa00e992edb701ffd346627f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029fbc750f009e2e078ed29ce623aef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f1c8f573516bb21c8d45ed2ded896720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe33b6b35dcd400590f0f38b01845721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9848f3e243979d64c2cde55cb63dd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1e26f12343e67a4946c4d00deb07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c031e2405292f699f90db935681d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43291190b19a3c1d2301ecf7af2fa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de1f8977914d773b3298f80823aed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e7b79ca07af6efc2a456048fa696727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c214581689660902a46727321c0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ff85f2ed3e67edf1870b02cefc45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302956d2de62fff62a778c080c663e5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e32d47e45e45a71e2fc69a72ef12f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde80c169218ef110517f5fa9e373f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37d7f1d9d56148890193d6f161115733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49317bcc4d6fc37f1d24469da640a6ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f0118e6bd7c99f453fc9234dc898735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23990748ab231a70bcc3ca50d812485736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caeebdec56d6683416aacf7bebf9e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b75b49d94a2c7d5e78316eccae8f64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9c999a92723332e26c247af941726739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e6d40dd31482addbdd87a626c4fc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a95e6dbc0c4fe7e8c86c4fe8ba00b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44f27a4f37a737f096a472fb3b148742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22c0c4cc18e3d92e48c36bdcaabdc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183fc8836f94720d8b3cbaaae4af2f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd3e286a3379c802982e9d23bccad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef029e5d7c810373d5aa624ec5788c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642464b9d6f329b63775542b5427582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65d86668ec9a375eaf8375ef8c2b07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc700819ba4a59d0e6e97dccb4fdcb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092b5fe5a53e11a47a51d92381a225750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878294413370065c7c8d94c7073d5f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc7dd36527293db34ef834fd2c1e81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a19aaa1eaa3c0c8e88af878221f71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f837360713d16751ed94a08cb0356db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c55a635d1353f513744ffc33733011755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc4b4741d45f0722f0c7ab82b0c385756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ab949aa0afce91f51a5a54fd65337757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba48dd6f32ac778051fc887109f2ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5a50285e4e58cb935cf73a491aceb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49857377b7d861dbf7818e3a28169760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b792b89ae038ef708c2170d871f5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece949d7b8836a5461bd5c12d3b2aad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291d460a871913d4d6975f17ba9eef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138268753a22fd96f873bcc7a6935cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f4fca79b3356cdeb23a2fd67a9a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3615721a1e51d50ae87f6fdcae258f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692abe262f606306161dd7acfd9ad729767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28241a78a16aceeac905bf2e3a9d67768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854164ae0be4ec4cb85157e6ec8d5f1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460959d079aedaf5c059605520b83f9a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981c5a56c2eaa2c4197f401780c43db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c193822454b42540f2cc6615b157dc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25edf3a710edeb1ccc3da522f9c20773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079639463fdb2c70623877f5ba56bc6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c7b3c6134714fb6861dc0b76c009775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023289ddc6c87e8b98e40d6d781652e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e5e96978d412353e50bd55dcd623777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf600d61501c779255db41a78e05881d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0721ddb2e062888dba7a1d6fc71f70779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17447036f20bff9490d3db8a352990d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60bd6ade6b75d7cde74432135ca0b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f889f1fb487042cd499da383163b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f41b25a9c9f27a08de23246f47e28a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a5c4691c75add254d3945fb3b04d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ebacb793c3aed95ba4c23a28346f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a9f465fb47ffdb1c98cb7689fa42786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87aa443a3a9867778ce7e72c681886787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017106b0ff8cd794aaa374a3d15155b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652e498709e9d2671fad12778b110d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79feab5064af2d7468baae39f3cd89790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a978a713d0c211a16d9dc81258c68791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037724bb132478e2f279c63d2d102b31792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b7927a4f12b6b1a6786bfff7836c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c7eca3e32448964312207f4e6ff6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374168dc85563755bb0ca507ed6d4f3b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ad173ea7e6dd8fee47ba756af2fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44298a5b4efe609926e763c673c64ed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df919f72cc8e1b88963a4624958a2cb1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd8ab255d363cf035889e1902b4df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e7f05afd50eb5d96412b2ed54ceb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5334b20bd6d2e59a933f111498ab00801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea772bf2ac785b0393e51b73f34ad6c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd2a52f11656ba2d06eb124ab40441803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd7114becff3efbaf9f4bff433fbb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe85158f90a68a99bb6745d5efb576805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9ccef00ea2c0164c9e1c5519df94806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75236df026fc4613f6d3771dd7c56e54807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a17b34a61fc17388011fbc6417c7d1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013679977db69cb153d85e10019ef8ee809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655ef66ca79b2e4d0aa6b42e1fd81d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e669245e6468bf1a0c27976640d2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b59a765a9f1eeee82b5f0ff4e832a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d6e38c69a816fb02b3d5ecd0e6b4c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10f1124148c542726e737ada97caf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef4ab7fd600cbf345ece95926d52b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3a0828bd89653516240c6de8bdaf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fbcf1ae871ace74fd28a009f2ef65817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336631d1da711553fed4857ac3a7661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93709f00a2bdc682335edd3140c14e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4baf42d80ec65df6f1c1d150c6bc9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8342f219e3fba0a96096c92b5f394c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada3cd434a68dbbc5d019b248c043e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92e93c361aa49e25b8987c04e8dd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65d5e08d7f5915c2a373822dd13eca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6133cb38e3d6be3e6786466965a8f348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185325553c5ba227a65728762a599d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ac5e2b77058a81cd7459c5c527e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efeffae40a97e1ec10f8fd1f75cb5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af2996e2c58d3e13111d630cc4a0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cf980e2611315c3a5bc1476bebb3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a22c1666b4801a874aff8488f68814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451686dfb1de093345f67dbc8163cdc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4085cb762ff2d858505791a2992616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ce072f8b137f2988026ebea6ffb3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5edfc2927b4245b99ad5a30b489e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ebfc85cbdbbd5f65dd4a73004bdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c19730939c8b2b8376e10f5f534420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb1ed5c0d673a862ac84125d2b9bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8599b269e721ed09af392b7a3620d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a09e39795908c95a9f3d5d491938623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a49d461cb2a1b3c85ec2623fdcf7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f750ddc36fe7c6ba91e8585ff8d6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2e9184136706ce88ba870ca3376b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb891d9ecdafafcc6f4fd56fb06aecd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b71324c1a2ebcfb2d7d8afa99ee3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6fe8ef2d5663284b96d0f3c10534f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faf85806fa6e72a42cc30172927e5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ca9daa7886918923755a0a6f03f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae5a17ede2a07304c5aa05ad11addc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f56d3f3b6bcd6d1929953298ae6f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220104361f8f4c02ef32444cfc0071734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5b29b66204168a21c6da1c5913b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0238038118a0abfddb0ddc849da236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fadb2b0b445687586a82fad81b391437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bee92ed385a35b1eb4eef08620e00c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3dffd3de6652656b92aae50f5695639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0a64271964c942700d098eba10fc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c6adf259388a7fd197bfd8c99b5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7fae110e9679beb70814ad371d93542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61960648bd07559021ddfca765effd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9a465b08aa3cde4f64ad74c3d86a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658309cff6ad763e5e4bba98f0135c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489a64d7ce86bb75a34c267e6a297c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c0e065dbb3a49659e6f94548ec64e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47140d6e447b5b34c180d9cd8dd70fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ded27bc3650a36639de17bd0c72cf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962e297ed4cd4cd63204888646b10350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb44b54b17c4b9f4a9af7502fbe732451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98938fea7b54f59173abdace5616ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ceded072ae79f3041f9b8d4b0814153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e58b0cdb76b2a83588596c3acfbb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef235eafd3424391e6caa7e84d486455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db0f98f6ad357832d43c9bce15a3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548cd47cfbcc42663187cfd0645fd6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b69eb763759acfb2139267d1971ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d106bcbd99ee3a96ec9f7705bb885659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b142930c426df4cd94ea1ba3a34e7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f148039322b573310654feb23671561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d488558c4682c2bd8571581d9867b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7bf7f6849adb66a587da4ba12c6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2138ceebcb28255188690242d5d9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574cf5cc153d9eda3dfd812b2c09b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd214983f568c4682e105bb39c4854c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f11923805ce471a3225d66d216c7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff116cb6999a3511d7df33882eaab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aca3c0c096951e916e9dacf2a1b7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee6bf4891278602e8d7a9e065b63970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3ffb466329c713e95620b1841665471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea63d6b672edab3685ad05377a33e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e177f3b75c1fe0ad4a610f9cfd4fb9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb255cb90c804af693db955fe3013474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd475ebb738468afbc8498267373b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03db3044a5c9ffedbf300e6e7e7e97a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da030de6c408c81e76ed637dac247177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556699be4c3de4e2ea9c5ec63bc1c28a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d03f440a013829930b0b3cf14b1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49356c930517b9899c9aca95f6c7246c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f07c842715219029374ae8aa49a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916553856a19946a4bd29debd0280e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f891191d187d32df94eea1f082d9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379285e277daab8d71a781a477c8078484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010cc39948603d6388c11a51c76f1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a579f2e377de8047d67f12c100086c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c95274bef8dc97859d0f360ca5131c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd6d711a6423dbefc0baeadc973ea688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6274077a7a1cdd7a5d0791061e3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53838f7355f8e99628270857fe3a08090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2a9bf374e0e524b9cb2f4d07061e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b778ba18a4835c68db26fc44a1e42892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a378463ce3743a0fb47e0229004fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68390be3375c399cb0f3afdc7447c75d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf72d76baf39a28ebbe6db11a89219095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecba9dc3c840be1101eeae8fa318c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d7954d43e2827441e3977a1d03dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeba12f7e2758370e8a1b6348b2d0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af417cfa590e9e749951df993419fb8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64b130a7f571f17a611157f32eaca8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f962042f0706c5ee80cf3c07d13477101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4dea3a259964038740bc52cb4d528102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60218b9a844668f9573573660d42bbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf07684f0f1b41235c989a8007ff675104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7e469e37181a3942dc284908030e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e05bfcc2961f48aa5c98c974c1274106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ae1617a46b947aaf0844a280cd17f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92014a215e4754257fd0e818b4265e84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f2457e7bc71f491dc50c35d93d034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ade0b439385d781dcd9a5c37aef0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10ec0c8947ca442ee75982f380bcc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9eb7c83af9faedbf5bdaf29ab0a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc2881ac8692ecfa585ce29c1ccae6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6496bbbea216ace96761ff1c801bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2919e8334d61ef9d587834b58943dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49cdc28cf39f5fa05e0e0bc5b9217c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccfed9070fb166c8eb6802b8e0b719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6248d5ad218e074983793c2275bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236ea720f358c165abb14f6c866ee1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff533ae9454768dd556c369d9ef3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccdc93cd9c937210a893e4692ffd56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f4849398ded839f230dacbbf5515a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d501011ee4e8f61e36c0094adfff258123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2418a595934560d96a720472f017fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b08c99c52e6eaa5962501135eb2c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc7885ddeb270a48633ad1c5adcef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa3c95f3c36524ca0d67256b12217127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae1e40e3616df41282e264cc175b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f96a3b93a6c4531c094c6c5e99d08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69c378eca6d5490dfbbdfd45181db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b375764d8dcba9a79e483fbde561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb81b522138255e03c141a57c55699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889dabc68df7b9069e85dbcd7c81ee0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f235615532fe8becb4db5a8cc88fa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee7df265c37111431d63ebfa293f8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f2433e0ffacf2150745eebc965b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71be32dc0b21fea2ecd46bc14cb669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe09f277356febbe0f9ff711a7a58e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa14cec745b354fb27e982c9b014a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf96c29a6fe6f2ab60c14228937e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738e2c23978c6163da1c68d0799b8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf6a6651e17164e56d1dd5b95a290142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff2bbfcb82c24b69cbbbc5d92f155143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d475e34dfc481dda670b87eab7f1841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a95b06ea674ecf9bcc995f7970588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb9b19ef30260e57ffe1bb6911d1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea07b756b7ac5864935a6550162b20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555837f35a9ad4c04f146234a5a167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaeeeeee5583b058118647d24ea0be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880acb81b9e1ddde5156744eb4e5200150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb05ab75ecda05661a0ceffeca297151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b9243067a7a96e33159d466847975152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3c26d636127ce393ba3af9364c892153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dee86f97ee90a737a5f71737e054b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf19ae47a20ca85c755a9711bacbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c790668945dcbc3414954a78a2cf0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e4fda151bfa26e20aa69bda8301c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d2644d13173c5f914dfe77918660158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa80adfbd08ee06f3a1dcf5bbb0f26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f635f4054469066ad1e495be4cf5126160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56f73f60e298269ef2d3da45bc1ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d916219557783a13cd2db8ec3134162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cd7a2ebe937bc43fa4c8caa73343f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b086d404a1a7e7410e1009734a03909164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab4cfdc40f63431e353b00ace5b4ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fa2358d1a14d45cc6778c1616d36c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6a973e71227b6bcb1f1e6fcc24ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7156beaa925d878ef50283d306375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d84b18c9ae193b0d8bac471bc063169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74815ac45d785cb36c6c1a3c900b3f4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186bb5876a38450961d09919d6ab49f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b104cef0323b213016d065f5a8ec0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e23741a67474db86acf60f1d6dc95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638ae439cff3062d8d4b6e2b06020e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e445d22f5b3ec9eecebcef6b5234175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef7e0c90a8f6f59172bde06e9931b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec061aaedd483f86faacc96ce2a57a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de1df02dd5bee65dd5e59eae8b419178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdfffb27e19050fe05b68d4a45c35f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429d33cc1c756256195837bcf9614b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402b3284dca6a93c98f27e3f87ec905181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9709dfb59c6214bad04a571d94af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41676c08bad268d9cd47783cabd9e9fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae44f93e8a4a9b8ab24f0cfc13ee39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643f6fd04dea8a2b8cae96188779f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ad4b8afec0e36bf8c61b5bf6da48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d488aa149023ae4acd1de52e619443187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77215ac15bdd06c91b8addbdb7f29a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8075afb0759bfc1be03feea51b9e47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d230e1a6eaf534e079e9429d503f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19979576d4a3b0c6f89177fbecc2e0e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ea1f0725c53362955f3e1e605adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d76926003869879d3f6b97e1f3572193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172ddbf2a19a55d9b91fae1125f790194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b9e72d410582e938fe21bc9b9c7b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b43bc807a80fd526d6713a83e26e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c968044b99cfba41f0c869897b64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee34a7fec856086b6769176d177d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6523982d781149fae1d363af3c0bfca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be367072fd6466841c645bf22547d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b78c901cacd151d4c87f335ce192201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5676d584b035c9765d24c4831431b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4f621bfc6d4a8142f44f13f4f09ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb7322d5cc7cb862427dbf2d80937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b908196986b46f0342b39c60c509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28075c5fd672a5ae05b4a4335c7d70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02095ddfc0391d110f25d1e9980489d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bf1137f5f853def432ae2caef055208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45752ba5760a5c675f5d58dd0ecfe76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdb9284422a1d910a36a832f067948210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497010d2e1357b61ef36a553d5f9794e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673580e56ffefec4eca4762e4be11545212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7df7eb0010198e48819f56f0a64308213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53599ce4794240ece976b27368e95d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57949a9b9664ca23018770851a078061215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f8e1237419f5efd0c6ffb226e863216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b86955061a4ca07bf783f66f5d84a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc951c826d738cac606e0422bf4c19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eccf95d3b987d0841c460c23efaac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdefdd73c502088c5f2b9667539fa3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac7be063154ca68e8c85cca657af9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612da89daacd015c2b5783990af87372222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424575c8bd4b21c863a303f54f462b44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780606d53b3095ea99271cc1ecfea5b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e1edcb87dc960fd402d351c748fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec0591bc2fc172fe4e1c98d52eba7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0d676aa1bea764ccf7c8658d757e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c30d60f0a0aa9fc66ef8e9caafef8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efae2451a5e2f8d1adece0b67320f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a0ee2133d22f1fb43f036a14bba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aaa35e08fedffa5d943ec08c51072231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35ec71b98cec8377cfde6f2d56927232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f55a5ba5f7385dc2e79eea90ed0e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90378e976c9f0c58ce201aab7a896234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a043d82be9cb2be546949a05bd08a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef021296c3d8cd2ee387098a3e277f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbef62e04fcebc57128a15d13bb7d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb25f7f56c38d57c246d5931ad7f590238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8711e1a0d2f952287d39bd585bd25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a50c6c916722ddb3a46be2ef48995240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d7ba47bd4384284f4803215bb1272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa7718da98a68725eaa40fd63651ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125581577d09016a13782d9de35ae0f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455be8528f36a5237091e83a6b26647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648f8f9bf6bba29485d981e9a7caad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22826a8c8e9c3c56906df1564a1b53fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8012ebe2cf128e8542973829596662c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba32baf95990646abda3ead96a709248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a749aa43f56aced9c82f3db99cc29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb461e0e5998d8c135618f13530a2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e960f32300aff28a9c2b34d277d54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e4ec6c4ce32eb1cc4e946af2e2297252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac0cb7ba5ad700250837ae0604843253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ee4bdaea5cdb3003934605ea7db0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9be6b4d65da191e9a782deab0d41d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3128487ee39236a05f360b130b9a54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa9004121f33d8dcf467105035a6da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa017aa16367ab92f6b534d1056183258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91380332d6f31b767c63ee19ac9da3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b870b1bd1b33d4efcddd807e6ce7c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7e91272af58ca233e317b69374fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649477e66bdc1b26bf72572e43c65f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0822228cf147cbca51bb869b54a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43ac09e926536940b5d679499d019264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76821e993b8e34873ff369c4dd6379e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a75ab4c4bc02792691a3f02b60ee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd509d396afd2afa356ab78064225267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f69cf748e64bbc3fc11260e56d1742268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ccd274b477d4b62362836742350aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0dd71d09e45ad2fe8c81d7be0f7b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6e4a8a6a897b259ec3e479a691ef3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0956dab68d451fbe43a0e25f6085272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5e77da5e68fbf2ec8d185dacd53b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110260ca50b28e09578b880da6de4d0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761793f3c8b5e795cce056295ce222275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c145011a57c337b9c4f197468a37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1dc0f4a9485b05dbda0cc87d1267b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1550788ee3d160516f5cec52e2e194278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29d3cb2ccc555f8366564ebc677e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554a516815b05995f4aaea13e01613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd14a221e70f45db42ce9cd5aa82af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6c88672fe4abbe55e06548eef1dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36c61bc529f4be33c73c98a83b72f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b37ec9a980d71f36e4e016edd6df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164ee6b223c4626367e2c72b4f30b09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db07bd4f0924c8b3f7053f505b9ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff006b67bb5133563f87174dfa81d09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ebf73fa77773f5fd5ab2cced5b880288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f41910205702487fb12e2c20f454289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adaef7f3a68288f1d99df5c422ab4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7cdb487908224033578b38270a94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3d63464dfabccd1c62d6032c8bd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc12015b57c7fc53fe99aa0db21118293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ef5b040762d5fe23b087699bbbc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bad3275d99183fc1b19f5c16006e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde763907882a6832add729a438c28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea916a3ecd41cf728a8b89deffd2ebd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af9b17a62d38d447abf687a8edb03b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd00c61fcd3db4279c15082c9ce86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4db02869f67b85efc544655e4bc0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa8cf97130630b6c2c16e25dc58ec3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14032dfedc4531863aea888b993e132302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28262869629112c72702fbca7b231a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ff92ed852d884c29459c6be849d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca510d99d6fc8bbb1305cd4c5bd09cf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9faec220b51d47060a67d2063445306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9d8445511bc4b3c1e18e9cc10cfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c7b649eb99812a2818ff82950f06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ceee0b523619da7954b9098756ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df5dc57d07d34ad33524dd3eea500310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346741b9b70629a30b360dba110888d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e057d7c5775d7476757ba29be2acf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de2066bd11580b8e6851d28b2853d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45efaca7b245b080ef93cdcdbf764d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd93de9cd68d2d4e4d08985dae298e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053e627c8479c9d0ed18273640b17c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d7f03524cc2898539595ec4c7fb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d2d16c50da0d4150361295b9373e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e5c802c8f965cf1b1adc3706673d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a56928487936552a0a9cbbac264e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0489e5c73666a27f89eb6cdd59be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85bb1cfeefe9422effe79ce5b1f8a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f361dfc30334f5da52c5bfd0a89c74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7fc45bde1abf34d31a25c33c1b9fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723bc7c5445735d0c5abf24656474e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6034c0c578f2dd5d6128416ec0442df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88c232ada7cccf26fd88f1dcb9ffd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda0327fa2f88fe2e334055315d7bed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b40cc0d1b5ad2c4fef2259e6d6cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee617a2a7dac3848b334df88eecebd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c5d044ada0bdeeb8f8c82747e539331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fca0b528a58b0a9b995e0c64fd7a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc9bd925f9b8dab56172a9321add8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e07f67588e1eb0475cfd5a4e1c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336625472ab70404baa579eae2aece335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc4eae738a649ea72eaa5aede7c07a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558c2ac8ba66d20b2117889622ceaaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642dd36e5bde98f4bfd9a86de70aff9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051f3bcfbfbc527336ffaf4b2da9866339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172746784f54b6f10782aea41609469340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de02dee27d942266465cf0c45305f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c5e27a0fdd1710d84f7ace584775342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7816522ca0b2b390ca379a9e97321343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6468f63e2bb9ba3a8427dcf17bf7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a587b610890b803ed257cb9442edbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e99b33b868e0af0db36ce441fdb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d874d709ce5f700bb1a057019ea9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa535b2b377d43c27b5f6345975b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe472d10c93ad7970ea944ff413df4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d0e6b856a5e075fc7362c9f11d4bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db84d824b94b9072b5241e49936f1b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82338fa92f1a8d5a6d278db6ccef3a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be616c2aed1b3cb1db7f41927912674353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d93ab0836b53f8aec4445acf489e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f6a13992a1aaad20621ee2d12b4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3433f1a85f552172f335481d8083a68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2c7da2792a32ec58b716c9308878357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489edf25f95275e392a6af0c31444955358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f770a9faccb406d828b24c5ecc71b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00883e1043d6b5dd2aba2fabdbe77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17d8726961296a7800e921f74eea9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a686ee24b6bfa9c20dededfbd54ee1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c4dac81198b8c30f79467fefb88f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9559479ef42efbd51e16cf8aafa77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe0234e91b2bafd6c099031741485365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24970a99cd87bbf7f1d93d23da66a8ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e58c63fcc0ee172e44e4154920a67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26719e8cbb3371848061261a0cd5878368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21798ad555ee9e2c854666b83b4e2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf11c82d06a40b032e576228fb982c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765bf4c7cfa0bff60c1297225bf86f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964997c0ce6db8d020be68219bc7ee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ddf14b2b8dd57b8ee16d3022a2d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1706c4e9aa5e3dbfe2c6a58014b99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fefe7e575b42ccd7e5c40317c4c3c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcc0def04de2f35130bbf832f52ebe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7ea47541f33a48034605d1e6413e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba9646776e0dee070320ba1e9d4d58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb75826fc00ca26504b66706ae7ebb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eeef916a1e6c7cb32fe09c46cd044380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f3596d157800294f8cd96c688d1fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb21b4d33989fc705253c65879bd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4818c3efab84acefc9de3fbea869ab7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba368f002fb6dd2e8cfcd21ad8847384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb5fbd99c92a7042b83d755aae817385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40dd2cb9345d483fc42a734f91137386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee18ad903cda3f7cfa7f0065896a6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2c30dcf74e3a57cee63e0194bbf36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6d4548829b945b9b66b62c61dcf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffebb051c5ed2f0586a645414be45f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc71e04089216c122c86f6a65592a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b64f06db43c844c9c30763842e2dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a342c5878b558c20a9514ee3a05f224393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded69077d0267fe05fff1770d7dab7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d6e33624a63de36b1560ef9969ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb20776dae51d31115c07add012df59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62866f67328cb5b3f213f54631e40d11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba2b2da0e018d95a043245372e61e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a87211b5329c3ed85e2453f5ae07a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8d5443382d5947d707afc37a7059d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c711c0ebad5a768cec3df49358860e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59a0c3f2b225742a690710db8aabe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec78339d3aab7d176df4b47dc1170c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbd2bbd7ea3ef518ffbcf912cd215404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9994c7ec10415db3fc62e8696371405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c0bbe201ce3cc6ec72ebd62a0be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4721705f09bba1be18f0e843350f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eba9fb96a1c3f0208d2abf4f4c447408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3bb022b92777e9d69f52f6b07c87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb7c4993dbeecae0ac1e60ff912a8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b07cdc64490a70be718155a498f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0ff9414cb85f7cbec08af2d754f7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46333f87c78d122a71fdf006fbf1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f929ffdcc1c3e488b76adad7356c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d1d3945c8ccecc738ce4a34523adf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50ea0669f8863233105d8d99a9df7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b7df9893713e39c4a42c0a47d0c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf4106cda2ea86ea321ca6dc6b2701418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d7e0805388ac97372586ef248ece419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e59acffe126b6939d778c6016db2b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2041729498316ce6efe4d81ad52310421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ce6bfa2e53ee4c525e80e0fe5da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79e4f8d0a1e1cc9379e1a5fbd097b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3014c026a33d772decca32d1be9c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f9acea39545c85dc5a055064d9c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef15358fd441a4fb64efd89fa3641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1feac1249d66885a39a923d6d688427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9bedce560568405cce0e25210d666428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a3af98724b2bb3088144afee6f96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387913d2a14c4c0b2fb7ba7a6c8af0a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5527cd2a3d1586705e5c22875fea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8856afe4a6a4bccf1ab75f0e8ab000432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d747c0cc256b512aa8dd7593c03836c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315ec944c13a3d9504867381eeb652434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54865600565d7e65c9c0824ae2955f8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6d326c7c9aebdeeb97c338eebae0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c512ceeb068c5a4a2ffe40b0fe562d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc1a3f2ae64ba6732ca079bdbb587438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc3c8cd60cd4501848fdd7f0e8e2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcda911c47be9487846e35714f9c8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9ba8b4d57689302eb0d8010ada64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d9c325b9f8e4f65274f985b1931d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf60e773a1b801fdde7bf125004c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d841dc559ceb953ffbb1327593ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e032a280a96f0bf258483f7ee4918445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20edd7119d55a45bb28039fb6705e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aa2a0dcb815169261701b34f49cd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a1b85deb2eebc61477d082fbacb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc55956b602bf3fb374d731f7f7e4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174eddd4385e7e1981cc73aa7d79d16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50db273b3be35338ea045013ea1106451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc1df2b599d8a62a97c6a63886e620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660c24bf4d624ac435416511b92bac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8324c2ba330b148180b3c43b869cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48246d7274fc54eaec501b0493df2e67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae53135f6eca9aa57f6ae4f998e55d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a62129090b317daa8dbfee8202c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9829d9b39d0fdfe4615f3b8a420b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26a35895ccab8b77e237c9be960647459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19dc72cade875341d8c370ee82750c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6712cac4d52abb42ec9f30d01e68791461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7a5674c32376888465e23b49793a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312658c1abef81df83f742bb9b18b1b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062657b929434be5199fb0e01d6f7066464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345045efc8ef486a8e6fd16b1e791ce9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e29920cc61aca897708ec7ee60c63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b4614b7a41a525e49ec830363a24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd45b40b5d85450df7c383628cc07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd54833d8dda3f5006fca16b0b91493469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428cfa7f4077aecd4d74ca0e0c917f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e62ccd5ed6b714832d872fcd4cc4dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592d764d068d6927951997fa6f17ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb9c74423f785f6111dfdd72781f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3b555bfdd8c39174f662c11f43301474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc73abac34ab8b35f180eabc5868bab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944840cf3b15321ee6dcdceea4b6b90f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e0d3c994ac4a04c9e58bce38222f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6258480596cc9a89aad1c64c482d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745aca3130dcb93f28fafdd5e03730479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5325e68c65a1f4600e429c39ba219a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd7f5dff99b5ddb3c5e42dbe4a7231481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd376eb706b450133034fb41fb7477f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b836c6f12a1ec934f9e0ec18f066483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c42379f5fd40d92a1a42682df27354484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62babe873c264830f213a092ca97c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003f8b635abb129523e4128064e2290486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a385efe88bd6d03cd44ec1c27278c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c604e76184a50ee39b59311e22c613488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1e5089f2bcce9c6ad26c87d683154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb11bb942816d65000403da0b7e36b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88add8e089da9baf87306e1a3fdb37d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9bd1c30503dbae5d2fce3ace109ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5ce6350217af7d25b3bd3ca295df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc88a9799054ad6eaa651efec677449494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66470720c5cde623d664e28ed7fe4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b27ea27600c072cbae6b0496ccafd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1273ee911be4fe691069e13a43c93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f0e0735d7a7035437e05fac30ae0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ce4bebadd1fb7209586015a92bf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3fb03546304ecf375f962e6c9ba74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad9d50f7303872120eb48c8e75bce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abab1cdde73b166e9a438c41075252502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9341cce3dcdbcb6c1e3500b6f9c274a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48cd5c26d6c33eb652b8c8a86bc78e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666a003a506a92d658d2e4688857a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad7aed5c369b6f8e4601424b1a043e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88c5b71c39d73b3e9cf81226214b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67851844dea95eecd3cb1071cb3b5e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b75b1b2efa56e6d41394d4e13d4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae4b2613fb98dab0bd44cf716558e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b344fdd7c65ec0cfc576adcf654f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a68296c141cb764eea7bfed9e9df3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175f0d90bfcf74cd24927be816a71b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ab4953d5713b218fbd45e3fc08805514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e33289568db04a01ef8434e8cb6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710772ded58c455469c4d02a710cbc9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80aaf342b4c35a7ed42eb5ee18a55c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2019ab626db46b58bbddea95856a75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed084c7b200efb04b89af6395bed1bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634650f494e61b197916c57fac444f3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db8aad99b864cef8186ebbfa60bbca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446f3cf620c9bbceb44802cdee1356522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5a1c0bd3d5bf9c3de3e912848eea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7069583b0b8c3da26ff40c586bbf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88bcee2930549bbfe866cbb06d4b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a645d40af1ecfe9a970244ca371d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846505e2e65fc212c7eaaf73fd5386b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fa8edcb6a4c9591923537bc5404c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ae10d18ce4399841fb977756e8b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb7364d2dd58f40c4e5603f66f91e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8135225e20784718d16e2aa9a6e33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1864419056b1b8e6ca11e5e546cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c057da344e6ffc9bab67e36daf2075533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346fd9d4077a7fc479a7a828c74b6e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e7de9b384646fb81559b9d8bb0ccf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2717733609f99964c486ae7c1372713536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc27e9d88195d241acf47dbafdb21a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229fc3ebc631e60be33fdc4b9f7b34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75a83c79156c87e27dc0163150442539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d3a61d8a4b80c949055ba0604ac7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce30a56c3863c6553353bcbc6136e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e28b4c7cff0766e9077f33f6bb96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65620c00a58b37abffb13b6b0a0aac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1d509406391a1ee342eb1e3867e46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0785e74bd0790c4a401576833eb651f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c39aa1297efcf79e26fb4c9afa617546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308690cf8fdf8fc972cf79da4090b22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f8b9e6453d57b94b5f862e556f20c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e275544cdb770821e678ab6e5d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3b19d32f6548a21b8d9f4817d6acb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db14a1c1783d866250901006d5d2a41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931183ea60efb8c25a6ebbe0d006a12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202480b266f164b570030345a0678147553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfa98a77404e718983d58145060095554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b70e6853f3354e6621b478b648fea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915520c244f113f16c12719e88758582556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a23270e049bc3e3141aa1e7f3e11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11331b7ea27e2a4aeb5f286aefac543558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27825d086fe9cba77b21cd69a4d145c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d35e0f572801a879f69627c189fdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f14a7c876b5f2ab173826584782471561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35f5a91bdb216ca6144ced120abe6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb9c4753ed5a5aaf176e1a147eff0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ff10ad27e56d5a3b6aa29e99f1a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb601ac6cc050174cbf27d56b026cdf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3424e4fb473b4edf1d212a83cf5c6d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586196324ad9ee1501a4ac21e16a762567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d228641dbfe8babb8144bba937ab5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453dd4898ed8d661b02970a7ce7533f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22701e752cddcb596733bb5b1e1af7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a90ae70f667e9b13df2719885e7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f2de5c28d06c01000acc60bb02aa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd7126f451fb50d9eb9c1dca3a5c83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076af99c94068bc13da70981ab033006574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d5b1f2cf91f4a8b3bcd56dbade4e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7379a8b18a1b238fc787050a564b63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c94af431564d61e8ee07941a3de38c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85573b4f610e7a690e65f995b54ace3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b84f76f7c7faf31ab84bb1191173e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b755a63d29b6c3028934ca5b3f314580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b486da61a54e3756d7c90682bc73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d49be5801b16cfc0d3e0732cb418582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176aa588ba62f68701854f1a7418bda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bea4c6382ee293478b2ed74b4645d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab1a12404e58a139dbe1279a5aa466585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aaaa16bdfe560d2be4176f59e4335586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2933aef88a08a46f5e30bfc4f4823587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecbe42fa7fec0bfc74498f87238089588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae68d480f16737e5a65560918fb62a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e3c402a5c3edb9cf146eb70ddc98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b3f1f45b7cbe207d20eac7f5b885591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce8b39d4384084361aa8c85700c6e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0b37717b4095a4f1f89c2da58381593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc1d6f5393f9349532f1625be97f29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890fb5fe9fe68f2eb7f35eeb33f95a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40971d1176b9d09d87bc2002ddbd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914281d98381ba887aba99462cbdff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0b70d4b2564d40c363fbda261f8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acec7000d8798c642fa612d990570a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252960c03438898a15ef361e914c8d29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7e0deddbfbc2112b2fda38c9e2a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa52c5d492dd7316d1cc998391480602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4a40be76b000426c765944a081de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1bde49b468f544bbda445fe32d57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608bb2c178ed0b763a05c2a8fa6524605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3037ed287088cc3094985bb350f5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a22635e4419702f09a0ca55ade66e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25379ce3a38bc772ad130148fb57da8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b64b26863d29d2da89855d498c90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972042686f839021078b5b42e1bd90c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d099922ff8026328d6c4b5acd97cb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20179ff246c9362f89d997c0e049d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c74f475396cdf0aee12fe3dcb57f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd432a506e49c493bad71ae8bc2565614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef7e13150b906d3c501f58ca0bfb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1a3c8973599419d578d1452dbdf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00af98b1658b7ab2a903e2311a47a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d609d74d045e12c9866d47c582e79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51005d5413f2b78182d36b470b715e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a981df2ec1662ef9b2fb67594a5f85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adfadb03de3606ea9561328a6ac522621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa4701fcfc297753d52c923f7a250622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98246e3d977bbd941b223416e5caee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d07239bfc4d991fbc3073b7e6e5cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a73145f59376bce39c3bff47e1392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d30b0a45a857424ecc59a055e3984d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828582877054593eb10d612b71f82372627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40104d1723a5998bb30885868b99bbaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54424df012d8d7d45f19c4947f666c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599c11f8c00e0571d21faceb148374630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad1fb393a12d5189cd8a33145cc46d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c560ed457ab6907a89c3f3a47d57fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06afcdc8087994ec0e6763191e3fbd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755603e7cce85d9020d334bbd899b17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f60b8d288f394f287ec8c7a8f7b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec33b7faf30410b23b1ba1c0a2497ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690edceef643c45b2fcaf401f8a0aed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701074672ab45ab222166010f3cf3623638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ebbd8d9c8d322d47ce6f773c9bbe0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33847e1121dbb0db250be51b6e9fbd4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764e9674e21f4a42d5df7cda5537761641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed132f9518420180e50b58a3c84c91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a3ca13a5b931ee1567278e686d140643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea13ee787e54e35660337ac6b051f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428fb741a061d9feb18cfc8b159f12c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967044c74073f8af1f429437b5d631ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50b37cc72a3fd87acc612dc0f9df32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e31343f205614d66af8810b7b707648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718bdbe0d7f6644cfbf7d3c792d7b80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1602d3a4dc2bf22fbb8b33f2027df60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556add954febcf06d598f0bf6e36eb45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cded7071cac78474d745393bb0e61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b926183e2e9d5d4ce22ce321301d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a0b6dabf834dcd6aeff2f7ffc21c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f44707e59bd4e04fa0134ea9bf41f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de05bbe12303a63b5b1d993b583c2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573fe62eff1102113f4e98b03f70ae8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8122515cd0d53f7704bb024c18fd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bdc8e997ce28de960a7e4d3f2837659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8863ab69c696af456f2926619628e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40710182939ee3127e9775342e152963661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b2637231cb8ee898d7d57220b9397662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15cbe3845aafa73a073fb170f55030663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb692a1978bc04fa281556f0a85134664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7624d75bea521e8bc7e61a54685cc4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025349d90e6049ffcac8b6ec0b87666666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a38106a509379fba89defabde1ffe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade38ee876b01de05ab9bb8e93bdf3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776b2741e34acc2ebda546da3a2689669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d9723a2571d15be72243eede2dc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b61daec99b3c2ac92cb12d907225d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88553a42bfc85754c699c6fa430682672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40753600d0872527ed7a36872f78db5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5dc9bce823a1bdc64c98deaeea4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47819ee4e8a4c671b217d83330fe784675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee5d1d497422c21142fbb40078904676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec55a015e06d96c6fa268a5f34a0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371424047fdde643b943f36bec9d069a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0080949e7f515fb4d3d7c7cc2efb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49cde75d57c83da555f9080278a693680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a6066002f50b01e1255e3b1c865c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c87e64207dc9f6a63a55572ad945682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec25e9502c29f277ae128199207e256683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972bdbff9feff0e521d3f814e89a92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0b65661edf1ab857ac4741713f4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010fcb313d379e020da01c1418f769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8023aba64c78e5ef21d644c1890e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a440a0d9c369ecdad4a2a89e3fee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b915ae2be7a93090f3ad572c3045142689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f2b181b9e1ffd5380398bb082705690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd3e8fa8569c410caece4c5712acf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905a398486870ea5d6692d4cd5df12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2ec447f19a0f2c0a6d977cfe3d3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbf4c7a87314774ca9ae0f7a79e57a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6106baf52fea347bb1fc24f1d860e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f00502f202c4e035c66bf60d7515c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8f0ff630d02c2d857ed955b6bc5c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee8fc93ca3f9860ac5a80cd45e2019698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3cabd30420d6ec80e68de3a50b756699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fad28d4e11253c73db3571a93be74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b12bc6579e61cf94d724c61e20262c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494083e0c0630266760bb62d32b8ffe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222271b5c61cc8979cca6ad399ab5dea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae1bdba63b7620e497d863a3d4884704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94099c483131f2e911b20e65f2e221f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93e71553505ce2c68cfc68bb38c8b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d29ae610a29d969220861a5124e03e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509865ad6e5b0e6c5ebd1a76f8394f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671faae74d6c2c9e8561a1fa2ec7c10d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85a8253c3fd237e5ccb9389229d98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93767a0fe3d452729989c04db18c8f69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d5c47e562940411d04b020e235cae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799524606662a473f4f168306850b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9134580d7b83b82c0405fe2511f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec373b28d4f5491fc54ed68be8f35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f914e445fbd19de43e745bdb165e70f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c317cd96e06ffbdb1609c4e642da98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa553f7a4f44dea8683410b3db9da9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039500ac9ef93962cb701a40d4c2eb6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162462d0f58b80b61c15606f77fe6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33643cdf6481c1ba940c59f441d54b70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6420467dec291aabbdfe9d5c3938f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3dd59fa52e8397e9c43cc9d5eac7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86ce5f2b6391164b80fa58c0483e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a348b666272fc29757ca136dcbb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321bad76df2d50142110463bad63f51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a715ec9a8f8f8c69d16b6952d304e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e3102b6f8312370f74c348b4fc73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11eae7fd8cb1c406fb8a8c6e3b230e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644f55e0fc77f43288dad6ad7ca257e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5915d0ce177de3ab58f147b30b1fcdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a967e2e8953fe77bd0be8f7fec1d1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b5b23fd65a9e1a13a6a6a6bff9ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a317416cd58a979482b530b7b9b79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6241ce124cd09da3bd60b94c1b291e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e6fa03868091ba0fefa11f504a6e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b443a6bf5ada94dd1d14e7e031c2d57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74471af7fcc63d0181d49743f55c56ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c7b55539af65ef3e72833d71d66e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f444d1fbf6ae1f72024ce0382fe03f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e853c66ec1731fb21c6142d7dc8024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcef4d258e3b205cd5bd6f313532edc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0484f85a49a72c49a9e87503523a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc724175110dc575ee22e5b4b41f50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cebb8efab9a98a872d02a6df04043745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b26002254326868ccec011270aa3a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7963d9fe84fb15c55708a44dc75a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26bc37e5d85a7b0a6cd6274a2d947748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588daf6e81962fc4b199c9aacd3d743749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52c9b66428d0047917627a750aef7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6b500b3dbaf550e3e565b10d0f948751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00866df38c0f6bdbd4befa39b79aa74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0e7ea21fe6bee1af390f94c34e50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc95f2a0f06b224c24c95f6d9895e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292872ffb508f77a3b5ae612399c055755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941130169d6a175f8df96b403cdfaaec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cd84a7465576b013db0c271b90b3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a715d0ce223aa5d75bf679aecd91a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b02af9c604a076813868d7b82944759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90b99769a8e35a66bbbaa5ef3b3348760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ff6af1558909bc2d086bee5ef1781761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d186b85e0f9702340ba4e21778f318762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64173acb9263551b1bdca4657cb221f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5e0bfe46b9f8b007fa4ec7ebfe45764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00fa855170a6651077a5420d8c26f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e49c8ec21b7c4e34b679070c5a68766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1810ecf56e451781ae506d2b8c7aa5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>