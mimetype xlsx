--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c77e0850824e74bec7bf96797421631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c73b1abd300b36da25251d8161f2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea05d4cbeabd7cfb3c9d21f03bbfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ef2f67524818cd299468e60a696924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fc5d7d7c90a0e3c98d6ebd30bae8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf23668e913042228575ba6d2a24d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d66035677abb2013109363abec567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178ce1cff7e09c747d37e897ceceb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e84efe4794c40b36ec1ebd315dd009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b6f8f134991106cb6588bf70d9c7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d5c5561da6104ccffe8e70a1ec6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b05b2064ca3321749fbca65fb90e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edf6793b3cfa1b933a48816a2adcdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60c607360fb3b6fe0ae99a9cb332c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f8130b2e2e801c554baee867946315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4489f7998b4f625da19512c72bf3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cdbffa9a95d548e15c49b06f31eed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976cdb554985dfe7e7ee794de5c97718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4c3a699360cbe82d53bf18cf6762b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5aa6194fcb73ca632d92902c7f10620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d24b42df041f5f56c3add0652cbcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f583d5b01c0fa2cf8320323933c47222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504945584c34b2b806f99692bbb584aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cca5294d49626ccff74c22397501f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba5491ae0b9f3e2c4098e4f6decfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b11b5243f436af4018a49a86dcba926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727578c003424b72d90f8412cec0e3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370680c2dacf93f8ed1ef16a842fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd7f8ecfe9a4db8ee2a0d90fb45fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4929d37614a99c2decc5db088a37f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b006070d860e6c0ceaf9e62b326e80031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6413d202f5fd50dc3d106e28f9d6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17db095372e9898fed11e0e1e9a96d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fe03f3bb88fdf1c5acdcffee490be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be30664a0915f0659fde1d23afefe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4b2866dbc66d36739b25b0a7852336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fc198c1566a2102fc0e7f92f32b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21d34033f88bdd645381b708d74eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d66cd14a796521c82f37ab3bcc3de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c7146bcfdc7771e2cca661c75af640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8405a988deca6e04b347ad848f857541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c8eb18d7c194a1298893116b6c0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3403add389ea55e8b054f29f495b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862240ae1a8933a2de893867dac52a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae069224b25bbc6e05a4ebce648b7a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc805877cda4c134b578de98d525be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df5f32d64e5d475088072bae376aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a005e6f06d6ca49d9435c473271350048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a77687854924990736ededdc7393349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc94187b1883adec643e84180437d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9db21775a69788628e4f8fcd7d66c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7231466b76202dd56c25555c028e1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de611ba7a040064a8a180bafe03f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c4d394ba55035fe03b1e5aa3d1a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99806c4398f772c6851fc18d6bfe7c7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf97e1d3055f62f0967a02bc98c89f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaabf3bbff0c545237ad6fd433a46657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff0accc0de28e07a63b62cc7dc9f7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e925861358367310a9c5e9bfed3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0656400318a411721cb75d22ed39160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e32c81743b436b8460c129f87a123d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262385a76dc4d350c9a7aa02cd4bb2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1c4fbb4276e2e6103e0af00208fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97f1196eb0f11028ed3d45fd9483d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67bb1969bc21ded370efcb5f3e9c0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cab941073841c819c2d3aed8dd3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b75bf2b53242517b1e17607d66a3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042c0e1644519d47a61cdcde59f496c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba356c935a90849752b1810b6c671669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da6b82707fce9481420be9a078a7c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d4f248a8e7af5bc4780836c8bf3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f757a312d209d848c2bcf8d77dfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c3b95cc711bca9962845f55c41ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edbfbb0e314ffa3af5285d5e0955f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32befec312849c95f96d07fa5d5c6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf68e3683bd73a1aff0acb462bf39776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96702e53d5a9ce2b7cb3a9546eca6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d680125c4b62023ef4a126e027acdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c4fe528132e04effcb34cf87f9cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca91373932c6fdec56a0deb61e5dc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b7a5ebfbe886c88e7780f3c5bc3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9cae18cc19d1233c4a9c105bc35ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2914f27aa55fadee628e9cbb1a06283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f9defae0b7e6659c00f5c2f0dedd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222f26ef15eae69fc84166b9b2bf3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39118b28dc4dff1afc1eae0d807c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122470e53e51643effc939a6bea92e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3d347604d47484dbbbcd59582d1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5582aca69789b1672fe6dc0ba5917889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c7cd9f03114ddfa8a819cf601f9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816805ad44a0990602b20def788426c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43983396fc73ab4eb65a790b2e4eea3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616df684c941fcfe997bed9626727593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f044b1369b98e7605af72f0c542794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46746d544f18f6aec086939788b5c1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34fc3f8169bb8dbcdee279c6e773296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb00c3ad609296a585f8e10bf76d8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be63b481f735743f4b9ca0bfc07bd3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9c98d30761c128aa6cd0777c956999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef005bd7297008942e9e9843f1f3789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a004af88b0b33cf766b867381e98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45048267d554479b4f065a9934e16cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee4236ca10b810cc748fd69f74e8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd35e92e8ce6889f2170c146fba060104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544208a95fe6062b422fd0f00a24af5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086cbac0eb1d4f37abb4127ef554a2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100467adbfbe7ee5f6bd925567d7ec8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108b4ec35abf804847beb778c3d2a0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec785023c4df27fc744a203dffadc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aa3c6f27b393fd8fda178fe4ac5d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8bdc9d25adc691d526134f3900085111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d2d6f9235d53935bbd8648e09025112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a81f6a46a03ad2309df8c5b1835c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc88998640f047fa3f2f92548e7fc8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde643bd5ecec21621046f9ea3d9df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaec58e0250b857ae9e1590e4e11934116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734c65e8c590e73a8e283a22dd728ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb67f51cb69acf7ce92015fbdb14f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c15529fc69291316c22f2bd83eea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9dd5a08e850aa0136f95fc28bb1b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673712baa6ec7e05c4a3dee4329e28e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888896159f04f36868cc200951ac4fde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2f6391dfa1e869d91216ceb10965e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167965536331a5c2ce012a515dfd7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d0bf56cc9165079202ec110d4ddc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1648f7280d643ffa6e9cb5447098126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d66bf9be288c27b69cee5b69ecde8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a834a6f34a99ecbfbe68d9223ef419128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115c39256fdb8a384af2ed8f096aee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef498675dec3d6a5fd43af442b892ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073849b3da6d4e3bb6b9bfdb7f81cac1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70711bd2f55be8f447e614cf36dfbcd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27752ac002c36ae07fc279583805b7e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176725c22caabde2a7e8b128dcfa3428134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9510ea90947e9ab636251db40ff34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a8b8aedaab818eb76b292098cf98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9e52dc7faec3f6b24471b19d52b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0451f99835ace150c0c5bc89991cbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d1acfde3a5d3d3320dd51bc2eeef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb7f7e32332d8144709dad689e033d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c53256a27c504889242ecfc61cba12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9c81da1684798d39beac8ac34149142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ecba5290a2eea27c1b855e0e4f97f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef775df9d8e53ad847e31a6d258667c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e485ba60266e3874669fefd4c1296a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a557ce190d7ba899d2eb31d3abf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d853bdb29cf6fd05048dc8940be3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eabaebfda2f75f896c3f78cf86e12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255b236095e59b5473b2a1fa1f6e79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a18b4da4eb3ebd2efb9a46c4b6941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd283901b82b93b99ce3f9fc060c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02126424a93611118de688975c4b885152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc300bb30b70420a5b9da66d21dee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437a721cbb9e111f0a9eab32054592154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372187259a3c5afd18762eefe587c55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e30e4e8e3ccee868d4dbe126fde14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d146497b79a1599d24d1d3b7717770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39595d4c2859074e89633944ef04281158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c482aa9fb5c46875c72cae80d729e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb06b87c77239958aa2f79304ddfacd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27409b1d130f97640d1a66cfc563ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee2ea568d72a09062b542ebb67e188162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166889e5335d066ecd5c833179e8e36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a7de8e095592c2bf9397905f5e1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47892399dfd543935a47bda9ffd2b86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e4853e42731ae5680ffc93a98cc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d22690f6921b85cedef6c5605367ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae1edbde691be9dade7dca6c16586168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f35a05bacbecbb8c55cf97138ba930169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474efdad41e56fb163d79a7cd56ff2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af3fa9e3b984f156fa9aedf905be7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bebdfd4cafccef652dfc9cef2a837172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcbded3e60af129ead27d32fdac9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f01f38f35b854093e9a0f3a48f71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1141f99af40018bdeb4a470733f4c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a92b8ff5a9f1f35827509bab71476176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ce5bbc14efb57b19ffd6a99ee76a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed693ca524cc49860c4598152417d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b45ea2bfa44c479fde85907b46596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529ce76639455e68e0f0d2a57dc389b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bace5c477145bc97434f7e725a5aa1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7685a77ed69d978fad1018fb0d5ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca86d901ca77bf0502adcc9e8fb3ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb79d06a416b8a57c3bb5741649c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b98fb76e2b398901cba4731e6b9610185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4220b99ea3757146294e6d676f4cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095814e585c53863bb991bfacfa672a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4ca0e02ab8428ab3d8a6c06e9e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb42f3eb33669abf585f6074e96f131189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf452bec6ff34a26c0a13d2f5c424dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454735346368c97ee3e6f740879e0428191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a997a486acc4fb2243c0c88ba1c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38010093e4102d23f48979594f43827193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48308c67dbe129db3cdd29568c23ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1620441c4de9ac541c5e4a53e4e0f0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc90eb489c3e0d73c7c01eda92818e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcbdd31180819473eb9e9c0f3ff341197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a043cd4f2b92e2a9a0016aea8364198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dcc173690fdfcc388eb7a0ceded12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b68c02bc3691ea7f84cd4e8264a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e000150d8da6e6b50a3e786a917f70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a5452e8d2ca43edfb988b95c131af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f073ee21b7315143062ff92e16d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb019d1dbfd57dcda44786715fb01c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c12164d97ff86f82bd1201970cf50d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7a056da434815616642a807529d41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382ddd1f2a95ba277aba81710b895f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108562a47fddeb6b02bb81c92fe24663208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185b9ce810d825ef913df5700a47c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff35c3695ff5fca3463a0a286b348d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cdad740ffe3f8fc897edfa7fa8527211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb49677197a9e80d01b7902d697777212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d2161e70004906760b16ce51ae7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb865ad51f2a023eba80b9201ab71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edbba4bfaca2a47891ad763e6b2f39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741edb4350fcd634463381b2cf0cd4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c423cdbdd04ecb3a7510530baad04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c867bbbff9c9f53941c8cf3f4ccdda7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa896221319bd5787c5db79589de9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444cf99fb3b8a9e255e630532aaa3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299cfcdaddb83a4a1f26d79bd043426221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3ce49b0ce14425cdbe50c7b8b5dcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5da01373c93f5618181aedccea716223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17b4a2004a260fee5c69e13b8409e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819795f250d0724c4e9ce8adb6511ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644fa0c6ff6e0bc590effdd2f8bb9c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5ff751a3a659e641372f6f2652d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384b4ca075ad600eb3066236b03c62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab035a39e68d6fec5f46249faca4b8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42a8d5695a3ba3bd60394c55cfd1af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecec8736ec663fa1f1e5980d9d9178231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b164dbb698d00dac41d7c0c911b050232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f4097b65991d34d2d920ffc938529233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e71f3c6adf55f256b54688d89b11b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520c08daaafed1eafeea4efa6ea3a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fa3fdd7a0a9527a47c8d0e4e6ec4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649e5b41b46da4901a966dc03b3e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e96b9b6fcec7602d0e8f8410a6ae9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f153380858d83e71770c9eca781d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26159406c68f8cc371828d83ec938893240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f550cbabd389edfe9da758417b413241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f23eefa1b885c2009ec4eb9d4197242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47600ce95a1f8ce520db765f4d9932e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a262554ffe53f395625c4b6d1e60c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc47559759111511b1796d5cabb91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d6ce6e1d6dda64bb9320944817440246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130689af624a9abd913121c062822399247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94759668055935e4a769249c18eb7b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848f4f04a0ee03d622c56cf78eba136249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07793594a5a6339881d0126b5af8ba74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288717b602b488cb20f586b24dfbbbad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50065ab984e493b4148617cd1a1fae6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab2b518c6cdba723c1a187f632ba8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74bb6d5b91dd34b0271a69281cbe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d20da0c5d3814ac3f302daae3b63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd698f7aefed762ccf4250742d4300b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246d9fa0517faf9e522bcf17b4d821257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfe9514ee8e0ce7c1cc865e77b4ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6e894d866a1ca3f05c3376f4e1fec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa27c8833c1f2ea8f39a1abe63699260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93230ced129a9266b2df00525b871911261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a555f80fed3a1e84e0bde52f21c11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e4882458a1a90e0be081253e473db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca25087399cf2a9acae63515086164e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f83af417974ce4357c82802ddc2bb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ef0df47eb392ca8c5a19ec70d96e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ee79e4580d5837d65ae3151fb7add267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b87d0ac9c1a51318ce22d682817e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f91aaa10f0264d197615da3fb24d92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9047f92c6831d241be7654fce72208270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c784bd0964b57a2bca999b89bf5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27149fb9b8ab213ecd27f3dc7f0d3ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6da91dcfe5beccf037eb95617a4ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a8bb70f03b943e316a86a24270d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e46a0688aa8dd76a46cc6581419e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dbf88e7442b9b09b5e669aa936b5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42001011d90de16d9c9b38184445ba94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c33684630a7ed1accc83a6877943278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178be9c1012c54e9649c072438a9cdc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65442cd6cb93d21cba92f4ff12781d31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1787f63d535a8d687d52dabc9c17b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ea2fac01245b2e57285ebe0f70a27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5e3bb2844aee9ba38bc9052e5e8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47b32f0399d2a9b13e275058fee13d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcc7419c6601cfff0276318d419b6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45e8f6b160504e1d8b21e3e285e33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b1a6643aadad980eed3b7c41a80cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be18bf2d4e8e80ff1700fb51174c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f28fcbba0fb80250480b3d0bd96f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33ae538c1a9a3818b35554938c013290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ad372bd8d180bfd52ee2961ce6e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f1023ae38342c37479278c3f98605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b8310a140db7378ccc54a31d0ac8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d18cfadf998737b2fd60dbf959409294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a4e1e1e5f0a727fd718622e9da7cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c46b3788aae4b3152a076de5e0346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc0471283bdff9f7af04843a25651d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78703532c374dfcaf807c7d9833d97ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7e453b815b418605980fd972bf12f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c5f544e7454c06ae7798080061878300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f562b21e2f1139e602eb64f1c9c461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53242318132446cc217118f1fa72c9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c91b14471706123bde22c92635d71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90891c2df780826f66226775d2ac3dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469022731613adc74d4381470a0a5ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab97bda6e82ddb31c10d5e27a988e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77134c600ceeca926c59e844e786129307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157087a3bf827f882712ffea6f5a69c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780798915ec01b8a694fa00e1a37eac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7def2d574bb7f004e5b0e0287f9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423d823c1bc45c10a40b9a90d4df771311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b1d86a461a792ccb44454ef9b38d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770659f38c423746ed5945da5b3957d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a53ece91cad00d05ada518ee44c523314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b624d57e0ff404b99ae78fb6c30e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3965d838033aef3e04b9366ec9206316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10995bfe1b9da59e97c1f6fe38ab8c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cfe780cc82a473381af4fd0d98113318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e425ac0e8cc94f0ae57b185e9027119319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b509afea8034f37d02dac3c68abb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d8decdd15abec1ac45c758d7f9db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea201c01d0bebbd35796d29a4f9038a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98245763e4185aa12908c207867fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe947d1f96efd9a58b31499ff5cd73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc63abaf2abb384846fc57f34b3aded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ca2ee672197c36511d779339de34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac125f5da099c2b6e9a558e04ae47a78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a97c639856d672e676410452962102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a143b5a7be3bc8d863fb17ae11280a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ef1dfcaf25f3377b64cef5aac8c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597fadf7dc8c78e6b913c87c2609685331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec32950f0b4e0b4007a53837595391c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f188b519bc4df518f187d8c43270d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad2ef9f0225829696ec6a862dadd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352605ae1fe85b0be946e885262dec61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a970039a95b8000a164b0217af1967336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1fa67fcd2cc8373b24b9ae9ed9105337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bd8d671cabd037edcbf8af432cc33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6e7c74c3d001763651f54fbab3dc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4191099afde24b240e61248c795986340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e60a0af34391cc65724f78ac087014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7539d33ea23f1ad0a644588a20347342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f34b67142baf653d96c72cd806cbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50680535b8227157f4b10a673fbad48f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929f27ea3fe2f4b20300488a1937ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b22113041cae0a18c44137e3ccd3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb44adb3035bc5464edccd92a51911c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fa4199dd3a734dca002b3c8a485cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8df3d967d672140effe137f3d4c0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e994b9271583ffd9b44fbd8f2da5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53387e4ef05dd4e05edf5aff441fbcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3fc64af32826584c3690f3d284b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995a196c88b9a9b1701a87d14fb985353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307b7e888c0ce7fd2c96e5720fb1a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da80465e766a2f4a1688a5efcfec2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c752ea391574cb629dbac9939572356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b14147728e54982da4e60b0b9d8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6e8eddce7947a52b2d73aa9a3c66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f86a2cba5a60ac473d74b3e2b8563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e1174dd41977cf39eb59faf3bc4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a1ca8bd493448b204b73b878e76b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be5f9309f8d6d733412a6e920ce4fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271cf1822f32c34069b24dedca0894f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c70550ae42543c533c4cc0f873a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b55970bb4d0e59da73234e9273a9e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e48fef518360231049151758c990366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796e0066c857dde0d9e06ef72467f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be00e869cecacd2f96a59a2cdf6793368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a462ab8472bfb1e27c5485c6d1bab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eaff3e9d27538bfe6fb92134fc8d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a87e3e835ea11117aea206036fa0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7972bbfbdb0078e5eebcbc4df7bdeec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fae1dd0d773abe495b959886d5bcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba7d960220b792afef97773127632374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09bcb9260b12543359fb18ea49b8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1beb76ad7230bfe5d8ad2aea7cd09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b2d21df311bc417cb6b2ebc19add9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3a9f4157fbdc490d13ac1721078c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b785be048428027da975bb5b7bf0d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b2884861add1d8806410facecf810380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a82b252cdac512c26970e12325e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cf83e833ccd56368ba343b3fad982382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518313962f83b2e7fb64fb833f3ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53347be9b3e6760ca12e71de7b0c3f42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70206d3f4c91b079b8644d542567c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888f64f9ed9d6f9aec798f210a06d8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ee4a3efd8cb43439df3f882814dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608d8547468557dd5fcfdb40b63cf39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e32be01abaa8fba6f86a31fa67c5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8cacc4176dda4ca8ff68b8c5e6966390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1834e3331c50b6891ad30239f219a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3807820168891d4f432d6304c76a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3919682386ba709367e078a99656393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757cbb80a48ecf64d3e26317d0f769f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739e275df620575e40fdba4896a8716395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb7c9d0f32f30465be1b2b39052549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64531b0ec9b8a57b102073d2ff9a4e29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf515f673c0ce8c4cebaa069ec0656398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67159a125f17a08d222e917ab961707c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fedcbe0f95a80271a333e1b6ebcdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a226f89b805c7be456fe3497e2a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481d0410ef5c534baf48ad1b0504814402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371a6c4adcd9e27b83b8f7ac4f7c78d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08f33aad24a7aed50f99b8789bef4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934078d6481aba5a4dc8ddfe0a7ed518405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a6adc73b66bb13ab3b550d818003a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc451a76d46652a0106d743e69e51f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f2f318e21e660aa56afaae46b561408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a72d140965173dd115d0e535bcad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aedd069d9b1ede8227bb4999feb1e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38909e62fe7c5dee095a4e9a55b56ee4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b95cd310f5eee9212f21664d58fca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194abe8a69c6a732608f581a87e1022413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b908ba552b29d7bf5198dd3fa7666d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e31289519a201a11ab7f64d284e2d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09ec46cb9c7237e3bbc2e14eb8dedb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293f41704d2014c5d8e0860deb90e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996164d9051359a82f8939bf6067e96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93642296346d8be16362daeb6c18ed4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ab708e30089af4fa41e2fac9aa6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c79b4ae240885812675f05fd2d6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc003cc835a7239906f0982bcb7f4329422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b0fcfe602d1b6b60c2f3fb4156fb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ed3ea6fa1d7fcf373ead263cce1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2682f815b68ee11e73428a31495a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99734f78f319e655288e62c8b2dd2504426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abb6b515d2d5a6aa0504458d3da43e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd151bca041f42cbe65516fb674fc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a350e0fb6aab0fa0855d90cbcca8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560557e162285631922f22c5375c893f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fc4e13eefc1da2b228fe8071aa680431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2825b88e395b0c9c3b83563199c44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8acd41eb33e2615066fe169dc6517433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9d73ec8759c3752cc2751b86a0895434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965ee39a1a7875200a1f60f9104a709435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300855b6557eddb5f794578eaab5905a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3da1d5ff5caf2b1c7bc4726639ae7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04188e5af02e1d888e7654ee50693e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7df04400b2bdff88eb202d403e6f46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480786d6bec92df63fbede4978b2d547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346671da61b857ab4039853fc28ab874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb915ff0b09e3f2c19ca9ba56a4e649442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf4e9caed7e56252d55222554dcfda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0098962e6b9dcc71c6cd956f3ec0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ce673a103f91470e725641b2db66c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04126c80cc0cb6e5dba570209e2f5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf8d01a9cb615ed641973f2f66349447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05cb483ca31918a729868937c708ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092baa60a06df2b3354948f9ca691665449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e9c891f7d8b31f8883a46c6a1e288450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4361d85724dd090d4c0a5ce0698c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab1784117baf2fd9ec23d9c235388452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8baf7b11db23ed07f28edc5082b4ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c87e823aff70d12952789c2cc22d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce609ec67fd9aa94b2e547bc92387e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c274609e24b13331394f223ec4d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1429072ecb01270b1858ec221703457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc25551054fc82b3274e042117e80a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec8a8d19ded05e8014e4ba49c4c54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd389ed758af2bc0e1dc8ee739fb5f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a96fc89a95b68105f3449b382db769461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b46dbc68f7d1ec628353c8fb616a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f56c694f4961dad5d10a8bb9ba05b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca883b47d32fb354d80302ed280ed2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fbd31b5f3536ea0b906a8365ee240465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97886180432f31f908d58cb775c5764d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f234a68dc264bee5b5731690d81b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954083bf9ce282f181b07a69533b8c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba155fe26a69de249a3be27fccbdfa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa94c205bd2e6a6bd244fde1c5fb5e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76e31532a7f25eda12710e828e7ac1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b64215620db927ce0bba96c298bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f2c595dbc954351aba4d7ba65c077473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289186bdadf2b738a0dd9fc53d691584474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adf230f6758a70eee47f6925d1d7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae8d441f8c62bf9678d73f5cfc515c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada53660589fb0402822aa3eeaf0b95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9497ac98b04fcf08e7cb679406b3e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcb8f78e0f635e897a7655c2b202af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3556afb61a68fb1f71fe0c5d4f07233480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2362ae18c878b2b993a67c0742f3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f167084a8334a0e65c1c3813f14d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992bd6c21783d9385fb9057bc21b8a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99255a2f8d7c98350deec15b1aed21a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b694b98aa4488f33a28a3c604c224485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67247b3eb0c207ee31cdd2899101fefb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc88d7ee2d341ea18d5b908696746c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b4b95d1bc3cd81662a6f814f74587488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42c8a48d0edada2bb999f4933fcc0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04809e5c612811c516c7fcca60ed9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d65361d632ad26080e817955322d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf592e366b5b2c5345251520830fad8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9c6e74d3d8b8ac36a035d0988498493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f052fb6cd3026a59730ee73428ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c178d3731467bb2a2a1f8c507711403495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2370ed6990a2875818b5134cfb89c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd1e815bdc53c7a17f00906be7f62f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a851693553723a4f7a6d2bf491f508498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4f42c4353a20bb0b5fbbc3f0db25a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725899a33e74e1dbdf05c96adb9be2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0bbf879d88363d0f1b4f5589cac6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1bd2e1f8147da958e2d017751644c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed35049fbb2c1a51d31fcdf0f12f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9b414396123f4007a750221962671504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9a36b493b16abdcbaef5a6ce5a39f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222a1f7c654e8d48a5e02720905e5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906993e8bd7a85445e48d1456c1b65a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c305965c3caca3ff76bb2a04575c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d8d88aced626697929ac7b3a2ca20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723d9c159314a60f129987193c453f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a6a188d6e91a13a2edd6eabca9b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da018cadbbe1e6b01b0e36a91b003512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb70c48bee2283ae1ecf1120d7ace7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0781e2202ac8fd58127d77ca82488b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d463187b3d85995486ca26ad5ca54e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33cc27ab3cef3f1e224e5e14cbb310516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d89e0c4a5ff1340461a736930787517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e8d28d21415215ed2674ae9e48ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccd1e864e1c8a7b3d2577d04392524519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee7573cfb4aad203b298d389079a0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf667cc25cddf70deca9ec768038bd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf32f3a0bfe7b809258d6a61923ad7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d8de8644d21d3e16fffdc13d995df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683637dae2b0b493d1ef1c6f9896cbf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e23691d3f5deeb600a982e3b3ec207525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002ccbb8e68fef53de1ed452d50df72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17004971f6c2f77a1148590253ba6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b37eae3fab4f94373599a4a2fe866528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72b8a1e40a5e174d21df520ab6ae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38367ca8e065dab4877bf771689ce4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820d170a5491c1f91f20b962df090b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858737af3e4b774654becf6e5074ab09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad38760a1ad9a50d77d37d136562c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2a00fd303974c203f64b4799b735a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707687151dea78570e74d545fc23ce6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c81107cd548a3a2752091d21588a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1b358baf754eb6f48b0a8a3a055f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2ab0aa65db541b9e200643dabc79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7360f8f467c66221e47aa6177b3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883bbf20428ec8c302ecc8929771ccc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6afc265d10a1f12819c3db969207cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a678bfb78adf469038b20a46d186542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fa6be30cf4e99e1e01a6f15f52bee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88db37e4c53a78ce89fda02096d3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19f6e04031bd14ee5a654d8e9b5a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9bfd8f31a0dda49c245928e2bdc3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f26aad64a9073ff5ef4769f4bc674547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0f6792abc84d69301889891e29996548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fac9ec18eb079deb2676eddbfa9350549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff3e6df150792d174c9bda92581f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e6c95b66a7cd9f69c67071125d8a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c47655abb4931562422a21962ec6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d2d93f1eafb0e6cc9da04c03e5e25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a9c500dc9362b354e47cd5a7ffc0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15a250176ee6feb022a10bd73493ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6664efad226465c726af04e88d967556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ada4d768d2308f8a90e9173de1522557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c496bef8d600dcbe106c1cfbaa347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2df537d1b74982521b0a07003ece6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e58d1555ffa7afe74ade98e26fa2a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888b035c60d746a3cfc1e648f23c7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b617f47a542af710fe8545158b5267562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9671b5661222cca24958e945a03698563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17509d472e1fcf47aceac77fdd3ecd84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37158e78e4d948e58fe3151952712c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5dcaaf91601342f5f862057a38b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf882079f62c78271e358a4b55d129567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74847ced644931ec10b17ff461b1f266568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196552c82bd6de001b6c3bbdf7e91b19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c70a553a8659b85226edbbfb937eb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b553fc2862c49f870dd92c08ea123571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa73fa0c52cd79c9282e9285f4e2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37feb0eac1c7c655e84240bba41d5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a2c6ed97394c189d4f0a795bd387574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58541e7a64489f37f97e768d8454fb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e585ae0dece2ab5d9e7e7e4a9325d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ca50066474e5ef7fdf3bf1f42f8cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87438f7356b1b0684c1076829bc88c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d294eb9110766bd242adb91e8563fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f86324c65e5cc15668238f53393730580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482ba89f8eefd6566fc8e00fb43e022581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e2b4757e92641f992ec5e86ada84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6fd87f4e5348c01c9cf5a20e12009583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09814e7afd01ba5cf29733527e1bac27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc79e9d27beab8d20d212144167e92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558222c2126ae7c3399d6d8aa9c1a68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc2a2c4c78087dd298624cd75efa0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7169ec213ccb2b94741492c9e1a97a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630fdd8d393c51bf43fe7c131798f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf10c5cb4d6becc4e4ac712fa1ba3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86319036d60658817486c07dcd94b138591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93eecf803ea381cdeb90657681ce4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1740d80b41a7f5f7a1fcb05da5cc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db024bd66572072fde80be3b8545a75c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3b414b2cb0894fb15f5d29e97b5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412ab033953e8d7b9f8b377e7d296a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a1ad98bb7f2bfaaa9eed280513ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a78a1a9549e67336d86958c49bf81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719ecd9743628f79dd77bda7a2212f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336018e9800cfdbdd8c3b28289064133600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e9795423fd3cf8f4a666870c1940a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd703ce6a85cb95e9fa08aa3c14740a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac940ac4fe8dbb61d1eedcf405eeb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0922524ca5fcfdd66d03f452f8fb30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131741982448fd17740b6fad672937605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e558b0b91e06c9b4c7c9363cba7ad8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a835d3751c5dd72f64dfad75b6e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6508cda8a0913df397d37ffe75483608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527b368fada4cc251570e599e8f384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ff35ad85fa8c6a32a9981b75b3ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225deaa5a3a0fe991c43ba4e256973d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7cea2655b29c2218eeb1f382af3d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b5f5e4759cfd69d97771efec29603613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d53d13fb6f0901c5a78eceecc5486614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306decc6ed4cf4d8d0d2da8c1d204f1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01394358fd371f291b7d4930a9f7fcf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158721b45e782e20e43a182c81e5dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315fe2f1046bd3b6c9f84c8cefc9b10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5400ce5a0bc36b1dd45a861483cf620619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e036c4af16a4a32cc3d858d745ede620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afce6940b349d4dde342d91b022245e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c378e63c2cc08156155edc892c8cc14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0c9071a321727e65a278edb867a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabefc062f8c8f80a31fc5094889aaad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859e2d98d5b6bda0f3ee0ac535a64d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ed4c392cb7035a727406f59831c4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95119d3358d17b6d17f04206957ccd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800983684ee49c22ac8cbe30e5b53f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97c427f30b182cf668ee4454757e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd99e1a0baa2e82e4c14a439d3297a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f23c594fcafd5145125887708bc81c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1d378ddc93a0a266f28319046e25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a55ba643eb3c1d87818ca178ddaa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581f5f2d73a1dbfa87756248c5e2a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a67503637653da37b728d3b7dca58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aecf942e0b4fefeed149b3defdfa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561867d493058eb08644f75e11bccaf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deafd3a8855f5b3325abebb59c709ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a20e9306f987bd7902f55b356f4229639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82303ec42a4bfb64873f3707524e87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98552192379b87ac9265f4593a535641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bd7fdc459a0dfc64993f51daa5677642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158f5ff55462561b9edf084a1af3266643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6dfadbed3b003d92578f8fe5433f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8984ff6b4da5ebc0934e14716ecf2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0187c6515adcb866e8790aaa01f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3970406e5813304538ceca8c8db7dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd233627be78a635c91acd115173b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d800bac01c29dd5c941c013fbd2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cecf529b555e8d6adf7d6ed3c91d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c27819aaba73414b311d6b2ecb38de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c8ef275fc1bc3f29f595bcda556b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cd170fc20a97bc7b2cff73a0eb9be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84785cabd8e27618a6f136ecf163b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf739a5b8ed7beb57b2d63232da4629655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5c8511d00e796813f2f1692a204f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90fbc3bd3d070aa7ae91f0eeb5d1e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb69e79b20563225f14e04410e8764658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a875d24c635d1654a3ffac22a3c8f82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca30bb59aec0d58ed2f79c4ed8269a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb527bf260255a9a6910e9dbed0ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97b95119f23244ba664768743c7ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a8a54326d0bb4592e8accc871923663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3cbb944c4d522fe786523ea6543d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaab01881ea05e48fc02a63ec6c3295665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f896197b39ac2b673dcc490f9ad37666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f370e90fb39287a7b6361b31afdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf0d12ddf0cec30704d5364f63d06e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c908b24db74408b9ae8be3358209669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebcc02ac42ea48f35397831c61370d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa831b3ed7b6bdcdbbd3934f9f0fca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc48c1c5e5001ac2f4a452f8f4f09e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b2124f633475fe1f87a9a38f7883a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186cc232bd1d8d4678ea9d719075cf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d319895a8717074bf118c25f8e0af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26797d3483631f0eb726df2cd913f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb00b8388ced574cb76c7270ceac2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58c5f01d2d776920ecb4d3880f0af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f52ce547f715ae4eaf74eb561232679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daf73a4ebfdf5ecfa394369e147a8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08176c4024c2774b14a122140eb2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daca5bc5738b24f36d4e69e37df78b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35ee19be374785d67f2727f5a39605683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2c093d0f4c225c9fdda7737e7ef9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f2b7b5fc48f0141593b7a3e86641685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1fb9be03a7bef172f9ecb6058cb77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe582e4d7e4efb3e6ce4b314fac4d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8cc408ca21721a2aa591298eedc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7892bcbd9d5e0363fb91670ddd511689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a223b7d11457b990717f6af0a52cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db9ba58feab91f5a4045e2ec6c4a74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c85ee36cdd4d72d7e388c698f2367692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db36cce6d6f8450c4875f29a37e776f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d7b135058e96b8f60635ffc9448a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f91aabef9a22dcc2d9adfd3161915695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04d857a5299ee01c5cba93cf526cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131a6061c5c1e4c6e569ab699a0919b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a70be7224942ed2811a40f6a6c3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236994baf25939eb92c8f1e72aea553699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6141f42ccb04aa79a780e0a16dacc13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfea9cfd7a72d6573d6ef92db8077c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67003e544a655002c0b9088cc63a35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991bf8d63f3eebbccda784a1734ac16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256752b2d412504594945c7c7b0d7db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3e3fda77944a30465fee4cd5a1c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d1827b91be7dfbd30547a658ee0aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef9942748dd4f21bc7d12f7a156a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935c48d53732b258c284a7cd55576d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff671c0e0b1e4bee54693ec2ec252709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709190488d82cb7396cd17cef3a3347710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411062f3f76d886de128211939062c9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348547b75238fc62e43c353ed246c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1575786472752da71b93e00fe04e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f6011707cf146cd63c68833058a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520fd2562c68ad79e4d42eb26efb9bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7c0e9db3d8b0666b166fbb51d933716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7141379d5c620f48415d68fde8f5ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba352ce865d177eb96636503a73e38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937330289a06c89a5f1ee509b5a1dbec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6855250b345c6a752dc79e6679ef38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e836271969dd4aedaf0b44a1472cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5018eb0c1e62f11d27466ddb22bcc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb22e6da92b3042dc956b2309194f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822851bdccac317d76b6254286a503c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81224393fcdd2a5c4a9c74e67cab4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533876b507bba5cf7f3ff10dcbffce8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928bc8775e551c4792533f89f5bf172727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e73ca7374a982009bb29bb4bb66a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc1ee67510b88dbea0201820ffe22e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84408d2094a0b1fe179a74e6ecb4fa2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82a5be4e6e651b1ffd37338c1ff23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3812caffcf1692286f6a7c874e0370c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7480b46e76edf36bc7278a858d4a2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eadbd6862258c6bc9282d97417314734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398c419ddffb5adbdcc699f3a34ff8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18183ef96c4225559a8ef7fd33f55f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab808502c0e8a68c65a207c8fcd5ace6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0395391e27434af875fdf72294620d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72419cc6c3176125091706b37a7bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc11ac2877cf565ddaa4e2dbfc3487740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96737f78581557cd2065d9eb0522d09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155e9a58098e3bbe7e5b4b59245cb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07422062f5a55ec248cc0dd27fce49e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272d19c33ad4581e8729b74c068de8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf05eeaf514d6de703d84df9c27e0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f11b991301f7e96e6991a73c6f39a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781ce28720b3c21bf570122f81663ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dcc1f40d1b64da85bb46c16a28499748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957b073b775784f48740c16e7ed544749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bec592503c348a7c9beb3e7295b4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827febde3d5955ae623c84df22d65c02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468b8f25a5d14adc3bd032b7a38e715752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d48473df1be2ed6b232d9f2099c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bae967882872784d907dc0bc3d695754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b033e2d81ee88d17ee3063f776186755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf8cda3b2d86a98759930d8c5ddc51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54cc71f3f2d21f2dad3d0fb6f79c85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d42eae5a3d100a792ded15a10f511758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd74b76791a20fff979aaa99c1d5fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea31b49cd37b729f5c7aa61b986de9f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d1742c7ba15c5cc4f7b562e989a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19a318b17bf5e8024dc252a9dd987f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132949ad62651692ce8577aa8af3d241763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab9a6ce174fb14398c46245afba31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a1e2b380fa034a43f4675bd7da689765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2239a65f72bd7faa5d9750d58e7c82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18c09b4dd79fedf2dee52c73ca17a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d255c57fb272db27a16fcaa7533ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d447ba4e3a7385f5fbc96951b4ae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b722b22c2a66653a890a7b11b451663770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a361f42435415811b65df9f2f996771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2cf2fe94085e2116ca53a41caf25f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca858042dd1fe0a37e47c91a417ab119773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabee398ad5b6785439f01a24be6de7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ab13aff0fff78f08164382bc8efe775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0da5a09f12078301b3f9396849745776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3340d47658e79b83d301d06b30b11777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f576fc368d3ee6fc434b971987ae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1a7d2496d6176a3685903187aff872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1c333f6f6ffe14ed931dc8a41e9253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530ae061fed4e0bd338b00c54333274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7df70bbe98c6cbe21bf3013d114975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790ec8b6135267b610b0b5e669c4936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d167814c2d4699271ad7f48a1054737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0321c6f9ec9572a0b63ad725833b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e794e08b41f6418366015d094d72cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508269ab6b38b0c25799b3e5e2317a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036f562650c0a2b1060ae78915c33111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848971d5dd8d09b441b28865db0e350112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a968e3a267f0f898dd9d99812c9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5f463f22d3e95b72831e5a790db814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2e7392969c153958a67cbc39088a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adbd760dd72cd393155a1daa5288f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0942b3648f23e38cdb5a6957503c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7346a5de8870a299a59a45874983f9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028df686e728c2fa7fdd7d9ef97e54f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ae42a657a9b52896b37bbca7bbc6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26fe9e37946d75900c124dba808a8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c736caca0751af75ca955e412174922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a6726d761d9b78e8919f49e824fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11378c604b559c8c77b02054acf96224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47835b6f6500ac34c983f58d0c64d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c427cc36bc1d30f87e7e8d0ca79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae60a9f50a0e587a571bdd0b81781427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac66a78488f1420d42faa9ad44efb1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30dc7c6a2460bb071c0caf3a6dbe1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8132d4dbbc384c8ff67b08b85941730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aaeccf94fa09dbaa29b50c17d401131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5bc56ca479af8220d2e603a103c1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3d9d1ef2deacb14ec34096e82f9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7b0b87f3fa111f84d247615ced2d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7062441a3d8a921923c5ce34c465b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e4067acc4b003dd170cfe15b5ae4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce14a51a64efd4f499dd5eaeeac3c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ae9665b3532e282a84e2f7137d6b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ee7805919397ee9517134f0fd9d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00eaf578026a436d61f6b0601f5b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b100f86862f216081750080a9a52b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f826278bfd364bd7063e7dd055c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87ef99912104d01a4ad80a46001f3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6af77b81d9de093ac02aa9884da43544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a146faa05ffd1a6c4eb7499fc0225245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7dce35119a006a685af67734c35ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028a0cb957990a82332f554cce7bfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a36352448839950879a91791a44bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399962ea71ecb6f40296284fa649b9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3e5b1e837c6db2b24eb2814b83b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d365f2351a0dbbf440fd3a322b7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475cb3e59c0bf12a6c07320e93ad6f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59407c1822d9b2bc4abae2d9da73d1d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac49829b401d6a544e7169cef951af154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7ef39c88f5d45ed62e3969a9658855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c6118662195052f78e20b6262d9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdf5c6dd0bcf0642587fc239c1cd5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a7360b80bbdb34455e671d975060b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb904efdbfedda45e665c794d289c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258092b80ba3ac8ac80c35d95ec8236260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31678193c1aa779336fd7185723c7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236695c265c8c0f46db6e47a43e31d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2d9b3190c5b74ca2d1987b34d88963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250912c00f1b868cec60115f3c8e30c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c8852c493af4453fb38c91b6ec6b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9693d698b85a11d29f0d93fa8ed7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad929263a74eb089d4fd53274d663367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df51ef55c2a68abadd384055b252068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bcb4d8ea014d72519492f0e9f706769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e503b68759839d8e5bd812745df4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4a1e40e94f20dced33c034de48b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c40a37d291c6e4f847a7faa627a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b739a9cc0af1725315d007473db5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d0646b3cb141156857d62268b24d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c9e963a69a4213b786bfa3334d9ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6767f41a72982ceee463b2bfc83e84476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd22f8bd8fbad922f3001878525f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d9565dd2831fb753adee6c96efe6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0ef57bcf7667ec7cea326956c36179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1096ea4578293e4b03d5b23b919d8fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb6404ca6866991b1fe90f1289381f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2044de52258bdab9d7516335a59b8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537c2fc6edc34b62ba0d1441327df2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ec6d844384e5de5e29ae1c2e1d3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480fd9f63ef62e96ef6ee4000e9388985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216a08146d72e7033bd67eea2a676b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c3826ecf8dc69776088c2b1c4fdbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee1e5f919c8a9ceef86926faa5567488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164886d4fa126cd36d2ff456d5aa6e9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606662c05f455a591737b8708646afff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c751be9ce5a6966961cec23516d7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac8df8fdf848edcdc144004b5a13392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba1e210b2179a91186d97931434cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ddb4aa1150abafaea67ff92c263594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38952328bf914218fb57e9a52666aecb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6aa189108d6f126d9f8d0a1f1141096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee1de697ceb2f5618857dc7c76529d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f5b3a62c6540ac3213f84795ac9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7013074f556586eab9309c289c2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b706db1f1a6fe9d545c1d6cd9c2eb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db95cd54ed440774123db011e39d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccdbca7118d7a443eb362b9195000f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fb8620d040d96ca31fd1877981134103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d25b4494be5111cfdba6cbd83147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88027b9769164b586fbc2c7de1f9cb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d75483d853dce9296c45501822e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7589a9d89891469c93cb260d5c6c80c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50ff94da9dd5df74e4ff0634dc84d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310b8ba287c210a8301920150197a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385db48d233009aa0e738c3a2bae7b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356893eae8a10981827ac86323def4c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34584c1d7e78ea00beecfd537ff5fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70b9c0ef8dbfde318e057abfe88394113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b52c762807548e66097b93a6b7976114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8ea888d213007040d759819ddfbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729d92448f91473580489f8e07939f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50aac05ed8e8ad4ce84226052859f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64c586277a66db32210ebc75477bcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad8360cd18fce1b9bd99bef0654b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544715940f861c277438f1ea06032ff3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e19c500d1cc04d2e6cf6ce1cefc55c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01b229dcbf2ab72d0c7149cfa292bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc83951e5498dbaee3b92153156541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20518d477724400b190b5b8e03d5177124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fb5c5b557f603e8321409fdfdba98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fa75aa615ad4e81744427950eb8d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1508f3f94399441eae29ea5a4bd0b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd977dd38c6edd706eb7fa991d44f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42ab2c608448a0d9504b1f247e72e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef8bd70a8d7f29dcb1c7b0c8c2851130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f137a2c221b5c66134b5ff7fe4d8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0c8f5ef0bbc299d2723c3315e77f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b627434d915bb5e90c81512db38aa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621c12302abde39531422968756139134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7d5c664e2d3bd8a4bb6584e471db2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f45378a07fd13327a271a795c66f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489abf6aa978e2f927657765b6e6a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b327fe45b017cf8317a5baebfe08481138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04584c5bd0808102bcd52b6bfb8011f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f20f5c75cf2834db4938359b73f09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c94a3210850cf6b1a04ed69bd3d641141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882128f2f9f365476fb855caeeb5b55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704eeec28e4f8e90049d1858b691a02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b46c87e2d43ac80f7ccd2877c851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803caf2ed741a768e54395e9c4bc2f0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6337630a97b128315465c796610d9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de04f623e038fc1591eea583257983147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c508e1036d81184a9857a898a156a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdfbb765a93a1da864f1f6b1bf5423149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2d0c3e050755d56c8294e56eee35a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4e3549eb256c467f5a5982a5037e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b21b966c237935ada36277f5292b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc0621547d2a3b3fad9dc860c52d7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d5938371daa51c92e874696bd5f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c054f990bf4c244f0cdbbfeeb8dc860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c24cf35c2fec314705a95b8a3e25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571136bf82ca81d2ba1b7a8d46288b29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c59fbb8f46d97a0cc82e568fcaba3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159867162731fe339ca6be49b040554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ea89bd4c9ebbd844db6029fd8de4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed8089663b0065d1739ad6a5fafde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f376567106ecad56e688e9dee0c33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca403c08fa5bb2977b7bc84b64629eed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbbb5f6770c66f3be30692998c78f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f15a3cda6c09cc8a8ed3b4d4bd20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaa82b76b7af122e7e07652f8c10b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e65babf29b4d306c30dd96721eeab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94b54342346c215c8471b11cff0c61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dafdf21fe4f7fcc15ea322091ab94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30121c172ba15ff0b9f714f5dd4dd9b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6852d2b8bd2f448b84659eb9247d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be998e0d3cbdb15c286785565b333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b7f7ddbb214d5f9577a704e28415173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc39df935f563e5db43417e09b65e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b767e672b1bbd735abf0bc619a2695175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232c6f39cb32295715be24d8016e34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db752eeb6aef3b0eb592df7cc7a51f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c241343300c9609e4e34d1aab2bb9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2c782c505edd0e578e64981578dba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4df6b76c6dbbe0606cb94326fd763c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac40eb1b5093405d5cda9e991f9caa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c755bd758659dc1c4699f9af06dda62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e7c7763035f78bb4ed88c38ec74fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1931d6c75e1ea83b515f193d1e1b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b33ada5323f8502d9e1cef1b7e41a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e166533c637d2915815b7c4676ba54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612b4418c6eda3350d84b7c06e350c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c2f2891881ce153f867c2a3e41e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef91ee21782d7678fa95790de07430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b9db76f3b29bbad97aaa88f004d27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539edd5e204a69776adb3ac9523558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d23cf4fcb455dd1776dbf863c98a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409cabad1973d5535ddce5017439a03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3671aec3da3a8fdaef33f958ef7f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a14387da8a473915b01f62d5ac9b59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a952a1e74f428d91b5d1deef9cab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c471412d68b4d29578664a54484a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef5f3d084f3fb6d8091a78ed5255c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37464bada48ba9eb6a3c25df61cbf7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b534d5cf05d401fbed71afedf2856200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac5f22c30c7b22c8faf8fd5f473f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50779ff306b66da13613472732750d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a4b53cd8a78582b718c12ced5e382203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba48ee2053d77ea4da7299489fa361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4caa11e4ffadd5d7b4274b3390a498205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d45fd59482ffc315d61c39a8426f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5126794ea93aee1129e1fde27824336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f31e05d42092eeca16796eba85a56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81e4c9798780e885ea6ce7da38047d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687717a474ed4af65ab967ce1686e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cd6272ef1386c2bb13ba13ba0e0d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9757e52c58764cecfafe6d137601c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a26455ac67e1cc10b448785e2cf34c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baf6d83c5f2923c9df5db47a2add0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d941eda2aa078ff8fc28cf95ecb6e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6764147d16ec00c387cb5675b65360216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac6d4ba7e0f68b8d600880cefd94c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb10d9a87acebced5b0a346f01dea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa42198f818a7f73e91e440b3d77ee5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d59d23fd4f31be35b4e88c95a45b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423967f91c2cd315032f8ee15dd3f3bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e5dd2b8bbf16e3b6ec28b08f9abe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3db68594faac6bfa0af9a823ec778223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4b20c605adbe615914e909cf30ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2ed874a144081ff8031026abe66f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a7cdb255b7aaf9080d6081f36d903226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48189dbd04bf38146552a67298415227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c88707f15bd7112ddd4750bed2c65b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb02b0b43b7fc718ec13c625ab449229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f7bfd6fa3093fe74e1041dc6e9e95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9cedef28d8ef226ff0bd64226e353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d30be1d6f2938c3ee427102ab9d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207de3e8b9c6097b89d2296f57d7aa32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a514cfa9778ef8683f71161ba034234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef10e7f07bee0f05a11139e271e83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c152dc1850ab7c553e6f88d62834f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe4a830cfe7ef1454d18743481e87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c9ed81d6d5093299895a654ffbcbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1602891d943a4bb3298622baada196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883efb2028b5b08f0c367f024878b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426eeb48e1187e1d6309883e1571fb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3967e604ced7afdd1b4bb38390f3815242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00fab4868b596253effa78cf4c62a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f17681751b992a1c3657939f05c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f843043cc8a4f196bcb6a8948d90a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01466b04a07c802d5f69c598de16fba0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4ea0068e957505aa41158c93b9ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f02d086390015fb8be1bd6eb65d8cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bce529920ac00f46d42589c653460249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d17c4ed7639da6478a4e17e7b6af0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ecc520d088ef2798f80f536e09b1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef57a1d34ab1b6930a635f1c48e67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33f1063e1defa70338588d98de240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c920afcc253efe2b3391e1f6d0bd8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d5e8cb1d4b2da8927cc0fc0d60a7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1b869f11ce06e4a9cc83b71de885256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7342d1dc56d676b95be994cdb469013257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c8a0bc456136fbbbd5a6f5535cdbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d964f2a5a169f1626f180c31d79df9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156372f62742a2cc59c371be604cca7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5adfb79442af50fe4ed34fae95019261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1346232ec697e5b8aa2fd3370e86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f3ae6f92f3fc51ce9ffa2c196ba2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ea671259e6e9a2294b6ba969a3c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de8421feb354421a462713b8eb789265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccbb17ef9d652db4587377c31bafff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274e5c3338b41b026ce92d35702cc87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8fe97b61658441ac6be29f4bd43f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06684adcafd04f8b0ee5855387ce47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5d15e14e79f1aabddc601c3e4471270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594984df119f719de782d8a74629d3a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969b6361a1f488686ebd923375a3244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e2ca385361faa86d6d2b42ea767c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9afc569d166a5cb59b04753c549b05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2a340a70dea7d79a64ace710044d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b2bd380b53d1a0b551cf0f4b2596276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff504d2083396a7ecee65e5651636ec1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57ece52e5f8e8b4ccc1ae42ef9831278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2cc29d05e981a67e740e7f2e88ad6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eeb15f94450ea1d0d7f211e3fff8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7130277001269fe3c01e1bdbc30bb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c940918f3b0faebba099ce821cbb97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1213d9e353d434ba7a2773d238990283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777084904d73baf258c86d9ca557f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617747fc4d1b64f951ebf71ea55cb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c817040d652363bc10df4d12e6774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115ccf6e97259e527f1ec01d20752b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc6d641e82cb64fa91bb464223c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea02935da6c7f04b6f0fbc13a75dfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aee51f3eca0b7715c3899bc7cf7666290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f1e53244fa77e083f5763587824a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83368723c63964a9dad11a2ee0226a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4bb1275151f4a1fbc7346f7cf602293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019b27acf16f65aec4880e56e71233294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d76c46e8ae1ad4661b748bed09545d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d07e577ccace407c94c6295d47687296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f798909d3cab0416d52564a30d159297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d75656d8a6446fb4af3ac2837d46c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4164f2028eb71b152f8a2f42cd9d6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941474e10e231fe90cb673bfcbd080b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34934ea662cdc9574eba56812ada45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2eb1368fa4a386177e9f4392f477302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b5961773dd908ddeff845073023b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7807620c2cecbcd9f2d1bf7e00ab9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8546ad30bd7c5bdc1d11b68e8d7f26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62ce6c5b3e8adb5a2716749b361749306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d283e5d73e674f7d31469b6d7e84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b7cb7b6a0d5dc85bdabbf8d1a356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7874b0ecc57c1cf9d1cef24b6e3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67438fc4cc279cfec1cec5e24c9e30c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce5aa6230be912432923222a05d4ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb75fa144a4883b7895c06850ea48db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03623c654e51a4121e38bbf5fbc464e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af3ee03cb8091d9f9a7482ead0b55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b46f033b73a661186c8775791a5c83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbfe23e87de8b3b550a3061b99cf2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c81a8bcdad94db948823e2407834317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec2dd855c23be70caa7e12c758dc1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb04ff64433a5b75cc17c65e3dc32d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102057aef62dbe8dd119e134abd7133320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f682663e77579450a22d9a603d0998321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4883813f86ffd5261f7aecde0fcf25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381fa036eb49a1925c4c9f95c6daec6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273271493b7f06786cf27ec8542cafd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6695b568dd58534535056b1369c7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a81998eee1a6136700e9b5cdd75c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc546afeea53d5ab19a84b736c05fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26cf3df771d2d089191389a512de99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6cb092a0436c1c694d2cc8fea39d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519297ee369eb3545e42bb45d4bd508330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e1a0150c9044b325cf736f3a5cc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855944e15c9e992ee22a31b560b980cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f48ee2a4bd5e06ef42d1f42cc6f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f8c150605f6ed969bdff2663bdace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625eb74aea4a15ea3b73c25fc7eef3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bac0cc20d7f060bdd7daaf4f184cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c706ab942d6732a4785180fada71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774a7cf86a802557ab1640d448b86ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f11d22e7d5c6bbd53a3e91050aff7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba3aff649e5c2c0bce9e4b437e835b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add166284954c744c4712f21622bc7e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18fdf569e3ef4789f816f21c3c0f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cbe844a58928ec232cf9d9317ca59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81047e420e7be2eee22156a8bc25da0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f78310a49a4e8303828773ebe8b97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f935768302b81c580db9b5b3349b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df360bf06f22821e608142cf6428d49e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcabba23acd4aa3c9c707ebd51658f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd6f6a02395d36c78ebe52a25f7a3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261865aa8b06645cf18d90f5f8affe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60dab70816e053bf3413f66179cf71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e217c524793b71c937b68809e4ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c098cac53fc12a1067d7ecf62154ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f516e9ac5afded1fede18bbbedc43f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7908192006b79bfd76fc60cbe01252355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18aec1bf392ba7871aeec8e8f27a4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e4ee9ca778b8104f57dd97089de57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d42ced97503e89e7953a5b0d5026a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f2eb54528c3f1862236af6d9e8164359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006fc71089de7d8560e062e04494c0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea979b7aa7c8fe370391dafbc86ede1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfeb2d9d751eb0f02fd953c45678fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e9966253e9b9272c2cd70cf5819e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67d5bf0453af31e287fffbef3dad3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650fd6fbda621581eb5989e3a40340e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412bf990beceffe95014f7e17aa87e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc00ddd0ef05b49195d81bde0ba49c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bea660431eddab86bf0406f4962d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9faf16bd140d4c150cdac36ee33b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c104c8704a4f58711f12749fe41b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f939b541f0d78b57f3464d3cd23bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f977ec9584e2779ecfa4a3ec737a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f66b1e62735a6368d2a6da4b1ab2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d02f9eb5924c0958ac216791073e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498e4592c4e257bf3886562dedea2d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366c44c2495e5f3b55eb0a9d6f4ff26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e75bee73b284ef8612ba5a360d787377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073c30c336d28f4b93dc80bfed31ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868f76dafd11f75ff0da3af9e54f33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835ea7d6f20ef325a4e7eb58d13ee75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f134f2dd4744fc5d7cffe067bc879381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b609cdd32bd31e31728baa5491a13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08061d1b1a9bec5fc8bec85219888a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d7af1c8e31325d7b2fbc7d8661af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d7e22583bf4e7cd441ccfc87c8aec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f18bf4f19592506462a5ae880fb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399723e3907a78cb62b33fbe44edf400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2efcc918f658c3a1599e0d29143c7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091245c2d803b68412c60936c108d907389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0f633d4532868201852891979940c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e528c3ca99a101ddfc8a4a8c5652c69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674b3a1a780534048256451c8d9a68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c24b80495e51b650f199bba60712c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67764706b2d8ff1de14b175effa84bd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2adbb201d477ef230b849f1f3f73e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611530afc14cc740d8b4002d40eed6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a8c306221c50a18e02e6d0f5934a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b1114cba20235b6a6c3b0bcce3d2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd654adefb50d201100906e3bc869886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c2a6d8507f8f334f0aedcca79609400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e3a2eb90ac788efcaab312d88fdfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee4691b06d632243360c01cd6a6e66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd19ab7d76941cc3f8177262c2040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6dbc59c879fb5ccd9daf9dd0ce282404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3bfb1d4de813161a2480deba6107405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88129c77c98329416a469ee6ef0517d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7f07e4adaac3d3a2492c3e9b19c7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649ede46ed86fb98fd102604b86f067408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42a38a1a138c618d262fe958cf065409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08eefbce5a0b12d054c299d289aa6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601321ea546aea431202e9eb9ef6a62e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b8a739f3524a2c7cff595f9afd9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc1ef139604374e99743cc806bf38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d511a83505c1a8fd770ee601f44a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424216a379706987abb3e99f841908415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a72f0d9dad55cb1cdf594c0cbe2f7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb5ed7c5b69204434238cf38bd2cb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65908f0076e34def269cf963c64b61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795b7d0c3bd7795af7bddf326e207d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac34d721265cf07b60507744fbc0070420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f269dd55e3c3e3451881f44cb4f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe02b63b97780d58da7b5a32dba4ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ee19a5f10c1b17c37c353895eac1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ea116307690b8f1ca50f5d9777b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39673e7074eb8ea5e9b42dbbbb03f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653982d65671951a950434339fd34be9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4569de83c506fdb92099bc9c028cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e604e2d43662ce7055012ad0b88f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d763b7cc20f62b7b17debdff30afc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413f4fd199267a2ee092ed66043d85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b78457f64ffc5c5dc78fc452f4ca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6513564f2b66de7020c00cc5fc16a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06feec16e660f087af383ffd9655a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2505d8db647d1875d5aa0f16ad077434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a971c4a9a43ca749c6787f2ccf0492435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2b8b98094c04836939b6df06984e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdd2860f101c66e9aea45fbd6995c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10029a847c867e4a6dcb39197349c74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54227e75abf5e20fd5f11554cf843439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac8cec4fb63378cdab2040bb275b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bab9e10fa115ed31d41c2bf3d97bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec248e6787c579a0bf02227a645f636442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a811c0ac08e95452d36e678c91b0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd6776f0232c02a540f9112f8f09c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8175437c324f336f8ef787129e71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4973f04ee158a9b5d9c1abc6563fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f521680d96f29d774d71cc4484571b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a229e33e1d6f13a955c2059a56b8b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d1fcd71807b211acebee57157f36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463228439da61430331e472048735ade450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2104f0fa9838678d09cf8ed4b60e3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb652bef7514ccd2e3ac3cbb6538e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f373ee854ba29bff41dc8c5e16225453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee999006775183e4fa4621b158305ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40ffc98af67f48b6e05584de102c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f20661ea891496b4b12e49d16dc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f65cb8fb3be98fb04f5d24d6a4d426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e2316299441dacef8c9bd727a722458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352b40790579eea5e79d60c42e24733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2669e0ec8cd385fadd2baccb9598a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab4ab7390a48d025dcea148cd5f79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df2be4cbf3683f61ef921e3cacc9be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd68f0fe0ca3e55f754e166ef2a7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c0d08aee8fdcc852d7eca5c3333c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8565a75f1f7361199b254d7afc7768465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8c8ca66b0299fe2aad09fcf78add5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddff7b0961d9cb1254d853f5e649b62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6ae7b583cb87a0c0b3808fbfa24f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8714cb45dff8a3d004634a51530b95a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9d0509d64f73c47be387427167ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849d1da4e173c2bd6e9e7c4ea7a8ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af840e6457d846e20b4510ef50312f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7c294aafd39fe9766acfa770cb80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00f52d80e6b7520e4bc526a2b1d97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50039ebeb91215d6f629ae34410e01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442356ca7edbef1a1c60112afb4d54b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474918af10bdb19675a99b2eb7ffef58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51787c4067a5a6907a16c3312bffc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639531c2221a1e1a4a6e4790ebcaaaa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d468df5410985daae91009f41659d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d1b85f684347c7abba16079241f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656345c615b88aedf8effb4b336bfc8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004638cfeb102b05592888e81649934a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda2de45fa71346f528a052f9692d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93510d8e171d246caf0e5aaac8995485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42769a1bd503ffdc619fdf7fb65002486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a236d44acdfd422ad624b9419844e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2666de27cf122489ad69de615a5158488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c2a14a79a2ba8e0349b11b0091b61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c984129eed99a88545a36cc45244e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acdc4e18c832f9f3fc6d75794ddb5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337177dc07d22ef301288ca927ae4d83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71e5e76e312bf8f8754c94d102c39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc3072ea4bcd2e800a427bca124ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fac36c85fc4275e80e31dbda8d27a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1419ac139d87ef5acd3e6116c3f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec9edd7a4ccdb58e84d135b123eeef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70da9453edcb0383dca7eab52141430498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce104fb58b60dc48efcffaabb93fd2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ea852ab582f45215a91f9e7defce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29264014d0a02fe4a1284957cce50294501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996a8d698a443c68d773a185094ea0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc620f44177e59a911f9d50787c881503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99176258d0a6c427b1c304708c69662504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385dd75e1cde81610c030f4c5331ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af94a623dab331e3a3a47ff0533ef6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92f9c11ec379822b7440701f4e566507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa596190e7af758c564f9c1b3fa3fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc831ac826b1b295c9e0b02797655509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa6621486456c1d21c0ba2693b0880510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf222862a2174e674dcc40bd6826e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96493a6e658d51198dd66cc5d9a97b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccac14d713de54c2358f6010658de15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c0697191a3a719b3072404d59ad14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747bb5c384da2e0b9e655bb38bc19eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72305971e8e68b285b221aa3f73796516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f93712919fdc81368f9d436dbbe36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e95809371378904d0d3b7b400d2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ae8d5bf382f87f0054917a9b242d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575c56283abf9db26d4fbe9b001f0ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff249c8c921b70cae6b9634e9d5a81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5165ba0e8807e2ac51afb6ae5a9c2c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce114dc879d95f70bfa26d0afa1ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdebe1cd6d0c6b14f97548cd51567d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c114898061c8fce78ddc93487b4827525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8951f72e2b363b39457c6d9756fb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4ab3c46b9d4ecbc7cf5c905cfe11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d56370623e6d01e4488a283e63ebb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b5f1aeef792f8a3e969e7287c1863529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af6e9f15ea197ce15f8accba80767530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a876e52ef6d3e37429f9ac59f6a1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d75a8ef2337bc2fb69503efe12692532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d4ca0380d5afd50cbf9b3c82d280c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a78713fcf0567541ffbc5a68e1b0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6640860009216a3fd0ad51d17d0c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c14cd35e5c08452e3719ec9cd1fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee884e5a65efb10991b110e7df4cd71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1012cc79cb7c4c7db5c70af220a6b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf04ce539a2e90c18dcec2f112e1eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269e156e2bffff4ebbdda4f36940513540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e7e44d305b1c0ad6ab219c0765a4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277c8a2ec9bf84c37a3c32fcee0214542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c7a87ae40c850efa6c4f84520f79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42321b82f18baf9b3b4a82ced216643544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea9019cbb42342a0d2b18b9746aba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff83ff77ffe95c7b47caa5bcd9510a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb0f7f6c46b6b80e76172546f8ab51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11809baa1e5d9478dac6924e4d2b39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff22f1cd7a10a2a03e29fec6384f8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85c4e51d7c3c6028bfdefeaebc8a45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec9300f7528436c1b0a8d9c8cf401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9edb9a8394038d9c442910505fb9ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec426ad0811aa798301adf9afc3bcb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a15a34a51375b792cb7b7b5ac3e0c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83f4c52cde30cc213c8a9051000662555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7988b558280509c63e83234e8582556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a91db8930153cda73720b8ff6ad3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f89e3ed30f48971deb1bccc2309b25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a0cadab20ab550266b2d2f6cbafc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63394d14e0db3160894683604c80d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654a3fe5d353d9d44fae5183a49b65561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575338297bcfc9310f189615922808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b1e19519a85d867aad54685c18764563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c26acb1b66752acf02cd2ee0ae9e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0eb4458ebfbb3fc4558e862c87584565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5880856cbdf9c61a123588da2c947566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1babaf07f0619d5a95ad852a02f540567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740c6567303d73e980411f1337dc713568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4954598b59e561689d1d6a8fae029569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d18166fd9ea90e88b3cf8190299f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9cb344062cfb34098cd3a7c469df3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20842440f61ea4a78207e891eb8ced2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2874cab2c0d08b26d39db8cc84fde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273480fac55c9174189e1e1c7f20dcd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e400626a71f240a526c9322b18b84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7020b8e31d16c8ee92f0abe7c3f609576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d742875f47197d7d9b735687d2449577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bc931ba3681f10806e1ee660c6c1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a4fc2e3507ad90f931a3dc165a35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182083c9d562344cac70deab2d0b2508580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356fc53084c8a4f959d8eaf752c0c9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9e57dfc911fe396abbc679d863f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e728d9e90ca3da9b0ec0bfe7b4aa8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048560824fd366878dd8aff75450fd43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30deb6e1fa4e89d5a43dd44efa8fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57da5979772f7b89af07bddd2e47a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f57a535f1ffdb6776217212d0a74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61218ad9230a58ad4f9f5bcb84f3cb98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f77b92b0efa3d0933f24ad7d15387589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e399e33964776faa476ddca6a3b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfbcb8bc5e194b6ee298191c94b740591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6f3fa0728c016546e3f0ed473d0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d349a0ba898abf032273663355e4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2e170dc3c01dbbff287e933813f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f295ab905f9e54fb2cf348a0f0cefd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a4900a751e189ccc8e61ebbb83b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c1955552c04c0dd568b0745fb506597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d734562cddbe6a5ac9cc181279256598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360e3a9531ed71e9aaff1a9a13458d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6421929ebc0de9248a0cc878f2a1927600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64abf62205fdf6d33fd4c751acddfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9837959aa769b03f735550a9e85a17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5267d6e2ba9d03b952a629e1075b1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed675c1295c13eaa2874ada2e7d87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b470bcc63784c22589ebd690bb0cc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd459cda70f5c8b22197d304bea8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad801ffb264351cfe115f418a57ffb11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb4c776e5ebd27fdaaf0948027dda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b0d4264400c344fbdc90916de3476609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0ebb086f638f07db76ac0e55033f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80583d7b571854331a08b0db36b17098611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf214e299f6744642f956df771167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc4f202897c55f84a6143567d4908613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693565511e8ce3ba99fbf5bff2ad646b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ed86feda7511859d00fc65a9cd1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc23f2d61aef7045d23e0f46fa4621616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e015920112eee50e62064d33ec0ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710b18fa71ef2d66bbfdc3ad3e2235618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61481e8acb09fd6b5fcec04ab49d1e56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfcff095e3304150748702e6cc0f0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939c8c1e9e4d7ef48d6d1cdb424792621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c4b344a3405ec739e0fff741b5773622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88cb1d296e459189daba60e3e4104623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f445534fe428531c5536299ea9b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d4a2f641bd25bbf056e17890fb50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe978a306f68927dbe066f1c35fcd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822104b03435769d48e4b251cdbbf33e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769195bd9419ea5185ce396ebb7556c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c199ab66a8381f67288f7e67dba74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd5521c22d16d3f6176946355bc38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff0669886d08a8e029dc2847b2797631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b56f915921925204164491fb6dc64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c98185eef966768fc45d20223a4ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2a48359ac8bd075d9a8e6e1be635f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc907ce06206d96ae47c99a58015d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb7a43d1ca744ecd12934ae906196636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b0958ecfcbdcb379ba201c98a1b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931db219c89f953113e9472f52c0765638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d59d5def4796668865c260ecaaa29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686946357972edb2893bfcb88be0934c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16419d33e2cf882841519b0be8df47a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fea1086893f4f728cdfafc72015e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345fc0b43ac9b9a34151bec8959e3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6481f93c76f1f8f7d1ca08cd22290644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f409d8a4e02ba1e235e307f02ea8f53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c1316e59b7e23fa0db4db00c894a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d326aa24166fbba348b0bdeb51080647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ec2fb569dc70f055b2ce6d7da8ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f1f9827b8df5956718628a4781dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8ae7c4797cac4e5ce23166e8eac3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24d55dcf8c0b0dfff6ff7b510cf1bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada6edcc6f562c93864f096ac8caa5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d662f264c4237b6eccf8e4d1a45b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573054fb3a3623134b86ca29cc353f21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045443b2e41f7d1f8d427d335288ddc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc471becbfa4be9e76076c0a0652356656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603180bbf7e32b056cdbb368e90d79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2debe554e77646b9bb04742e44dad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6bd58a0a13ee7dcb6f0c44e4a18a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506db061a5e9587115cc4796004d0c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2add7d2544083666a79b4c2ae986c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36e05a4580fb95342479d5bd58b59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a0044a228632e93e930ffb30a3eff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e7368ea9b90c6960babf30f5aae0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76ebda28c50cd4f576112e8f699ebc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b61260dcbd97b66f41610283e450b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e44b5e688da0c8e6206fc3aecd2d83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73861dde2925039a26ac7c0b28cf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a9667c8e1a17c31f5f18ffd2c43d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc3f7a9b1ca920bec75e617ddb3c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259eb2353971ad369b2a84f9e02c367671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c188cc3ee5ebb759b8c91ec3e55ef2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46868b13b57963c774f2daa48b132a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e5b9a6193531c74cf3775208e159c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0272e6308339cd3b31012d0d8487f5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9a75f4867aca87cdd9b59590ab5e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1eb1d0351f4c397f3a84ce4a6648677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5943220d380847a37073ac5863a0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698a06ee48b02a97548128dc7fc514d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce3f6e87a9af5b77cb8d54a3277bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca2f9b01656a5ebbe2964c748e858e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f47199c0094a0534f8200c789be6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fdbf09cbc5c12ff90e6bb4c686e9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0d718a495a9a45485946101db51a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331169387e05d7ea59ba59bc3044c97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bbc64dde73428d302fd8161142506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cca45cf2bcf3bbb1a21003fb360f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191f15154aa1b3a76798302d174d79d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d34f9e400e45b2483037597573a9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940ac46634b817a49b1f3d750c02c23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b747fa120039d66499dddece2055691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcefcdcbdaadbf3bdc487b4de604d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671529ac734e41862397de2413af3369693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5db934acf753a1ff5f659c1afc09bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0a9ef3124a5921f7dca12cd0c2355695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e17a83ee5e6db2d83504da6a127508696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2c371d60aa2ff3728d7a3b273242f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1e11b39d79026d89b9f1949d2a9de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262752d0094a13a22abd616c167d60d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94f83a9f82542f517183f7cfdef3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337c105259c587ba659a0c8a5ccb50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23595718ed78e42434cf2e7ffdf0c97c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac54bfb0ab5cb90cf902ab9896a72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb5355cde47bfa2e9a382c907b894704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641464e0e74c89d5cbbe1343f3d5a3a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8989423c5478506b2b42822547d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75886cb9078e14081a0961c2d3dd7dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42f3c9155d6cac49dea1e02237d60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc28e2585290ae6f1efd902f3578d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0c5f608c47b6c32b020433cd19a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d312bed006cc59c12b5094ba310222711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad316db58c948f5e7845a9e2cf2e26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb7b55df040b630f7c919a20733b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a044f0040ce19c9332c147326754714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc26f9ad63e25513d82447b459a21db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dbe69acf7198091ff27dbad3d665e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba2031d27f4258ecde893f90024c1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c9a0bf41cf3334f650ef9ff0d6994718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6ee8de63cefd699ac52372d2c3ab6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447642b380a769283029866b9194373720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815e83dae2caf5e01b1daaddd382651721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0be3f0071bf7b23d0f7cff317ec4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6ddc8f0cb5c3f6c3659bf6c2cd5c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee5a901fc98d1caabd3c79895ce05f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5582c88c4a6d43ef796f53c2b1ac1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c31938fdc07966b17c9cea94f33b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcc40fc723a4c94b1cefee9e1cc5ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c2b5afd06eb35b77e8ae8c4e28485728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ded3e9d5e846982e36f34441a97fa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecadeeafa0c97f998cccd47103faf5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae18ae5ef310dc935de8d4e1e416cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855478d5e26af16d37ddb21acfdca0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eca7a60b0bff8fe58a0ae7823508cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964360afa2f45ed439bb914c9c7a8d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a82ab60bb33b82200cadb2738b18e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432097d6f1dc4dd06f4f03d30e8956736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c966d23909fc65b59e0907dbe79c2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457fc0cec5e7d77f9b5bb15d39d8b33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae442e1ff81f8e5a8ab2fb22db63c12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97732cab1f73a56bedeccae3148c20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb0eb040776d24058249d12bb09e27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b914a10c78365242a24455409d77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7a78af1af4b95881103670269a4fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f247907f953564ccc81dfbfdac5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b1976aae9e5a4681d32e31e28e944745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc73212bee30766ade41170b48fc448746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f1f74d2b4be1ab98ebf2fc2a9cfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb050e088c4068e76004e5f98324e9fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d4e8f6c6068db1d52f391c21ffd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5097ab48b0cb2d142735c22d62b46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec82006f9183c56167a373ea43f45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e497d496d8474c83c9fb7ceb1f597b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1533c23e3dd0ded025a48523ca3300753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e6bf0ac6ad95c1b7541872fe95f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a76b634b6a792f3c9e832aaa8359755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a4090a8b2adeb74977aaaa28d468756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320ddc92a77cb297ec4505ae887ce8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e5d27e1321bc660c8da68bbb1d5c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b541b871f50bab648e34b57ba2f8f58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1072609762a30934889da9409a9a95760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67395c94a8dba472fe99b59fe5a32b30761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a4d55c3fa5221602db734263e2fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea0dc8f5ab966fcd26977ac45d39a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec933d1b2240d181ef3983d4ea9b4e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2152730a7d85b639ebb1215c9cf27765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c9e54c29660e9b5763e1d7ba1fc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e76247952f6546e4f384defe8783767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222792fd22c079a6072e348a0604612768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a1fecd3d48310abf07c6ce49460d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e5bbfc3edd567180fb54e80362ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58041e46a697674f525769f8051cb03771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53b57b14e3acb8a3db42095862ca9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708671e6e8d8f1b4750505093696b3a773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>