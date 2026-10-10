--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140ea5957c5d91b4a1e25ace579c821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bff63aed5e20f4689999eedc86add2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c77369d2b1d0b0dff2b98c6b2334d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f73ebdb3bdc7e7573d858fc4050a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de7c733c645c693f853910ccdcb2e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948cf61c096b7a9e60d7882830c5b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f516e4cfa5a11ecf1450f3be8a25f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a1e105b403a01b915192df5ef0d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39815d727a026a7cf75caa84939c669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec7e7a419c7d597399f0a0d40636dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c7ea8d934f69d4d92eeb931d840411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48d86c19f72349ccd00a5da2bef1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497330a32fb2c0c78ee2fc0d98be00613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1037cd41744e1375f17d813a6253e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddace2b62454fe3ee22157dcb4bdd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73928a8052dbb0e5042b25578209bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a607a646a71c1fd8ea00e4e7fd1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b6402a728954cf1429eccb566e14718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7039d857aad0c2c40049b4a0c8ff0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50271b80133c0a4484d4a79fa8fe9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e89cdf45e31c5597a4afd411fbe0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920ee981a18477ba75625574b0c6ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f4bcdfd600680b21627ecd384a5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb327fbcb00f135f9fbae04cb35ba6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df44827db00ec0e7aef557b226f24225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14f7949cc2905b70ea55633cf963226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902838a97d25053eed946181f436ae427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d52d31043a4968d1327e9ba768213828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d703ef2ca1544a4355c05c5e6bf4e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd6dbef3e9888efc8a9c63ddce8fdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec55d345267ef7b347909cfe6736831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e9aea9f18b80f8e60cd7627a9aa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea70acea1b42102ae628d0a513331033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07059fa2358483f730f530f5da2de57134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440146de58b3b08191963071ebb85eb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fa48116b8da05b291bbf69dffd6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd13df9dd3bfe026b4307ce80f32237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99550997b403d935ba578e243e6bdc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf21e06bcb0ea9fcd819ded48ede3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d503eac530ecb996d51768c60a6f6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac542a5e19531a8320f80432c9c6642341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230296b8564d7041dfc51bfd301c6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578c62767971c8e224e77f42405ef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d434695c90db396abbe4bf6f957e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ed2e44e71dd1ed07de6fc863544645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70280231c1d6fefecd66202990c43f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0425d8ab8dcb5b42b36e256b57fc3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe9006f0f12e6082566b4c56f441048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de8aa3cb86f9e893e8718f4a5ee2dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff84f8260ad21867519abc08c0360350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db9ab63b07c284c0c95af9d2da72b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c7ae056428ac4dc874bb2aa3a1f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f19c6b63d0047e4718b3f8d6612a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805515aca845e34954ebd3d10b23c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84d2d015aba031e7d33547da56de855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8450ec94f3d509bb807756c3f5f7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1d6ffe09303d9e81894be29cdec357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d511823bd87f5135b3ef4eb66aa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edfe9964f0159c1459a5ff9f069aaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f75d12557106ef1e628a706ce748460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3cbb3fbe758ee467815bc445dc0f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d3ed94d7ec0d0d508b8065aa527262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fefc4edf7f6f0f1922035e4552b1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65976ffb771d386d29d521794551fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96960dac3ba35b4b45739e68ae674b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7175aa65d60d74f34fe56d4ff59f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e6bd18e2e7053555e68fa75d4b8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b03d51a85e589c814780a8f2a0a8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053868f9507d9bfbae64bb75e41efe2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee3ecc26c5ca1f659e7590dd86a58f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4e064410ef61be8dfb290ad505db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebcbda15a89a33a4e53e48e67de35f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0be0fc27bc60e789257a52a7c0994f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a7783dd4a91cfcbefe0c6d1d8bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a39d0e5f75c5c0438f52705b23e6b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98221f674691771328a2f35256d6de0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad0f3110f26e49f07646c57502332e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0a8142f7bdd2df252912d420b26a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314bff5d4945afc5614367d1b22d22979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f7b8ea5d3af435340a6f51bfcab0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbd8c0d11adf9de7d9543967f8c73481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f58d02b91c3eaadbcde4261bed9f9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e969c05db4940086ca0df0aec66483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360507a45821bbb0ad1031b79d94cac784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bac486541a0ec918ee0ccec35fb7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f2015f5bb03447c1af6160d506ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259134f2bacd4b39b92776b97a6b98f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166adda980389067bed8685fc0cb87988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e177ac055e9836eae557265be838889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc51d6a22c924c7b6f0f7a61baaf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b6193dfa99ac6af8efaae71305e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62442dcff88cd766e196166e90d77aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfab9fe1c465825f1dd1b7a46ccd9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcec565a7b3fb8ab1be3d1d6a98c6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfad25712f36b661fbb462f2e7547395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23042148b0d62fcb717abb122ae4eaf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a0def6d378c4bb213693272393ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a338d752aca6ff546faf818b79a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c6c409036e1f49900a147a256a2f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ac57a4323aa6c2ad5737fda869b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55a9dc982aa6e9c344d5c60544403101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636b7309c582e55457dd9d8ac8cd98b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dcafe51390a38bcb157cea43bb8b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4982549ef9c4941fa95bd22c53eeb8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83043ca08d0109035bef31d1334bf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8b02c67cd625dc256b62059d9b05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc353d4e8735f6cbf0e28f77eb13f1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b9205734f9abf0902dd68747ff32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb56baaa2e90d0a8799921414fad75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef6eb11f588c07febf80b8240de74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac78c6e59afbf982505b848141c739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906060f377c6c16057556a81090a27d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0adbf2b97430ffdedb960ae9c4959113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9fd7683c9baa3d3124c44b1608953114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec646893485e5fcb8994331886a128115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcf7228d710c738958600b702bc6f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8500e6546fe325e2b14664f351363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899d60d0d55ce6e77bfe6e176850be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4142ccecfc2e64985b7aee67487f91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c5153cf761b18d450f4e57f53565f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15abbe90af24b7e987811219f5c657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3544bf5bb904aec139848783ccb350122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feeacf6759c8aff06ac10befef7bd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afcdc7b88bc5509b0ce5cac55d4c96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f67212b854f6149e6101c62f367c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835845b0fc7781f810d932cb5cecf630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe18913f8dbcf18d3554acf36fee9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5c9687e75d47a72a91dade56119e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c5788a7a76af350eb418b2413c546129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1287e22496d80e9a02b393ff3c151130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32662fb9fcadb726a37201c076201131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da66c71443bc111289a69849af3346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb8d2e6b2965d87d8bc1d63b503fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f3b48e4191f79959ba6eb7c2f7076134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9634bf918e523c3e50bb4713fb119135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5665d6f8b8305d4e51a80b48dc321136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaac376a5913e9e1434c0bc8de52f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1ac039f3cd5cd50a0ff9e272f39f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afe0ee4a546ea592d451b434530d57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea5c2521a3ccba4ef60396c88c05f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc689bb51916a99d5f6576bab6c12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a7e4adf527fc33c15cd363d6ba17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeccf039e63d9a277f66ffe2dda27ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e613a91c148649ea9959df533987c22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6127c79afdab72fc1b7ce6aa04482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785829e51923f83b68a9af4186a70b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c46494137a3a9b9522396805e5c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d5ce5cc1363fd1fcb4a763534fed2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183841719aad3a26ab99f1af1018cf90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eef456286a4cafb3af9e4287690280150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298cd3ce41b46e07c4ace35a9001d12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1754c885e297d8ff6eaea47bb12098a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2c3d0f01de848e50f8905a818626153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60b176d5501bf1945a4d3058c69979154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b160d2fe0fedf0aca8fd2c975aa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127786adf9ec6862059730654101d6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b88ddb69763d9f70389968941ef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e040c8e921ffbf2e712397d7a835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef9b886416120363cd4ac98debbca4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d9e6cf0c49fcba314ea4f3631d3bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80851be826ea39978e74ba114143fd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c45db14f3977292c287de0389ef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3f905b3484e95736c7cb0772d6c73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb01223fbd41ca4aede0c0630d46a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf2094064529dc72b071356db3d1e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319c7a318024525c05f4bd909ebd5c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13574b7feb0dbec2de6299f29bb2a26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9953011923ac8b6e3cf7d0a279d32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174a6af3420057b339622eed97a7a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366e2efe3a4091942a6c9894e00274170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45b018170116c8bf25037bbb85b4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7312555570beabf3fa568fad6ee800172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18dba84028c45c0bbc013ee9398edc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd9c46bb745f220ad3f77b909ad6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad17d880e5a28f479f209190b679b1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4594cf3f3488da4d92c2245c66acef3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdb97d71493f7109169b786416e95e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffacfe08d508d42575b610776244eac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79f4a708c3ae594334e6e80f4206da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591ce400ca2a29301f9ff41f51f290180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbda6e7a1849ed07ffe69dafd33a2d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851d8eafa4d3ccecf4f3b5f7756550b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f059a8d5ee8f421ab4354630efa92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee109e568d68d96a103aff6c29aca5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27654944562162ac1a0ece487677c88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6e848d6ea79ae2ebfc1ab4bc17b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e47a06919297c0b88f69fbfe3182187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06db25a93e1764d5e9903e75569e11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12989ac6b63630a5306ae18538d6537f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49cb7f521132a22f5908661e5a5a76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a07df2d86679b7bd4365805d82af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6fb497de1f06c834e3dd9ac4204db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c10b235ef839c3dfded8bb2b1616c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bcd4109f8eb716afad869c3e1f048194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c3fea3154b1fe5647d5c5f7631b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdfe5d3dc9933f90ee60ad95766c01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e9b409f92cb306268037ee0dcb7b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff3f3d9b00749df98ad6a5b242e37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c00e2a7a6384ed5a71541ce4b974199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf193d4ac0dcc975ff8c995f624a53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e1ab9358a26541d7e39c26279beab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e5279de2989f9dfe109a5106070b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6b736393fcb524e96d66e3ad0755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90851ecdc85864285585603b009c7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201c736d551f5b9a8c4b60449d3e58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0997f85df24aef05b50f13868b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf54149e8e3caec693931df687021b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a260c863f51ce1122fabd93b1e0baf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e0cb4d5e1bff60e68328a1ecb7865209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6fc84c22819fafce3b6d6fbcbbaab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b948be07f4ca88690c055a6eae7594211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c6e58fe2c67c6a5464ed6a076753212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1835943e0b5a98b3ca198c07ac3f52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418676d902b8e66afd6739dec43a70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f6b26069eed3c0bf19e11cc24e21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eed03ae3b2b7ddd935d3943e08bfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b801984b046d26d67c86b35877ee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5c48c249f9e97d8b9100f6990bd9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c5e9500ab71e5481a220ca86ffd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75267c0a00cf9f2ef451a1dc1a1727b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e2f0aca58ca50bf76eaa6f2ae495221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc481376746b4a1c7286211ec6edc438222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f67916cdc9e947e22de4a26350c23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca342e830d9cf20288ad7872c567ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428efb081eb7f728e69e53860bdba1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda6ca406efb627480a55ab3cea8de6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7ee927d75625ee4ef8879951ab87c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c858f6b19933c8c3355c9dfe27816228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60650f0e4bee3fbc48434ce0244a9aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39800bdaeb7a3442c0b7c87d2dd8160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e78ab06ca9f473d6836c3873a4b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0515685cd3af52b15bb1083612c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504d05d69b44652b347d2d9d1c3906a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40c41ee32d0948ccbb9d1be3296d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc8f5f69d6e132e1f091a5ba43451235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a1949a812e832b7e6b04e8c8ee95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2a6a34ecc3a05ad0f51f7ddb14a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562176abd27098261d0403e25ba3d2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b73ad3cb8659ae71720ee09e05426239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef3602bb51eed269dcca64d38973bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337fa8d0d5e0fa1e0968583ea79377c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27cba28ba9800200b5f3ccb1294287242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfa5b21c03e684acbf67a35ae0cc3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894091773397fab9ab8a8ecb56b64d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056792f39f121b26db236a2776f00aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66dbdefd23facd619ea5c29698db85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60b48c5f004b0e57872368a42448fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d74d19cba8dfa8f783b32dc91e594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6a62e0764e0cdc75636ccde37863249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0221c2a200ed7d6c2dbdec21805b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b4dc3f5fb41e14ee9d4bae6c3eee9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768cf6063c828a366cd4b0b08636f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a0a5060eb71afa48b65f74d3955b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cdc9dd34e1165aea1a8069637ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62505385cbcb6262c6ede0f6913a06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0237f8ecb483f7058a7e6bffca238a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b8360b01c3644f1a3ecc6a81dbd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409effb3a931d3f861283d6ab99e4a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcdea23e5ef58d565d050f5da9a94d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab76549c2c60d430aed12e9abf90a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c4d01c161860411a14e73d9d5a76a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7b980da1d6749dab55f83a30e5d41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736c7b13eb97f11ed1539b9020ee394263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005359e9b569885e22cb6c6f281981f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d91965f70825e3ffc757cb0024d43c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fee5bf7dcfdb07cc8e35a7a130ce1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b73d8d7612121769e92c65908a231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64bc8527d326eaa11ff5a738cee678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bebf6ffde5900a0220fd3507e28f4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f9f79bc11a95bda2c629869ec0eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2df2795f0effdb9d67d20c632ca61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7bb347364f046af719fca32ffbf2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe22f73e81530bee45a6b921ef133e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa37bbbcd6c299d3523f12c5ad7629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f5ccd24ea57a3b8ce3a317a5cee3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e23ca65e43a6f65956b7d8d6a73d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac08ec50f0ae1e08b00c7799fbd44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e3f8262215abf346405f9205e2bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa41eaba2aa216c642c207d40ac1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e55dd5831dc080779a5b513ba90fe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b685c7590f047284c72bd3b2ee01d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f346cab95f0394b867da50509a54ba1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251afc3f6257eaf943de17655f6bf643283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e7dc774ef787accbdce6c63fab13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6efaf666c5cfd1d8349f3c72d37a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc3f22d92b3726d36551f2e81667a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c2ddb3f6386ba0ed25b5862c1217287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b0571037361c0f164132cfb47d84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa4b05f5fec63796e9124a357da5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e80a6f95d9ca19bdde9eca981089290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916bdfc7decca7829279ffd6edf0a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aee264c9c3560d9963b7d5ca4067c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11490ad2dca82b6e53d886a423c96d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e698d4acde58d8521528fd3b8ae1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fb5f99097de7000705cf23672b4fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d493bb75720f199b9063fcf8e63fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0842f01551e0670edf77cb4a77f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d873a6d029eae8b54ed27ea98b489298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0dd4e056c5998529d963200ca0e01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1355b8aa595845012cbce89ce2c31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be668a37e3ec6b1941bf87481d50929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767379a02196f7a9dc1f2cfdca7473bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efb7d3c3a1ef15b494916cb5a8a7c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e75451f55e36f250436ebeaaf52f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c4202e6fed2eb37c1617c48236f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce792aeb8beb21eebffc37db3618ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bef5d1c45deee0b564b5484de142307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1f7bf7bbb8ada94f65c262de2a85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea9ed9b61997b985b1a3bf45db3db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596687ce417ca457f287c3d2cfd8d50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a5a3d5a05d097d50526252c9ddcdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0b1302a981f926cb5895e903921b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525cecfbd1ab9ad4a37c5a19d57349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ec91c8227577a0e3033ac65ff6bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b55b0cbb65a1a353aaae1ba62bb3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e36876fbdd5c51a9fd90f75308e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acbf1c0247a06050cd114efde5ca55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca437397fe51fdb94fa45f407e155f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727fe5e10f561ec5c5e62c9755861d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c9db9d8f1f571e3b7be0abf776d2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679972140002b424ad6ba5392b660d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932207fe7ba4ea531b9d9480f1b5a6aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b0eef7430e3d0c6b5f51613592272323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7315bc798f296830dfa281c40f64fa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4be085c68cff5c20f6fa78d97ec7be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23794c71889fc81849be2737ca6efd3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c78a8dfa51641f7ae59b9fdb5210327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0a6cda00e127b3a810bdcc04f504328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f5bf371da79b8f28e72d9b0b197e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae51bb3aca913422e5cb5b55b6cb1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe7e779667e179182ab58788690cd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c4f92b2e97240036ecfc17fcaca9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6fee309f72d038b69616981a71719333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15417fdf1d9a35581543536e9e00073334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ac503fc928133c4a2bd3eb6f04ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41379e15646878d48339853c9ac31b2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2d83bd73ad5880aef30f036bf67e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b3cd3c9f9733b186f3e3bdf349a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c590b9b8f17afcde8ca167b2ebade2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed96cc368e9e82e735d197599cf3f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d589960c7d70adbddf435a798d30ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c822f5c78ab1a289f2ba705032f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa69da5b1a54d6c6beba4584fff80e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b97fec7b35593f3f5768818bd837344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc33a3b34f26166feca098187d2cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a85e99c614ae3998ec7f70a710f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b3fb5528689367905dd43f5b0f653347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bda86783a399a8b03d6b8bc1af99f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b78dfc7ebdc963ef1c68fc62c9224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaf74f7e4ecb3c9eab13c1a1201c05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54241073b65b1e35db90ef366a3555b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78861153b487ed2a0d7fabdf3202f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e76a41964d736aad98caf04821ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51167cfa9990a3a2435c7bc7ba86e9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c53229128d10a8657db871202ed2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db59e49f67a1d1f77068e5fa6c12a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1804b0b558611ec6aea28d88616ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597067c54c94f88f83034e94b3f7c62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94cafbd884c582897f73be04ba4a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae7b2dff70839864bd6e894c9eef4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a6debf5062ac07956bc6610a4755361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425834aa41acc2a66efcd83621e993fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8be2b35c53d875c81f99438929024363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fee2c2a3da8a386b4ef62db2dbf4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904490984040f76fc9ad5a369085e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cc656d3e9ff9667852633a467cb8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c20f471c00c70121b7e99d3edcc49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aa0bda98c8d7fcd2d5c4e9b722a08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce4be2996726646bf81ad28678f29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c82bd6aad5946bc28579cfd0b1aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae7492ac5d46023b8d48ad7fc0ef4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6190a9060b1657970a6db1f79fd17ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322792291e9d105ef545841ace426ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5165c4393745136c4c3e668fec136a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0090b97f8e3a183a367ed516b0cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec0f5a33362f02c44f7345c439df7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f751dec1e82a8599fe141af5b0be7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779163cba072b9f1dad4233d8ff1ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f267f4781f291582310cd861e0bfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e87e406fe147d128e553dc13ec9c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c9e8b6ef8fb49a24fa822937d021381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f137078b4e09b43b2021e73d68c31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ebcd2d573fef733a9a596a997f37b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca7b6434192f5ed0e54009a5864faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c382b4a65fa70c127d33ad9945414385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca21f047268d3904a403b5e94e928c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e5e22f4b46ef4f3ddfc9ed468913387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8d3b118ba6a891e3877dbec25d4da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21852d5071523761205a7a769f819e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd0d90d0892cae98e78b7f774afd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30035a5cf1cc277fe8d7d9133bfab7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b0ec2d05573dc0bcdfcc71a21a8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb60420fa025c9a092a614e82df15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373c1872036d6fff00a69c41da832d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c44176b721d3bd9e292c405c1928395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02e6899afe52afabb0fa219921af27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dab5b26b98620fee0e0513d0bfb79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3de5e8de41c9ab561999bff0a98d54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45b3a2856e65ffe5a0348c813778dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02bb25ca930255ade5fea22b7d0cdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f4829bad660b05558e1d30ca205f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c859816dc3cd70e196f962f34e07fc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2390aae3a9597e8c5b94bb17b2e63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bff6ed2f4b01834f4232189d6e71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872191aa052af0dc6c26b96c10063e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34693dae7cc07d27cfbd6a8b8459cea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911c6c7a2f599b48d7439d0a8a7e14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650620d3959aa2dc672f7bf4ee91baad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baef2bab53dbc69435adf08e66aa7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1059eaa19d78619fdfdd592341562410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213440543202513eb6e4eb8bad7ba6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e829a6e029fe8b1f78feadcc62ad0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3bcad5ae86e538b48240b22d9385c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28758c39131a0971454c03a8142cac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31df73dbf93da1a09404cdab15236c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e23014cabc6ad91fde3dc3c7c41eab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9369eb9fd5169fc90f5b45d44e0452417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eece1302248b0c3cf9168f78baaa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59940d38ab9d04362c2787bc00c2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed24d6ee0f2d3edef48f5d9eb9d7c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283490ab78900569aa02be9742595ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4da32e338d89249ad4b30fce73ec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09473790fe14acab6364e85be07ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87736b3c7ff2a7a47bc451ae19059c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b62001482798127cb84bfbadcdc6f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6b1aebe78dd2dcce4a07aa91a033426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa32d585533886376430e5544cdb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66dccd87b75ab2524f9a0f0a9154d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9f90ee838074d58d5517f3860e63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b88dc06a8c0dab5802b5b8bd5ea9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ddb7a0a2cdef7d636b7d391ea690b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61779fe57b446012782555d3b867115432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ab51d8766ab5b7453e381959e245433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd23ca5a85c72eff19f9f782191fe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbd7a4565b80bb3f15be3b0d5465cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11729da87a15f8bffcc59475ad9f3861436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec5772ee00063cfcbde9771006a0db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7adb07f6e0d4d420601f0959424288438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8023392863ca84eedb013c5312d1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d1f3af373fba7f829e040cd3556c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f7c0469f19448d4894c8af31eb7f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f00f5a8ae1987669db4590a59e79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d190bd603dcb3c341419040e5b73ebe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fae7f55a9188af18e32f4fd1862cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b06e45d76bd72374a091dc098d2de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e78d756a0763d8aa57e2339b6b41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777689401cd1c1118b09b15595e80f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79fa8bc50f6b9a5abdb6cbc505e152448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d83dd6d9178698a9088827ba732409449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe05c490021e63b8590450fd50f9f39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ebb770c9c59d1f88beb2852d7813451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e698e6161854d969f9c1272b7ee5355452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea040e65d0af5f9a1781838392197f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26fa1439418ff23d083af7a5fc4ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276dbda16fd6022c10f897db1d6436c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e10466e3a8c45335a1bcd7df2df13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac2911f145346887b1ce40b09382a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a96d90e06ea0f76c8b2765a528462458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2342684a6125f93f3a7359db49d80f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd33c2c278a284ba1c87115d2b2bb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee73c00e1921c0b2785eb8b70daf76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deee657a1577f599bdacbfc9f814975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8ef933aa971bdf3064d4f91a45522463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d79629f53bd195552e6ca61cc2c5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90ec00520c0ac7c8016c25a6b4077465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc9e478ede320c263667100e7072e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a35c5c80fe14ae68bb435df2ff8a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a077536c29c546582b41527a3ad9f53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb815c6f9bbc2890c56fdbeffa14d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103cce02b141dd62d88a73b32cd674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fce9f465b82fb1516fe9947f8ef230471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b195605902096cb7e486e8e123d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d48260b6993c21f7baf78c752054473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f04227baf8c47ed94280ad678da5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8da84b3deb57520accc354c9927f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181962a32aaa63e9bb3c0718398e4374476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b60209c1bdcab3673b829fd8c5c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d4531b617272cd2f17813d8e6527f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036a480c198f0038d7fedd163c8355c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a8eaf89281aa0caf827277c9d1f1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99e0e79ef14bc8e0b1a03b86d063af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1aa8b4323d19caa1e4b615e9d216f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e7e7bd28812b4facbf3d5446143f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e8e9c732749234fb43bc2763b763484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df9ebf5bedee62f6e0e673ab944ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f924f74ce343204bbce802615792486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38d8a4817dedc4d38d7773ee79c5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18e61eca1723befc219b7fcb1da583488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca30f51e82a2cf7c783fbd64cba8c2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba02301d557195d63eaa2cd89441a29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e959a6cf013de3dc94884ec740b51b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983acbc72a1e34ad42b2150103a0c79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e0eb05779e26a5a93defe24e39fa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d408ae6885e64b9c34424be7fb84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a4169f92a0534bbcebeed931b700495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47556aa8f91e0a2208514eda7d060d26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23d08f7113e675ce96972f130d7aab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3a6e90a5e695b6943b980b3d4517498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335aa1c5be40fcf91ad1c28e2eb5b47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86105562bb78bd46947831281bf4a395500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ca12b774466f17e1f584eb1f473c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6093f125928fa44426cd1868a7f80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56fdceb599dd807a3702d775f0e78e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1e54b0e989432ef6f43004455f530504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d93c1672322e8b87fe8518ea1e31c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fbb4a09b89276238052962593e29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604fc2c82d68ec70c6932710e741684507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837512087c8b7ce7b90fa30e013c426b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b0cc9713a8a3c6f03899976bf8459509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c93b201958dcf801c2be73071570510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a6f02304d61c2772a10e443eb9aa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608cfa08692350f780dad7c427efa4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453f8735918721591815562809dc7bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906d508569e71977cf7a2bc87bbe0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7003de9420ae83b0a68b9b74651b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def656da342f368838ef512b0062c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845fc7074769e0db04c406b5749935517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3da81de6b42e70d20090fb76658eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243536cb384b66e953899812a1a40d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f674c1a7d54d5eb7eb7cb9d403ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cac42dfad3eb6724415f1ca8f220f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f56caebbd1a227fe122e7e6dd79130522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718708bcaefcfe95c5f1381a232d273523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d55e8abca1e5f698571921ea800295524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea1d329f0b61a2f4c59888798776a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f4e09fb4a6cfa8173aaab91c78882526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff4506435edf28f02fa6eca72e3ffe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f72bdf5631cfcbf70677dec9cee5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a0fc9d23878451009d612bd383b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9eefd08b3bfadbc403447d16e6b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a00af06de33ad768301c16f9fc8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa587fabc043df7c3f4376213024e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336b65821a7f8c0e7cb2d5d1c295360533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ab0383e06370d2e8ac7046c2d3df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a498b976298c9210b266d9ce601dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c732658bb0c5026d966dc87723207536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6357b02af64e605176ffde64b7313537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e472ac6912e79fe8e7a98bcf80014c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761118434cd6530fd2f3a76267f1085539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1eb72ca9ac4e8a7a4fd204aba218b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588368802b244db1db0575acc1304c60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc463a0fab1caa85e76d3e6e08a491542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab290681a20c9d12e0704ed70613f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632860c6458c80c6d1e6026f913a96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92021e9f88537455f19c029098820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af41f319ca25155b432f4211335676546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3708def1c624ce573684a6e5402c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e64d6c7684d35a74fcf2863b0399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8e82bf2c9f7bc97e37f5a58486925549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ea7e2ef65ac2a75b5f49e7eab3c5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a898ae4ebff88ea2ae5dded011ee360551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103af057146e4bed95090e44ec4d04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06c081eb2be3a510efb6b0ecefa89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2da277d2f2be2e6fc3f958d92e5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6510c44665a51c58a6ce1e3fe78b766555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c42b2a3f49161160d1a417a73fad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341c5a09de91f6968775f46ccfbeb41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990f778feed97dc931923039754081c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ef2984aa891238bc4049447d1714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8b3592f5ebe1733474d7f9ea4c99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438b3c6dfae45568a7d370a9728af0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19e4c38b174edd7e475005b6c7a1f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f714e55f9110f074de3e5f6c3e068563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747dee49d4660d913a6056cb7d46f77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39359b65e0ff8b0e76e03661fcfd719c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369de3dd2ef3b2d9f5e12dd15e1958bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4dd7153bc1a353149dce5b866265a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4978700be70664df537ff32079138b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4156c5b89b386bcb16f747b4dcf55b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e6ab49be1b38fa74147144fc2924e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be42008915c1c8c75f2438adc610e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e624e2802fb821347bc48442fe77d30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad9ae0ea5e6f6bd104e4d7620e0232573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9bedeef89609f0e93df1ee520192574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95358a2fb12888e76592b196059ec74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231be0f7fe6e9d75fea58aadbc8f87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f14d0076c40b949b45a8b2807d5c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3e0bb89627214d1b1dae9217493a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463a71b0080202f121abe219b98875579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca72eda0a747c3b447a47af845870a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f5a25081dad681a303ffd46a98a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2f2ed42d6dd36ea380d78eb15ff1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d202cca415f7e3bc40e7032c8a9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20781a9ba46384bee4eb26b4bb890cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def93033c712988809fa7d22d90e5eb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d204f6a3924d9e48b864a45a81e940586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d6cfb99a12fcbc94d7219b922741587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783d5b7382efa28889ec81de9ecbe82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b160b0054dbc9059cff706bc520f9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4285d4a453def3d55708f1aaf8386c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7401e757d379b4306d5d53ff6f152591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e9969183392d320669cbec107dd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ee587b3aa96293a9a839fe664eb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e96e0db4ec135482dcfe2500ea499594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290ec945fe79c15ece9405fcedb1bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128359016e7958dd0e92ad8135c6658596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f49de2e0d862be7b21c34a2d2bfe2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd59bf2a7849c5f35e54d1f26bf2fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd9266b3e8350b5751a87004b5870599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeb7c86defa66bf36f377d41659b65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5dd4cc3ba6e6bcdc90f8aa6c1bf57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1974f0010621119501509b3a295678602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d04af7d202fc8297dd517de17addd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed875263c93fbdcd4b4346a7113365604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7910b8a3756e854c39d9704fd4c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b99bb2722dbd3ec549514549f1f080606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456bf08e051979c4ee32cd704e4f80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b1d59ee2f44b4cb4abeb95eba5f9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d73c71afc5e5164e53313d3823b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccfa4b9542943153507a300ea4bfa7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794d0b7115032f2e1d21d6a3908c817611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c852f0976520baa7d27adf7cac48e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9835252ca6e5edde592e418faf709613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1f50c84caa0057eabaf9ff3d03ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe5f7d9b0657644bdc07bb1378d7f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65b5d91e14d5ba3583b7b73fe9c6f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcf3a042cb5d63b2c9b5643536a795617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce223f221d9a2c0a2d41d8317a489ee5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c7330b870fe92fe14f29177ab092619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80a3acc71a3a4b735badd621cc076620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dfa5f61e5b9ecf19c208bbfc85ecb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83327f6ecc20c117ed50d54ec7b688ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8cacda479a5f7a0890155799c787d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03593aee347fcfd1562e447166bb10c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef10dbdeb54a129e0b1fb67d6e9748625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd9ac0d30e28da7eaca2729824a3ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3391d8f039377af617cdc1f5047826f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d62638eec9c0f398c51ea37e52f18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490f64ca83a56b27534ded714b7b7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55837e0378dcbc7d80815eff537a4929630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700243d3fcd222ab52bc1d0bdba2728631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fabef6efa51373a3042e776ccdd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b338cd654d9ae028c0f65e5086981a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53009e58fcdeab20f056d06b96f61814634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de03c512ff8fd572f605537f6d56e8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735faf7ee1d272d2d1ba89a64b47cd4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991f67dc2571d6fb1d0f90a57b6c8bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e523a73d650113d31449db130e17fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f174cf28f0b0d141dd7e977c4422f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0d0e7a38b141dd7ed8c82df685d59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65584c02f3fb30f5f7b74e19776be62b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e897878c40459aa207f1a9db13285a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143448ec8ef1615700ea1283b8b3364643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4def61cd4e67cda4d434dfd4fc8ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd062aa68904822c04be3403ac250f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5379b111239e9bc336db7b460771646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eff9371fd2b55994de9c774bfa369647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d277334c8633799605dd67eac977648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e295a02ef65c36a8d1f25fde0c685f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50221062c2547aed2fcf024de1a9435b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b09a5eb181094f15a44a6832e24a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73113aab1f117262f3be0531ff070f2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e18cc3b67b4187f36af8b7d63cb96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403118c158db641824e8025cc28d6156654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9390777a9cafaa691bd8144b9aa18e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a505669e7a3ae80b27b63359b462aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e9dfddd338a9990f858301554e31e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0588fc020f01f508ccd13c7b2cbc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82d675a5d886b78cdd08b76ce28564659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637be77512a31ea4e255d71c632ea5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a58bc52b775503f80123eaf530ace661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e627d9fd90b181eef3c9d5d38fe469b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eec4e3fc9a9720332b7e444b27e4b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d5b30b3e3087c62b2c4ce67b26d0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed461cdf491fe644101be3cc20c7f2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90c15062256ad7df244c3d948fbe2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ad3083c09f0bf45aff30623e901f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31fdd34703cf0c3bac27a7091cb2bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db488a5c896b4c2cb67453361b13a55f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f94e41c24d457759db7c8b0b82c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f625d3855a935b7ef32dc7edcebc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c302d90c3a3a5e4a6162d7f044f2c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c5661908aa887bacfcb9d5dd4531673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf738de495ce109952f19c0451c2296674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1cabf48212d7f03c4794af3d8a59b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560555b4a89f949f8c1977580d9aa87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eac3fe9546f85b48a7a43ecea15fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9852267a5fca5b77bbdeef0f821c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696a998a8049a81423306bbaa1d9f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8b20632a77a0b68cf056f6126751f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb6ecca3f64c5782d35da0faae7b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15b7bbd0a05aa6629f7396497ed09f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec582aaaad90531aba10d58661f0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8577afde031553c2455a9a3e3a608cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faebc9ae78931a53b5430fa1390b39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7892c1b8e5db1cce55c917387635c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8801aa0fd60be99b5288c54deb07f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de6b40b2c62c03e770bfd288289820688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384bef7c862f9f538212ddd3ed632d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c43b3546025ec9f8f354ec2845ae7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362f3c69e176a12e4a0f34f57996d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c07349505b0b0ab4c90dc314c2b790692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061337564d2cf03359de4d6456f54a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc957085d290f26fcfce151a235b68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8fa0fbc08481496a04b0c131442f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d9802b193d4317254668c25e8c07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3782aa11b7fd7450fdd42cd91dbb89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c737ce1343b6379ae2918aaab8e61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f8fe93867386809f70b519e7cbc9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f47052c4bae76c0de9d781eb7f4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45adcef6732fafc36ce1d1abec043701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484674620387feea96a9dcefdf8518702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710c0e503ed4bd07b5490c92d90f0df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e893820109e4ad32e13b06136bd82c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9956a6c94ad7927a5ecd817153f5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939ef59e6fadadb58c1e71d40f487a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c5107fee5252d6bf323f89585035707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade19e4a7a2882477b05491715e362ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4beebbeb324072b65dcd3c0257e50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2eb7e9034ad78a42e4a7263b8b806710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a165d88d7f7487b2cab810b5511fd63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0fc411968e0ce574299ced42985b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc4e3301ca86a740bbe3b5433a56d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cc159d5819d3a07037794e5b7e228714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60877ccbfc64b301c4deb6c294864095715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8cd0ff6224f55c6010f585636e359716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995ce1f35b463c546e026ad8f98ac6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faeaf4a344d0bc1451ea0ca66b127a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295b66730b3e8b8072aae8b3b4e7d51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bf72d9db8d0ca8426dd4d11fe186c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12872d38b697161a64053584e92a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40f1f6c000af29d626bf7e81b5eea7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be4509abd4cd5ff06c61255e85af6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daad27c3b7c8f3d34f5a638fed39cec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ce9a0c32b4d8b55ce7741ef4de8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14906cd11c13875e0b2a555469aba4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068b66bb704f43b1d3be5950c20e5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db858fabe8be1a23bf2c94bbd9e7cc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6a7e1232faa6bcd1c86ede2a7ebf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d412adbd083c63253ebbe9156584b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ca02b2005883d3cee78c138497ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693da065e43942544c4d38f35d26a367732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe161df30c652cb194076958e89bb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a941ebea4fe254404b3e07a9da5b43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c98376b4a9d9cb113e742a496762735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83509422679b7a71a51b90f90d4409ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45abbe87858cb96bbc0348d63528d46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302eef410469b1cae8bb2b7919b3067738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d14173a4252662b08692863c7a61e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898827691b13324309c8521a5c1d50d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1306216697c4ca92f3b10e45104eed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab7dd18774d0fa73e6bfa84e530ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b05e4ee55217f25861c105663067d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f47d1907bd0cabe39c0797b880ea12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04660f4254811a87601e4667a1e04561745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471152ef0daff525e128f7ffe35d9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f49b4e99de598008eac1b8b869aff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb4a5311ba9c4c2a0ffcaa58925a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0db076017b1ec797b4ea64b1220d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b452681a6bc7ed983e96fda97edeac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e20cb73597319d920fd9852c821a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc01ffe2d50d9c79d1a8c0405598d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ce19fc2a5d5bc02554ddc427731ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80fa54ea743b860525cb9171e3e49e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c9b280562ff2ba5e4afc86a7f917755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04df78c69b68e2940e1cc42fb0668f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993107f98e447c630c7df88a1ec947b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d60c91fabeb5b9cd3c295d0a14bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e9610e8bd6eb0dc8cbd163336dfe9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925ee43dc74a58aa71b12ff10efdbc6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17312bc9a335d35d489e6de3e5cd49d8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9de86bf1e2f10098593a99f8d295a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b03449def310a38e4f84bf0a3898763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179287763957c883d69c34bd5e21736764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f8b3fea8b4c5a35b0f7c60be380df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f055c581cce1b2517077328434885766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3385358b05ab7503fc3c5c12fc3d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bfea57fee77c53cd52f7524a4a93b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc3c6667162ff1ba0b7d6bd5eb0b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45afece2c065a72c593fc43066fe42770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce76dfd92b7ffea2896d0f219620c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada78c8667a2da1c7290fe4adaaa70cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466d2737e2e54a4dbf66e7a750c7f05773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63b706df087d8bb00883e62b2e57ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241582ab1e124d6c972fca1cdcf0d70775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e60ad622c167658b33c44f8ad0f1e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b109213e26f4345234ebd19271bcc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb8dbafd51c2f963894c2854fb04a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0926e74786790cd64b67b2baa54909779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4a7727a63ed0105df420669ef6bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a653fcc5bdcdaa8342b42adaf248f0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3b3a99560f26ce0158e4e26b34eeb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676b027a269e7a51b4e385983ee1e2d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929b28a2116fb4070ee61414c2c96f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe104159653adcbadb14b1228b22bf5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495d1862c7b2eff6575a11e104e979786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91b739df8b7403dc6a8e2dccc449a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefff1b5f67f66d5defb21f51da21f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70a28e7fc107058c3ba7cc9b06de05789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdd744e3062e3683e3bb501f660631790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a163915c284752851d4f3ec0507c17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca35a53e80e6217e9c0d49f4072b941792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261cd90de3553698363d4f4d2da6bde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882e046143bb36504640685f14ac07794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7f197b49579b0e027daeeefb2afb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22bdf9061c6e281a93a77d5dc6ed2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7be7db495269f97d53d89365296f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc2f5a91374390cc1d63b7c8a699ae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f007cde923fc104b96f5c9739672799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab476fe858c369e7c8a4f826bc17993800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f316ca5c0dfc4494218485690fae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb06a2a663fb89fab5706f0cb458f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b736dece1ae5871d6176c97efe8156803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f4c50ec24fe4e9ff575a08ade1b45804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1b5336ab5f53c4e6e193949b14026805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4eaa584dbac61656b80bc972ad812806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b12473031fb91e816c28e535c3d2de807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be39432d73c4dd2d8767c8672af5b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459cc89dca8af51a4689766eb94c213809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac531199c80ca3ee0db0418fad90da4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320879274c2a9d07ec54179c41e991811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d1c950823722928eb14e657f0272812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea210faa3c5d05b0d973ff2b199c172813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c371ef0e7a94dcc9ca4ae75ff7e84f4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75cd18640743d6fead52bce3604787815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db6bd17ebdd8d75b6bcd1520ac345816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9648007f5229d086e5e5b171f13452e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e285174da0d568865e076521dc2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408df75906f344066e5b59f61a0fd5222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec2ad25fa8eaf5c85f3b2c3c27b9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197920af20028f717da2d3cdb5c543d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d336001bc34a3577d96f13f5c8e6f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609695f2bafd1a70d8d8206685312fed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1cffb6adb4c3f02ceab4cb437b0eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb93264b9526fd3ce33826f7ea7c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cedb349cd9f9c0e7d12e0d4af6ddaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874dd1b756340c345388e71a4469ee910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108eff5196f0cc1d70f7a29ee4fe4a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95b01fa0c5e581103ff6ce687d19312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebc3836b32b260c6f42d4c8d9ad38b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6399c3fc916480b6817244aec0654e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f8ffc2dec58c09b4ecbbfc71ec9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07aeff372fa2a4213474f6fcc4e87416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b87329a9e7030365c3817b6c884f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad380b79602cea7a86cefdddd918438618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948883a9f8c486e7edf6855ea0246419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9be773c959d0441e18511f7f44b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35648f44b06cb834d39c814ed32817121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c5960da6ed617cfa9af8978aff7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d85536a80340df24a507904c10157e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb64c666b7bfff376f3a6953db247624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534328e6fc93e7fb1f0bc35d407573b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8af70d5dd4fd3643be9fc6de93dd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2201303c51cd6c2fd4962b95467475c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd81aa30109b876c665a3cdc3f6c9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98c4349258784bddf6dae523fb25f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110088612b3c0d45702263857a2054da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51547d7e5e9261cfc8abeb06d5d9e49531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf1f75d1a7642c60fa5504134a31132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72f5daff7e08d861adcc1515b57ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557866e4f6097eab0573767fb82d4e3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1911e4a9c367889be13d857fc6b4a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be6453145bf7de69b46aa8bc89b52336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45375d6863f72ef56b7f2498b71aee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d85bcde7ee68d10f89217ee45958e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c03c11f72291ec000e26182d77c5b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d9f0a0909bca8068825822fa5e0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d57c45c0a9565a750deb4e70baf1a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b350516d54a1a084e444ad078ec2b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691df101fb2d97e7d69d9f73cdd90f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc47c77f61a59b38a02e3863fad0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511b631f4373074e44ea956139054f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fd695ccd36231463fe177243828ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fded21018e223177bc2e13e2720081147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe4c4aee7852b3fcc6a383c865afc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8012e129bc00454d31f62af380128d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045acf8fad9d9e7369fa0ea506c4f1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d25f2e6e2d9252e9a30172d57c9e0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a5de961ab09d697271d0c3b218f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf281e56fca7889aff651c3f0758653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134944310276b227ae5eb1e0d111e0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cb2dda10b0d907c0933d7ebc1ba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c42b97219c45da84da4a8e71e1f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b761dd87943865b301e046e1c51a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619638e942245b9918b84a7e0f09485658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a7207368937bb4a4eafe8540f8b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a811d8472dfcf5d64ea053106e91760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b15802706f9f72b1ee6c9976cacaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145f29c2ce8280e4ec2e61628b066462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997772855e97b7c7b28184133a6de3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67b0552fa2381771c2437bad90e3a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a5e67ea300341e993528bc5edc02965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16fec75768d695b5c9b48e636e612466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97063f9d498d57cca3d8e4c7dfe4c10467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d24df433868cc8b80c589e91cf82e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c85bb346981a75fb11cbb5ab716f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c1afbfaf02a153c45635f2c47e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d166a0cfc437e48c65fce2b29daf2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893101833808045b8655180576ad25672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695754fdf7f7eed634f6e8d7b6ec501d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b05a34a39cab58007e69820f3b051574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d42b6c10c1f3fa1f54336b44ef03ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5457971ba0fbe1a4e4b0498d311976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06aebbd0b8ac9055effeec66c33e3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd30107e20815ef8324fe02ade5981778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a997d607103da2d289442031adc01bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81339c8af3916555fec78686f33fe0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d83f59bf3eb1ed5255d4bc1c2358981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a5e404bffd0637395d0cbb49514b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedaf6044e18cc45fec5606cb97606e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f5efb01f21c9d136953069e4957284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269525a1330571d4b9b26de0703c64a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e1f3f9557ffba837dc74844ad91786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d3267ced15cb9a5ec85be93c933a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d6e8046022a6aefeaa99fbde8cb5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432d57dd5a8385c823d1711078627b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56408f2931ae5821b3ab2f3ba547186e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9ed1f18a90741206b244471fb4ad791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969042cf6c5e3e8e40471b7e7c5b602a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e8a84fe3a4e76eb7cc0bfbaa7cf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2b39115ca1f89b7e78b1d75341ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f94638e1a25d68108d972ceac8de5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306ce66f28adb91f4148fa09f5474596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6303fc475f3e86fe760c0392dd9d6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691010cbced8de1306d8b32f70f9b4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d2c9815a2a1ebacc7ba09f3edb2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e570bd88b5e88c6d5cf0620b5f3a4d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44780bdcb605c6be12f0f2387c60b5b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57c4985c3a5b3908754788945b5b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f4220ed264505bbbf6b41d27eda3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f479958dd344bf570d505e7dd1d09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f638ab68976b53ff4ad02535f20b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab961e99eef17000481b4c08d968d17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c9b06864bfee96ec55d33c6c04c3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852b08898cec4a4ad7a14e82d2e04d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a35a1fa0b2070e90b3d6f0987275d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88170de3b1f9ef2051c4fc0c231a12de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a75cd819a36ad9de2876e9b159b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97e89e53c230b6fd002d2e48f80578112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea9d88ad8251cd9b6dff46a1898e88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d155f4079488814425fbe8d422b94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a2ce336778dbeedb3b917744e8e2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf413f195a05d278dbaabe431a71ef2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91142be8624c9416a2049f44c73833117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ea26a764dd52a0d4ca40dc92733b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e585ed2a062c189d3d609f62bd9f8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed929dd6486a641e7a0cc53da5088a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2e15aebdad3984cdee9f6c4e0933d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590beda3ebab1c4ac5d1d883f77eda86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa811984bd02e5104eb2af6d410f1b5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85405b86862f8a5e9a1aee7d28bbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf52c67724a998d8deef468a54069b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74e6087aebc02ffc82e1559e40722f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92469f58288e30c6a9d974a0406ebdb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a8f7dbc5d011d7fb4a0cb48a33b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef6c2bd47bb62bfe6b10c4bd5a7a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01db6bb93eac79b409af9bde2d9dc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193191687385543526156ffd8ade807131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b6eeb7094c69a4d5cec38aaa05ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd10f5b0c23876e6719fe6dd4ce2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4a710399d1d1ec723f69c92442a72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6dc0dcaf98322aead1c307000eaac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56875e2ea3d56ee88f36dcfbc923f744136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565525ed19a520457fb511cbc7072cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59a8bde8e004ceee3985cdbbce33c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3976a24a63ce39042c733f7357bbe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6791b06447b3dd2804838b5fe74d72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527dbb838ae77d0f4ac24218b9236a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb72ded9622258966619bb7da751968142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d53f42e27975f852415aee10812aca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069ca7f5926f9689cb560516e94ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da3c6686661678499a720ffceca0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041706f7eb2dc1cd7b4d3f9ce3fceb57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4afd6c668a9098fe4881e3dbf8ea3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0254fa9fe9758a87205c6b85d92a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeceb6582faf31a357ca6618d3aa6a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40bc1f8c89a5f030e3863de88ea7bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfde94023b7b77f38ea0c21662aee08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21238be0c0c2c1b6c468c3b379fa3816152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ff75c0118a9757ff82798482403e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8277655300a546f200535f5bda7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0174897ff50303c5cd8e33ea80569d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982a9c4b891f89f540d547345fe37b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f88cc27fc54d77415f43fa30bbf42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cfd2ce183437964b565a7bbdf6a87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995ef6d0089856150a6bcbee92bd4e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845dad63fbda851af7faa1b24eb17b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515457241822a07f9e2b81dc63a08fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8113b058ec1a67c4e77fc0d6edc3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03325c98ba63e2dc67770710267185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d1a7cb5d269b4b0bcb32aae5a48ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9aec2d3225d73ad2fc9358f9ab5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a91b51b59f7d7b58c813d01ff327166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ed2b18496f0d916672903e49eba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5ff73e1ee3332e851ce49a26c177168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e594078b2c9edd41bc45ab84d35d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376b52d6dc8c9c53262ed94281c4d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf9bfaa866b289c3aa9ae616a5511e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8e9f589cf5fadea5ed11449971fb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c0a001967072d9aaeba5e38109b75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81824660779de4da2ad71ba398233a0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97424baee1126b011a787bb2b821a349175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b000da06f09a8779b411ef3a477a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf77c6bf16840d55383c2548a2fbe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e0a89e6ab41aa7add4f40bc46980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89004163a520042db7dc101e787476179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbafa36dcb29d402e86154792ab5259180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b79a3fb3c7bca66fb1eb0eb5969d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77b2d2fe13b2a292910231b7df3d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a193e25a0469261f7a334b879b51d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da5f6672f323ebc038df70cb35b45b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f12c570ff8518a1be41937470d5ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acc6be78568f00760502497ca043f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655804f092d8e0807280c4a22d50076187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a00ccf5d077aae403a0deb04e3b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0930ab2437ea24b2d36a1c0c4556c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9462faf0c7a4436296b5e1cd0e8958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c81f8189413d997ab0dad464b3f7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acda2d8f65380a7c2949c3d835ea59f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d109d01e9939a3df936bca97db0f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2b49b891f466be45f3a8ecce980fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533be51eb1894174b75b7cf14acc97b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf3ca8b6b585bf8338be8a4a3ae5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6172813768631d35a726e067df26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda95eab568f015a6cd12b3e49f96e9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba507fa039a7e425b4fe4725c93b3f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077379ee08af67e5e38415702597f826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63c41d27fcd98779734cfa4bf5baba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67890d3c0e5d81930bfa7f22c847751202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee486ff27e4a6fbdae34d55424d64c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69bd7b298988533e3ac960d931c76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151cb0351222b6e455b8df84faf903e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89fc9c1158bf1cae01d117e15c6c36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dabc7f7aade84af9284b43052e1b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a104444ecc778b61f3cb3ff1ef4e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ad9154ad7980ea55b8eb050c2843209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839f1d9e0d9c4cbbe7d477403f4785d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af4060a245a876cf0f55345a1705b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937fb9372f45bdd88c4c7b497c237bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8714dc93576d5c4b301268c769709213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623e1a087b31422dadde16ad2030845214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff00d4901ae9d741c5ec7d47c76e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3259cf649e5f885b47c18bd12fcfd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09871db51c5ea8598b8c5f5073e1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce86531eb0a13bec98d585b4992f15d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec959c374c51c1c6b92ea02456891b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f74cb8e645f2959ba055f6ca5a786220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb830166577a69c6221a6a9ab6d4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32093e7490f80a334ee7f88d0d18c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1553dbe3c7aecfce6f80dc6244dca1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2035691828f05545aed665d3b719af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a509feb0bde023c6bca424a4fd26f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c170673f623811b3a83510a280707226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e9ea5ef6f191a00dfc506d5d4cc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11260bc31c1001e5885b35a3db0dc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52c5828231d74be4a44f3cc263e50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da769b2f8e6da0d71c5b957ae034363230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76407354bedff198b67ee9b5c0eba9ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d0e5927448564a3cc76aa4f485cd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81dfe130bf49d28d2c5da498214d82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bd28160268d90869edc83c53bb4c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3390e21a55d493488899f1e289e5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947837eb89c0672e20d3111309d9a495236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae426f22b028fa1455b8ab17b93a1b94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacebadd672c616b80fef10013a550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d4348ffcab458db160b751cedb4e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a939a8ef34a117b934d390d98c4e2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd585e43fc679143bdd4ce6164977f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce47ecb1484604cafe6fbd4b20e1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf7e913ae1533764b2c7e9759e9132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede26f2d7c4ac31eaf73dd1713ea1ab6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc1dae2b85e19690f2e4a9edc0e3bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dfe36f36f7bb093d434cf9eea22d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede3022404d8532e3bdfc3632c07d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340abbc6934da48d3673937080b4fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cdeda9646e47ef34e43a960dbd95d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ae7cf628458f87fd9ba7df500b53a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a24c8741a7d27b433704eb7cda83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a10d4e1b7926f5f2ea6abc6a250e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef662f0617a90aaed25adc7b4a47298253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d767567e7c0b481c2571420998e616254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f5d821619e69048f056c5a135e1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df4cf51a3d71d544f22a8882c95a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b22159a4b7339d74cd752e57cd0777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ae5b28a13951631f0b0807d84f2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2751f6d64a7a08b95486a9f5d4954259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b10396777500fca94708db350bb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac60f3faed14f1fcd3727122cbf20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446ea662147b4ed7cd9460944b2cca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608efadae635facaedacc4620288e4c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269f349b11e84404a0e158da1d6d9d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91763b2a1b09dbe2c9336b69ff62336f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f5320f98bb9b6ae9aa4427ec282a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983edb783b1aa0ef0bbf7b76049fe1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b4fef307c25a4e448682d5ea060b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62687c3baa1e8c56d807c686b8c0b05e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d534283a961e5167900dfbd33864b10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae794efa026403b012de43065d45933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0a0288e50655a7c6af06755b5363272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160cacc54bbab6b3cff65d4030c6f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97830bbed26e65be34c3fc762edbc624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b9d68cf63c42ef68b3ff0d0a9409275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767d2b3966261ed34595afa544a7579276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3530a193efb6d29f5393efba5967d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba892409af6150ed3bdced97251505278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc3a0ded6ac8aa12be16988be23645279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4420afbd0a2f6a27bba52ac04035280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9a6d0e615dc8baa418cfef877ca28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867cd7d770f1490dece6f8d57d44403282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1af7c948b7ee9e42ef6dc045d39c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5da0eb509d88333a9daa389e2de3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b9ecf02aa0bc769ce77617b54fb2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f57e5edf4ed47272efa98f40a5fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9d786b2acbb5dc537f6d87920faa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a877810042a2398ef08cc8660e11ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632eb3d1a483360d0a8a5c9df98c577289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef7dffea6965a6564bd20cf93ba5ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a03092f3c339b175b34bf64b1bc1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643c7268ed46ac7e4bfd0c2a0f9cd94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d83573ed76a12c2d68ec4258eb5a10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc3ca1155d4f96d42e9a412caca2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16151f4fb2f85ddb86fd74d376c0c03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e609ff75a1e6b5941ead0f9184ab388296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc693babcfe146493306518ced71c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f193329db20a150578f8f168341c63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cf7e535f14ebdf840ed4257fbae4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c872f4be9a24033e696a5d49de4f03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901c6fe8e1c4b9f7ad1b3bf82a85ac7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de1514ed6f486f9432a0f3363febb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad825601bdd8a812c1854b2af3c7b55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dab30efd07469be2e720fbad956ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640503c58b332f9f8c65428d0ef6f2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e55b0881e4719a7a60561a40e994b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3f16cda59baa362ee658a1fc1ca66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d3bec0aa7eb9d93f45fd3ce58e02f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec6e964605c68f04ada5c1231266e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c641f420add2e325d5848be6ed9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06429bdd684532684f1c0dd30206ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0b7dd9cf42f2d019151f01bf93788312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fdc58024abf08b3b9ee35e6c7f31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7aea361cd6554f63c3786524d659314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52a014336f910e427a3991cf9b249b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19583c007e64f2a6f54ebb8fe2a8af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e8a019e4cf8be3b4e34ad5b6fe7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd545ea19be2b142813e9a244ad103d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df20b38a82e44a040614f55d6bfb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb33e3ae6bd4666d6f9c17f98a4cd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501b2149fb3957ed1d19bc5d6a9d79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf9ec7bce3c185d4c70912d4e2c8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134ebd0e466451c1352ace6d15af4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af99cbbe38320c21956f1584f9f95e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f8a0c413e8d66e2c41826d21cd93c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee01fac918246a2aee036e9fabd8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208600e3b4b57689a86c772dcb7a0490327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc3bd11a6f436ffaf88ad60d0c2170328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ab1f31275ad1389a72542bf5ddfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74406e6d7a566fba2234be3c7beb2694330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29127f81c87ab176062ac5fd3566a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e715b2be56315e7973900e45a2490332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c6d6dd4e21451a8fa04ce3e26d99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a96e90aa9cf0e069450d4a073812df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e639c1d4ffe051b39f8c04afa8885335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d526d831c55aea82bae61f8741766336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3839b92eebdaae94da6db6a4d562e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7499e84266d87fc7e81e86a00e0ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083319c7024e4ace8e0b1c867981c4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1f45c951110109cf7f6e8809d191340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bfd586b011e7a4ceb48c8bfe24566341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d464ae2a25a422a7fb097d933224d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5e8f4b0c1e449b632feeb7fa0ca7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77404084b6d6393e671da38152dac7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6977b862b4707429ebc1e22966e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42d2984cbaddc5e737d39c2659aac6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f8731d1a5293a5421910c3948c741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb5dbcc4bbbff06ac00255397e029348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa45c9eb8eb812225d0aebc1e54a52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64410061f6175d820b5ca7e0d97bb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098c8c359492a96af9c91f24e3a04dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b62430dfccdc3d9a157a8d2a5d5122352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce0c3d65f2542eed0013e874a25a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ca0bbf3470cb27406f04c276879f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd03cdba57510eb75efb9ae3c7ee7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a22a0571176191a342cee7ec749f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476af6e244b6b07113b67ff180b60e97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504b1286ce13dd03c8b5692b6cd64c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e51886ca0908713a61b783f2e1dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48517db5251b30c72427ea9160e0549360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3d77c4c064eb51215180d177dffe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cf0331007ce8d06128dbb731501a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8263af5f732211a7c7f8db5824cfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f46d811465cb3c519658d09f5285e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a49996f0eaba324db6731ea8b3cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252fd32e284d1e6bf28ffd5ed575f7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb1390fee3762983745f15fb87402367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d996196fd1f3d124857b023672c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5222c59bba064106b34527fde12eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc9298bf596d442482e7d512eac1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf3643175a954398773e09a6e1a91c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547696837a81f65f157a2009462ee90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213f8cbca1708000679ead253530e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21622df8f2390e22d1bfc0e0aae7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6ec3edd1a655b7c4440f45bd4b8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93af44bdf7e8cf115c16b9e8ec2a09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe89c0c9a035ba3f53fae64cc1958b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574879cff2cb44cbacfcdd8de90108a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ee3f556661b7f9dac5f467bec2ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a5432f1a25864d5fe038406b6ffc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a465fa09b5b770f0de841c7e6eaea2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d95e1bd8b4ff66f25f6a3e675bfd00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d73ef38126324c00b4147f288747383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852835971c99bb0ff1c2f7eb844a79a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e851caa32d3e60980a7b27186c84dd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09dccf1e9f2337e59e6d82b92acf01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f321f09bfdc310978fe0f0389fe2eec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b8f0c239d9e4557a1b9aae518418388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ce16ee8e028869105defe4cdcabd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7be23d25cfff25ffbb922eeba1a06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b60d76c222d1f48c0499c54f804ca4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffcfd0263df92c7f474c88d17c15c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2611ac2a991a3634d44cf6f12a110393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80f83552bd08e27b37efd8fccf3f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64a0a6afdb8081a773b06bdbc62c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da2312856dc05c72448717e7152e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bae392bc749244956b9fd8b1e0d05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10409447d2cf9fa6ca2810b5390be94b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d27c369199eb0638b625cb0fde9d39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ab10b7bb5e8c288cd82c7e66bae43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988035bfbe6cbb9e8bf98ec08fec46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3dc375f8b9d452e17ab34b06cab29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f39d5af1303a45d23abce825a2691a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58540ab1836f4eabcc9c6288de2678b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4648de6338b683634005a02124f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed50eedf8c42cacde06b26cbb273ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4056252f16b1e75aec0a1b76d288e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b99df41108cce2fdd8af682b3a048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5388aa73d16f42a704a4e7bc670a61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27ed0d539c3c9c4b765d3fdb1f08d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb3eb3fe9fd20946a2e6f1855f6838411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2448e6928b6e742d9e612bdb4995994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382f1627ac0f292a6a2d7648339c942413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f13ed954589f60d12dfa7b12d0bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b30e8afc4b2fd0819bb249255c45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fbc0b3605a804f8a8d0cae99adbdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a7b0e67367726da26957f26e75b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e1f665b482b06b0e373052e854af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd9dce3a9ab0aca54e497d0e2bba4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e4b602335215d92d2dd2e19dd4cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4851e1183e52577d5a0dd688197f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d473e26766e55d9166b6f9319c3668422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf354d785ff2f0bffb1eb2733eae0aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ad6123476985ba969368596263f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322418c8c3c381ec187c120c96aeac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e8808071703b60d4df62a81da639f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ffac6de6a3d19bad5be7bf570be4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5dcd21e6e3e1b36198b9883bf6c31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef6120411e7d34d8e778eca24c1ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f812e9152cf31a6aacf63f44bccbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfbbf7eece1f2fbba59b807a9321d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4fedf6f4c27bce30a2d7a610eace2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3a047d00e8c4ac713dcc2bc1521b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539f3bbf7b6aede73ca302b9feaf1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320ab9054aaba5335299431549dc8d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae912bfb280be990e53b35be08653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d98cfa7b02a6e075a2bdf8ce5e44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f409d6d6f79872049fe6b77ed765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205cab0d00ed15e4d2603796bb1b3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbad6ef7d6c92172239e92ec266a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69085b1be26be4c06bbddc3d5522f84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e592f320b7244ff99031a9d59dd806a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcaeb3d585af338a31caee8313d3ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ed2768995877346746df498d46161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd333624a4f135f71732ca3b11cf7be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a6c6b26f78008305aa9d2c96169b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fbe4473884b1f7148e5a1b0d1eeb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d28e04dc942c71c4d213ed318ad21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d2690c6faaaa73719e08864837d57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba2d4a9e4e8532777d7b59be1fbeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf33ba85384b8e2f4a73aa4755857d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746c49c4446f0efcafda27201eb5a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a6a0a7a1c47669d94dbdc808fe243453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f17565bb86e5bab5ccdbd9af0c8e91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39835081ea92723ee7627560998d86d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a08d045fda93e861b66830f40aa2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b476a789db125a4230ce3b36c27783457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555deaf4bda3038ba7aece978b04ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed903998acf0c35fe730a83a07173e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb7aa67376567df0cb198ce9a49d2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9fa094c921b14372b9e8200581a25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c964594486af841a08bcab2bb2ea3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa2f7018fbe4bc596e93e769d3f98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e96a4f471494bc93ba19c9177162464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a240653a35bafae713da4462c858465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb252ae0b89835ff599b2d27384637466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864722f79cbb3b3c2383489db5ae3cdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740bb63a3ba72ce70f3af718c2d7e83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8afba948a9674584c5fae1d85322e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7979284d7c1f734a5f808c2ea556e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542f4d6ab497de83f797d9921d3a0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63224729e10e0fc49c763fcc163d7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faae9e48a109da625c669b569fd841473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abccd3e5400d086ca8840c9f3910362474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5d3b151969ae321ee2cbc36855d6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2255f222bac9e3a47019882620057476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744bec9047b54ad33146d798bc85685477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d58e61b72c2ee9b0b33d810c2f28b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983332eb4ce2ec80be223715810dc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90032edc00083651a09fbda38e0918e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff61dfd5ccc7fc89e9104d5d8355c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a51ae4f4fe7fd77b178286564220482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f23429e869f4de33243a0239d013483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97eecc79720ccdfc86538f97be8c3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd15bea9d78d3914419715ca2c02b6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb21d72d54ba4b6c60bd3a739fdaf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f070fd3ae653e96fd2f01550b2269c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3f3d99bb58d68d0b94011f7afc180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a900f7993cff15d8675bebb43473eda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a4664ee519ad9952eff389344f06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901d0c1f402863940071fd5ab07b28f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fc95d750cb6ee9da07a3da26e7eba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa4765a7d3a931aada173b3a58505493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6776e16f29f7fdbab09de994198c38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18091e3c9d0ee43560106b464acdc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0352ac1ba970631147f3db5757ce17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e910b75dc9053f38806b886505c003497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4cb9a32f10e5623d4cfd56b5d684e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4e31c6caf842fd3170ed97a8b39c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cf30abf17a14d5b148c9eb380c623500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e237b2e9d4a5be66aebc438f002d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f95101f28ebe1a6c2bced40081c62f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e815b3702b59b8ed276acae4228bd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb5544526c9ce8d34e363f07531a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff2bc0a919906ddda4fe14989987b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a0e635424dc0535ea6382fae2f133506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461533b442a8d3a8df8aa87dc0b8064507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f476a6be9c7880e5533190a7c0d81a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee91eedda3008d2d089d73547a642509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786da55360bdefcb562abcfd130a239510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f0d0ac664bebe75733b0736bbdafa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ab3da3734ceabdd097493686fefb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c5f23ec9525ee6f6fbe68361be5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354cd73f95bd10a5c519bb8dc73a967514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4eb8d5ba3d26231929c18327a1046515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac181e4ac52a75d348780aa824a39b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e126dfbf0fe2690bad0ede9e81b5e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82b89174405a08eede08b2d9d280c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903808d5ad2c2dc81a961fe9cead6e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98777d192a716dcfec49836a35b14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5182d4ed8a2e05ed2c1c974e048cbb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b42197b68b335dcdb5f2df71ac1049522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ef3f49ae2e1cf139ce27f40038218523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade379bea0e08f88bf6db7bea6e7599524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2197e52187070cf75151378517299525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628747c34f1258e99d678430666421b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60219f9925484270391d5b91af8a24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c91389c28b25d3cf252b6ea63a57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097b215f9d8f7db35521e8697273fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d162209998160a0f6d48a46e17b65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8bac490af7a0689dca943355e86a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11dca6f85c44a0e29eaea61538871532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0edd31af4ac9536790016980f55f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a294bee00fc857e95bcf955b11fef1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201dfca7482c46c7c18bb1b549cd383535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ae5b4cdf3e9dc97304845dc76f9f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b55446cd63b128e01f095b5e689c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4198ae570fa24aac717982c5150411538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043d8a9f7a4e889220f8196fef545b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d6f75066d01c9c90fd00a730633c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b221c3e07fbf2c7469f0d4069134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610046fc0043bd3d4fe412abed29d44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b5f351bef622bda978ade8b9e5813543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647c20da4d321a918ab759747a9e9c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ed4eb30ae53b3a5029147e15bdae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c813927bdaaba139a9f48b53918898546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd04563d41ad24e0c53b9b94fc58ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a597ac860e67b12feb40090e7f9bca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165126cf2312b9cf7c2ff1a882f166f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba2c562dc0f7edd7dae5621935665b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6332dcc7a74a45ffc847d7f519630e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7366fefc38916abd0caeb8fd4f04026552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b2f36a6843928793b663809ce86d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164a7e75cd5ba802472ece5c387ff2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b13234d268bb48716d2a4807bdd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba133bf7f9c319e143b2072399999556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359f94edba453ceb23477c79fb10f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642c0522d0a5d22ce48ae773350cc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061488c796547d02382c24bbf81df526559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ea664beacef777438cb608f148ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252f22a576b6f95ea8ada0b6c850e14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885710244f25dacd6f982bded9c3f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c211e7c63903bb07ff569818baf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0932417352d991579878cc705aeb30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c45758df54bdb7b956f2d5452219b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319057dd244715d977878f1789cf45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dc93bb818ef261738292be86796e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b882cbeb43dbd822745ce481ac050568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7041453ea0f5f3a9a0f5ef97462375569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f4cf62bfa0305635b6715171bb33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd65fade08ca415c1f843ae8ca9bdd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5fd21e5695ed9b81b72a543888269572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe1d7200abaa03ce0239059d840f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c39fc5a13242d8601e3ab2ebcbdba4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a46677689441d828b07a0eeba32dc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08970286f3e7b16b02486fade40f3ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5162b72c22c62d04dc9cc199e13c04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7564640f2251c4007183b0c745541578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425520c00632e2e0fcd5094cda1ed8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99760689bbaf0e4ff677148e6f3bb8e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216d5bc73195c330536ac349d4ab00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc47d799cbabb0e52df8eee64db6ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4a4d6dddd5ce0f56edad66e1d712583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da3362595d7f33b4e0fa46f33258b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de27de8ec32596a2ae512d7d4b318f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe4f195155908b2b0189092691ffac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4ae57fdbc3ff7b9d68ed727e10e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ef4d92f388808b0de3a200cf1722f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5337b0c45a8b7b8ccda205c00203589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2136e0a099b9690a57d31277e9cd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda0a00902537a442cdd57182fed107591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e1b313be3c1fb95cf2e93bf4bf93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e393c5e8c1bad9caa605c0a542771593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ba097ab17eb681af4f0ec24187ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7f58ee2514c425426187340789e30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3621a57221795c0a1d81fdab410fd2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3a1be96d86b9e497b73ff00f909d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea50be4d4eaf0459c79f738fe07f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946151c352e478486e5515baf8ff28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f9e5be25b22a37072dc2f1e3ad60e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d5fedecebc6cdd1d2c7380c69ec9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a0b8665844dc53ec63a50065d386602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe419f68e3aa60dc39ff9fea75ec6bcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e6de94d2264b5ea70e56421bcbcb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83396283492ed4657fbef6c36b6968605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0df4fd7d0e4000b326a2c9800a8d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5741a85fd303b332871a7d7a50df02d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf23883987d0ab2b314bc849c95d43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be73662b79a2af4fa5f6c07a4f9479609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af294b6fb19a7b1e879f3fb463d5c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837c2435152a1cef231d15e86a71f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1558006661a5a462061c8e890518612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd072de8d94faef1ea37f150801c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf3ad34d37b1fdd02d777eb042ab9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d00c2dc90d8a17c7a1c2ec790b6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb32e745549259dc87ad3989181905616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d351254eeae737b2bb11f631580d49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213738ead62fb4a05f94531e9accea4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b3f62827002554606da14addd3382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f27407d8fefbf33c00547bf252580620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c76ac1af1db3be79ab2d4c69246606621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868a1df9f3b0ebf05dde24a6b697a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba104b83f964cd8342ddec03e688d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d824e05c644174fe80a9155b0bb048624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b390f082ec51d6de34bf65425910625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda456da051ea5e237818261554b0d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634190d1974a0d229ff0aeca70e61aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd128bac5ec99304905bd70088711c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b9a0049b12f9db3061992d294445f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ce341c6422a73fad767bf24a669f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f6938778ddfaa05efc78691e0d585631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40c0e77628ba0864501328486e4d74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878578394194e896c3b3066c2270bda0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478ffd90f69e0118ef1125c76e20c62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e008d7d33527a9a34df312535021635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9372610eb07c1bb5040d48d255064ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3baad3476082f9d0945aab524618637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ec969d3961e15e5245a57c87e7f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a7a9d1d45071167adad7e4443a7b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bec29908f207c7cb297a047047d4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931961c16b8e8ebc1a0b5578a7d309641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741386a2fa0db1d292a4e2d0bfaa6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e07ec84d4580c30eb9d54e98bea29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23947e3035b75ba426cefdf7fc0d97d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea414b2823d209308bb07e1830747f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596272d67df2e46187a5b4c524417f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d0f4df823ac8c6dcfe2825255af2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff7476352914f3317d2f8d5e19d5e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09dcef73e91e9a6e750baf9a3bf23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d56c2bda6b570b2112524e6b6b7d9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63399118e0b29b22857b42a2ba8ee8c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dda672434e20a95f354640a17adce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ddcb825f8aad933323eecd59c86b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb240b0148e71dfcda58b8f491c6c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b95c6b066e58f500ad7cd1b112e14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed334065eb28cfaed1eb72ef11e5a775656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e402f3ec9c0554f4f80c6ac6a5b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8196cb87302f3f3ac4298330ee1fd7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58651c894c58943062f3583d40fa26e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f3c1b88281f463189ee726b9ed439660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37ef36696df870016e8e5d14172f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f3273c012b707cc383a96a7debda7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed42be3b092bdfa7c6e70f78b4f8b80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ffe1cce69e553981f5a56b1174b65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724e169705933941efeafa4ce21724665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44813680fdef58d5e6468d3bf7be19d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82ad94544030c87603fa8b3847373667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f8db6fba446ba0c54b33c920b5cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae6bd595a22e4c55b7d237fc89f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d502d03b325f603d58e7c4b0d7053670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a830ba05b92b3133430d37e0cc9e3d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4613f4658621794d4050024ba8ca2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692434198c25fd384a042ca69195c9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fcba6158251442049e3b9e727bdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba7a0c5e1a84f4fff1edcc28c9c31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4862f36824ce66303c478decb1db1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12e7713f37ac15e429420fccb8205677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff7bb71460e35b9b4273b85df60ea1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b290e6cf9fc5c2487e648040a04f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32496a5202cc08012b013bd9bdb759c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b2d0d8770be89c5444ba0dbfb46eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99ab32de2f4756a6c98fa92cbf369682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddcfffc8f91ef1a32649d40f7f58f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba492958696aad6dd73d6855bc5d297684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23cf95b5456d0c0cd081d3ebd40e24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79000ef55cb597134f3f8e53bee8bcf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca923e706c789cde011660d24a68c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9aa387490cec634def45c34b2ffdb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7b7be3d7f521899a7e9bbd17e71a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c763c6ef7eea110a17d31f0c7bb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c53dc6d62e3c0aae90ebe2ba77e70b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991f2c2ee001df2f5c50613d06520a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097ec54c325cb9bf87cd7c813765de1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1289de6dda9d0aeeae3e417c8649a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35500ca7c59cd986e7afe1215cba588695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b484b6e1ceb90ba28d7461aa4bfd92f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb780b50601a284614dcbec1f9cdd55f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a2ac775ed0170536b7fcb00bdc17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12a80ea1be1beee25720f86bc4629f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea852124848a0d086669d3cf5fe46f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95698f90f026b83ede3262d61bd28a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a9be585ac0f1e2fabdeff37be2f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711f26a0ac90cc9b4aaeddd4c55a80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93e99e176b8dde255568dfc041a968704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2874e18fb4f84072ec8c66fda35cd0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9825bc7354d3a27349c929f9f84b7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1868f9b1ebab3c9889938980688bd03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e5570a9feadec9954145a48cbcad1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d43662c5b046f34f48a90bf2020ee4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ecd4aae7c91e75cc78f0622f6afac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddfcfd9d291698ceb05e1baf889f95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f235a51eba3c2e1a2e1d951e53f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e649c31e13398367e4893451dd754713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2074859638fd662231963a340309f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155772bafc4e2de6ebabaeb4771d6c1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730411284d1276fbb66c57945592f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97daae42ef08a171063e90736bd9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8820d58e2000fead8e68b309e5b12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54624f8b49e82b97eb033ff3df9d17f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734f6af29b2d437cd557e56f19f605a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6a9e1cda580562c35413fd64272c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027368407e3bb4a610dfe66f73c28a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f6aed7a0f3fe14ce0890bcff9572723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bf0d5e9425252b3dd3fed128a314724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c64722a866b3fdc3473f96150b88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab222dfc4391053d28017a906608ad95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c2726b46693a530ca70563cd9f3cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe35af3519bc2cbff01b50fa288c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee695290a1146af29657fca5eabceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606f1c1a75ed8f64f16f4367d0e858730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825035113519d3f93112f27fcb66cbb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184f50aebf892a1fea4ee4e70a4e04b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957691d33aa333620313ebc1146b85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804794662ad7d586dc7991f2e0aa4e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e844c70f381589658cb1c769fe4b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc9f7114397e5c2c91a53248b1b45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde525fb866742e126dd7f9a7a66151737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655dc7120aacd13c362d0a1c0f19f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c2c0c44d585a14378ea70fc205228739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c57b325d898fbd7bbb28c9b90c20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61f1d830c848005308335b392db365741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c3351998a7d062627dba4acd8e472742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea27aab49f448b1d2ab5b7da87cf7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db17c13da9e30505ffdf03b992fc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f87940203cd2b5503b9f0ebca38f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6be17bc182adfc5cbb75674381d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c804831a775a016f0c61cc0496ce52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626219818ebf5fa972193beeaa2ad3ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262afcb73cd8f12ce61edbfb1b8bc38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080478bec70c9c8bd80045145a61e26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867cd6c06cbcd3218dd1dd4c95a3ce5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162625edb2076a2fecfe6f9ddf0074752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735660b6f834ce803ce6e6321e0a612753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c86e5bf0cd117f85e2da7e221d8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381793772c94bafb7614c846eac911a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746528fd4c69932a41f323285e2bcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd6498a2f3cce03b107291460d399757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0bd69a34f3f04e5918270e71ca8a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f625bfbf1c3500cebaa414573bbdf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba352fc7860d53059672a87d72de89c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e21fe86ad3f08ee46bbebdc42a93761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75b7357d5f2565699734b6ab3ab88b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a2ac5e1d3651332fc947309d400e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f934ebd184a5646fd24a52d45e69764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cefb70e89b643d80e5eaa347dff2a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99887d3c7079c4688e1e8b36d56f688b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab64f521e0526a976426ec7a806c89767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>