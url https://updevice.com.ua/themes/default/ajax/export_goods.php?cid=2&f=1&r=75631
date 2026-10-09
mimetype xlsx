--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40733442040f4b02804f0701f05b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25a07d5a2c390bc98cae62f50bcb0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e16e49540572879e58e773becd3823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685124f5ce0cc71173fe242b91bf0a4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b923ec39383b1367ff7594e1b28cb2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625393aabc04457b94b28c4b3740f9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d289a352ce143d28ceba540a871997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226b5789abcd33b3bc7eb1975c9a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81470a65ecf8c48dff0042640c517f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba400aec94f9f0cca234b4f0482e76b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c9682a6011033f7a17d5a660fd23111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949318b5553293574d31376218ab8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12314274b37416941e1e2dd4fb79592d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42e8fdec7f024b715d8cc80eb131414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5784662a9b9f0693af60bf3b48aec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb75c3ea858dfd22cbb012f2e8d3ca016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee11743fb517124fb9bd40b58836fff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670c6cf14513820aa7472d608dda5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d7c15ece35e5b61179ff7b5adfb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0760c2af0d2004234073764c3cbd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518789c7e070c4ccc54b78db97cea64d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55491cc0db4438f52a9bdf0125926c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f787bbcfec7e66f886e0fda36c3b0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd11c51b8be46096cedbe3b29392724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0efa2047977bc7d39cc32c41b130f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc705d24b20c3df8b6176bf7208fae8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462855197cb698c7adeb4a565a7af1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d9d06bf93c40c1d92b9fdda5806428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1737dc50e765103f011fb5a75ebd7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05571dde5880552d91700920a1a4bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bacc8f584cb14dea4e26ccecf69e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb6035a168478afc866c4f7da65f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc512e41da7068c029f450ddf1b29ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c0fab966067c61de9b60f06c035b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b444192b7a259755aca6e49ac60535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc35672d7927e473527708e1d5c414936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230950b4c3c7929c5925eeb5f2a30a4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd6cbe0a1368cfbae5dc22e778e1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e3f14fe6220e961442a04af5e0c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a47d19c43cdbf03b7e4a3a84c37e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec735d306a2be038e98d732ebe0f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815f1e421c660e5b5ad568766e676a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed392a9bddfe627b9e339c9179a7d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e500534a8b8086dd9e9f3d6c7684d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d014c33f0bc60a4d3c306f52245245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01928eb9fcc1a8a8f4fb09f3d81e893746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89deb6897b5fec2326ee40951cde1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802f33ba27dfe2bb5f7ecf9b902c6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d3b29853367d38e73b167458cade49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a26f09f3b09762a511eb4b2c14f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac0176b04048431ea2f94b494997e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136b5ae3eee708465730f6cb4aeca1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d5746e81ea693bb4ca9f56f4a1d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226572f57a38a16a1c86d39ae9e103454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b096a3ba8f2db89d1471d8e4d1074255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1f44ecbd7b948975526b0762582656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bb7381cb490a44786c1c28edac71457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d37ef5452dba5149a70251b5f440d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4efa77b5976a1ebf6c32d10d72ab959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931576e214f47307c8abac5d7254c15d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b728ddb9e4fb3dbb230259abce6c1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857bbfdd75b0fcb97d4ae36952446462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd5d2216b1640517d93bfea543f18363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eebf2f972520ba0dcf1a1e0a6cdc1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc11c43f526fc71f47a651165919cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8439f7237b84e683de675dc68e12066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670463271167c4ce312d9d13f9547a1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d986daccac9af941a551630d2532a8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a6b98f6c6e1c42ba3abccba6b321669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8387f6f92ce6b5424d96ee0b3ec6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd240835cd9a03634c3de82ecddb33071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb763bbe3d167e7b9229ce73d67d7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1855253350664c3f2d41f2753436e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a893885a27ac0eaf2229ba332b4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5982af072a22d8545fc1a248b879ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356873b8101a861c778eb220463ebe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262276990137521c1f0e2462e03e96877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eead4c0b425fc13c2f0a7a1801efa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594286d6deace49ce6543e3ee40c47779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f8e839faf12b1a56b6d241ba2a0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159f70fb8d73efd62dc24a4a158f2ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858842509b10e51b7b1e26c634b52882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ab83ef49066993afd7b932532fed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0941fa82c8dc4fb3f59548d6b476184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a566249d0bca402838d4d92c4aa0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4280a61468dfcc74aa1590bed84941f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c343209358cf63eb71e807e008a0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cab74b2d19ac2119dad504c64060088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8ff3535fe2fb476f9356938e43a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72550d5b31cfbc0db847482ebc8a8b6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5d08afa75e3d0efc5c1984de735191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29cb2c5885aff39f52e57e0137fe7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861e90e481292843e3e6e4d6a1a92f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e0739a6292793a11b48189b58f2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1309e1f2a2f09ef61327708ad60b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e2e95ad320784c5afcdf2bd49f24696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daa94cef5fa90fd773cc9d10005bfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd23c411b32b6130b101633b42ed498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd77a17cfc58be29e98a14efd37c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988a4baf1d8a1f6cf4a7425fedde5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d330c98353f119b670b8e099d528101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8de873a4c78400e3322509bfeb6d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699edb56a84cfaf95780c63c7ab29e83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cb5624af9eeac372189779b49b6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49f86195db5a64bb09ab4e29ebdeb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89023e2722083673ad2820b62224eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a07b806421a08b0498172f833544107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710dfe7510fdab8b3143bc17d59ec1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d39d9d298aae8869db53fe724a145109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7177ca0c5b1ee409776ee868fb8eb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e7b2fb2bced23307e636f3a87c80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89123701acbcd54b34bf167e9c2b622112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ed67b68f578ccd2a0eb74d797e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16631f5615a72ed5811cc25bdec8e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506687fa552d4cef751d3dd64f590784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244906ad5742d18da9f28b14d061fe35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e9889fe8e84dfd1aac1692b4389a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be69d3524a1f5b19c4784e8e422f1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab5fadf7672fe934a5c73522e107c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851249cc32b5f11e263c5d258de20589120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887b888cc420ab7040dc9d4ff52728121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0337796379cdaa1ee6b11d5e5efcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9eaf7a6197691b7eceab07cd82469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55644c683ca3184ad4531cfcb1822c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b491672f81b8ebefd895bb7522f4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6172044d003c31e2c3c193134dba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4523b706ec50fa0f07310dc03fa72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aba3089ccce979259380991f8278e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77424cc0d604237a44676b89efe1eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1d1bd9f7ad6fd047abe2c000d197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb53e2cb267872ec8ac2fba80e2391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c1c90787baec8c89f27ed359ddcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fa06067b297df16eddc6948f24564133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021b16a9f5800d5c7c27b8451b9a88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c581eab4d8f059859fa2b33abed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc5e5372bc0699c07ac038807c639136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc302a2c524ed3fdc25d1a1c507e1b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1815fd37e4538ef19fda48d822ea66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cbcca202a79afe5cb973b1e129a91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c410d446d8675f9fda61022be09607140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b387eaff0382c5b3479e7c09ddf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7a0f6b9e440f51eb4c680f9e74355142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1693768ff0981930c5b7fc90ace3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee561a0274cf3d69abc5fea53e5895f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e281bdb8d0927747502741f16477b43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4155a696ec66d21d2bdf9b1875ec9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561bf68468f721a2644942a1d87685d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65cc092fe989c982491689641d0aeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc28650cc7c449a4fa709f8a9abd0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd76584fff367fb073d60f5467643150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7b8ce47c41bdb2025b15103ea44a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f102004ded80fffca05c4ad93807f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85073447e8eef7d2ac928147783ff655153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd2763a39a33b9dafd975330f5672b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5c16a343bb6eb65eaef6771fa30a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800df4700291769a90cf5763761a9818156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c39438104f19859a1b6d469267e28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604ed91980cd9c80a56d714916a14af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac53b933c22d0310385258cac6a97d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e892a2ab638fd855c16a2871f0ed3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa63aa9e68f7b7700b322b8c98e4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ccb4bc6ee4088b09156eafc40e45d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77429df5a36ea07882d6a98c5e2917163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a5231a0a5f780bbec3ced8e3af630164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee992408335d5a9a1361603e6cdb209a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8853f431f6fef92e39dec40e20fc940166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a552c031fbf50943dc3f511d6031ed9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96aa1034fb6a036e93c03a0a32782d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0e60d7c9b6cb1bbb8a81af791e09e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5df81acd16fa55c8fb69adc628821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634d3b1bbcc22d86c462f0fad4e46c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1338410524070dd9c1cce6bcec30c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107022b8e89c55c01adcad9b9147ca62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f73cde6ef46f54400053e9d4666e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505f411dba22b0735e27caa13e4139175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4280302ce37dbbb0d472eaea97f44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83901592d960f4be143bd4fd6e51892e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d546f720955b697b785284a103468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52442fcfc40e88f6df55403d839a90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e2ed1d6918c3a274b044fd8458897180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912f31ab040d04ef74337cb108f270181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b9cc9017266abe28292707e1fcf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533bf76b858af42dcf22e24ad2c0f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b840a0bde53227db5b9935107e57b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5f30984234cb0bb3f28b35df2b91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697baa6c53469522c11f75b7790e5333186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7500adf1659a8a99d38c56f31725c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a54f511588d5d477d24e3cd1b515188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4093454bcba1fb6f973dcbe3cd414189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeb2aded2c47898cf1be00131b1981190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72de99c9885042064fbf9a04914460191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6800229211da14f4516e9d105b8633192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7622622175dd2966d6c952fba4882193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0912c8b10c68bdd4486dabee3fa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1afb0a70887e9da2a406b726d24d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e116c72061dabd5adff2763dffd3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50160c2b8fadc78ab55187a72589c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99992b96009c48152d5b5ec4ecf68487198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee4fffcc833bbbc76bfac1dc98078199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb5e129d545d3fad9f968fcf4e34d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b30b947fc765a15503ca2d3e023dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038292bd1ff8b7cc293226e62f70fedd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd009eb3b4a189a86d76b93406b8837203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f81f06a24903257fa475c20bc71d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e19ce3ef2dda1a0d108d27a24089c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5500f73f833bac3134d8db7eaa57389206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a9f923ed65a3ca16b44dc9e0c73a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486208a075a389fea75a654a01690e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f75fc1518115d5087ed687f016d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef747d96ad9ceb3b1e5336c8a31df9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592e4f1d9fbf5e507d57aef264eeed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d1e2df258bcd94fecd284d7f4ad99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178e3dd9251d61d8d1e59c7042829b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c34e93eaf1e95317ac4d7f76f5b0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e029f950d834a550e460d8e6109870215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e43500e7fa6d8f8f1bfba31ddf9ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f210ae5fa40c624e285ada5da2237a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1523ca8c95fd71b66dd8b13a6af7b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c8fee236221b3cda487cf8b461c11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76362fffbf54f64e4a3ff7ef057456a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903dcef79a1230c70eb4b4a7887a189221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de603ae86a7daa48cb4d3916887e2ddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ac8703d816698a918641108e75ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034655d0521c42b11463574768eb81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6fc5c38427f72ba1b63a8b3895e0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6a2de687a97dabfe49abc3db886e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0152ba4237e6a7336843c3f32ace5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf6281d98bc4ba120b6f8f50d0312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79dd3d1424ca4bb9f4445b2f0418bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07641c07e91d08ebfa3e6e3dd9cd2ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c3eee3f66773669c304542776f9ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32cf06dafa963ed6c63f57cd09baea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae216dd0cfc08bb7940afd25b5713f3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d325143ee8c998cf0fe170f4494b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b008b682da5e4e8bdb45306df5084235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a9089513e0480780092c1dc6e1fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db424dee09aff881297d574d63871237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3734a8c8da2f13ff448ef6e472599238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976382a14a9ac1dae63249f23b79b02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b75e38525d3da50685e8e1ef40f9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d2c0edacc5837f4ca4846a4383f5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8819d0dfbabb6ef57b69f3a2de38c71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31dd8d59a2e4ca93300ab0d7dd599243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20a53838300437c3fd2900b11da3d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ad7260fe8c2572324c1983c352ff4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472e82e7b15e0f8090bf198065187c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959176b32c561727ae7dfc8e2f507be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3714fe0d3b3ce9f319f73a39c7698248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fd53a2fe5dcd718d6f7177caa01b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa826529cc5ba53a507ad55c09e888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7e978fdfc85cba9d360f72c9292f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a112c50074cc34707fa84d7be95e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a298b262e5962426da9c423997f2f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e86428f9835e570a13b893ed4242f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44640621642cda56e527579bee77345255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf01da3e8f35089c458f41c1f5fd37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04572ced7f75c639c360ef3c4fbe2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e170210c5d2f1cf91fb93e25b8caa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d74115c003530e54a116f0829b3db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c210ba091ea403eb26f4e1f6c9e1ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfd570f27fbd160f759b4ef770575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f74376a62859f0ebc7c9684da04b04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749c2ff861b8fdf3ccf53b5ab1d85f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f365511c406ee80166521290cba2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a5eeb051d674ce6d20278550a48e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59a4da11c625f3532302bb09fb8ba4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d59a5878d68582bade5ffa54857f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1877a5f6c20df489250312f1a82f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93833d02c6f71e41ccc130383c59a4d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1686658637444cc049fa56cc9a78c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334dcd4c73208609da76919e4dc15f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a641dcfcc58eb4da1ab2c220a7ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddac543096d2bca0065d0906c3d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d18b9a9a964879b42a4ad0c4b30f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32345013db050c96d13cbf9702199275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d7bef4724cbcc1ffc07c75f6de35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52090c02f74258a4a19a21fdb503edc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cc2a4628d795c7136a563b906c373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5e596232306b43c0730872694fe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688fc5bfa83bc76bc2a8f94110d269280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e9e23358583f650234c25702f89a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7109d199dd163761d22b8157b49879282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91e514067f28c8f1237b6ca6c3b1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196c3f9c8715fd54be6dcf78ef7bb6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95d4a6f7bbdb712089fdd1865c94c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47bbae7de7156fb55388133bd9b483286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878faf0f9936d406ad79cd20e501179287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6e08dbeaa2b42a69e1e6c6bd462d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488270c50643730a968cb637c9dba00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291482e5f945d9ab329a7e37ea0a898e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efec7649d41071741a4af3edb9e630291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d19791f57de50837ee3d55dc79d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2633fecddf338daa543b260e1c9ee68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab2ad2d559014d135fb5eae4c63e56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d64bf2744acd0e9ac30217e1b43ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a851d728d6d58d6debdc23e82abe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486244d664595afba927a4271ffef0ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedad37392123a4032e8d3b7ead899b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c791c999806dd8a88f84b9e8639c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d580a1ede9f78cf1bd0ae667ef91c9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d552474290fd90c5a2ee2f81fba2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b635611b61a286b12e47c16290218d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8ff3058bf2acf479e4fadbbb6ad7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b5a7462e728fa13e1ebe38e979f17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce999046249a8abb1eca229083adeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c805848b191adb161db2f22e8f223d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa101cec7fe29114c5cd0e4f927991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f070a5f9092419f00ade323278754308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30092dd410e7c79abc14e7735b7dd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e28cb97a102986258a8af93cb5fe7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc50aa2ff68fb72d1c77300a7bddc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4d00c3e54c4cfea71549932efad3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061261e251cbfebdf2159a002490e345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c5040857285618777bcfd3db51e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60298d08907de761db005052d9d15bbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d3003fa5332946937d77e01ef013316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50319a5b25ddf46ec9edaec8e405e0bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa4d1c3df8fbe075918fd5b5e6ed69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db624f5b748b63aeab999b4f2126b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585123c51e7ca5403d96626534bbf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69f379058bbbb2123631ccf54e218e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb71f719799201f92e7487ce19b9d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0907cf75e6fce5e2e7a99d7ee995323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a14477330ac45daf97a390ed89e60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b64979c6f3d7090fdbdbd7457b34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d6d200c86b3d845521609a596277326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a1786aeb376a29e3144678f76c68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83c7571101c707da6fe1d5309c069f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc85681b75ed1d32d341d28b15732329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e905ddd9092b3ad13a4764f2881e9df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93510d2b8c133355196614377be1f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0db40862a87dbbf0dd2f5a5873c7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439585557e092eac1fea929238488e07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923ae356e78e16ef0f04bcdcbbe852b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e0abac252906bdedaca5687911f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a090f6e2a53cb244c4dff37220530336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96772012d33f76ac7ecc03bbaf6f8c97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4034345fbc90a32d02994cb9a1e11d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f617a88398069369e0e2604a64db9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749a9f6b70eb126e90dcca527aa3eab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581185a60dde4b14d839e36fd88a86d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea85ac48dfaa0cf0fa58df08042a82f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157ec69f19c76690a62459b1a8bd74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d5bb1b43fa2dd2df717ba4698403344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b493ee3ce5f32e5d6f13a794b43bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0b089f5c78fb52550db5874dd70c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947ee93ad494746d41829fadd48657347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a22feee122b67d8e2708e5accf81e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ae062b24184f5a86c75ea2d3f7b66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eff966033e39e92964de960527f279350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05b77bd38606234f6d227af16020c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2953958aa2bbd6494f2b32bd0f65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d5f0bf25fda60698b99be796f48b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b443e67f5a7bc2d956e4f63789358354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0af669799195de7b80add16d09e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef607f42cd47d143e5674f9569ea3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd98a27d0a423e5d041eb2362f152d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c8ebf790a17e9345baa91b9c1f07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689282af92d539a1349b0bea43eabc4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e419e8a10a7a0c8819d10755f0372d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b665ba515a37707e777027b474c8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67074c61abb35e14b2629bbef1ee8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c4eb183c55b8398e2b264acafdeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723f3ebf3fc0ee1046cb40f231ecf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ba6c142ce31267d57d5986a0fa27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44408fd8fa7e24b35ac9f30c73f1a59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8cf8c63f921a414a480a36f2ea79a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943ba601f803279dd4e19c7d2fa294368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed3e2e8700b88cc8f8c200cff6a50a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9886cf534b9e557a43c4a40f78fbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fba064ac0a7c44b48bca2a9a0a886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de35161b59789aa77f4d8415c27f63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933485dfcf8f79607c92b45b47604e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714c3fe3e037faf68044fe71e24465d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5d6d066828e5b7d4c3ca0bf3da579375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef5a11f05d303feaff6aff9e7e6b0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225afae860e12c5e3c0490db2addd31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f966d374b341d5ef73c6caf97eb31d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ca286af89738db5a2ac25a1d6184379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00819545ab52e307a5f9d30f429d75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22472712410df0b1e27326086a122eb7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25439260d790ed240237a08a7d519db3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d645a91516263faa72a1d3b0b347a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246955902ab1ec91c22dd1c4747d701384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930c8d5a38a13ed7fad0eeceae2b7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915092fa1b0809c22a656f7d1293bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf7a27a1052bbe42ab97befd642461387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e3b9ae42c08e0e13388b3cf8b426f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90314e30d0f4bf23e7ad905106025f8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3342b78dfdd5812a4cebd290d3de7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30a7c5e647b0b4873b9230ad4f32a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b6e9ca12857e27ec7351128141d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb56ab10e2da88b9f0cf12ae2f3a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e22996dbcad0bf99171c281efc126394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94052fabd9cab9f6ee21c7d614888064395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd2ebd2c38753b3ff6cf6aa218eab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f50b572da2ed6a5348b5a6e3d7de6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fc5b654872f48710de72b98c207d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894f31205d6eeca86dbd0f4fe0e4c45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e331499dd8022d9deeda9fafc574917400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab36493544df93152b77e2798e9e5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1998946025543d04084aad6be9af91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf652c237e4ff3e5ec0d477487b4e5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abfc22808f2cf2622b4f007a0fd2d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e0c223ac5166fd18f317cc09a0788405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa13dd37eed18a0c71fd77b42a2712406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd65a4c3f8027b269c5afed8e1e9493407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b90467dbfef76c37546f941631e97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312187c205d84fdd0ea5530eed831cb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9525f76ec465ea329c134bd65fcd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2f4f56478b3ce57ba41051d402d7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd560f4a9dcd3aca7dde0f9f602d0f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6841df4a9b4518b101e9c86e184397413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865022c06e2ad30eb51f212b92b67a7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f6c92419dabe562369f200dee1a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160247c9c7118d93f5641c51a85b4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff113a1d516b849cc00997a746f0ec5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793866be1243d6d10ec986b84afe7c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e89be97a24cf3c69ae2a04e43187f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1cc96f6facf4049e79e04491cc30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbff2e4dbc7d8b7c5c8930de0defcd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4004b8b7d1b5c4b5e60c8f36779bfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00051ecd687f6fcc35ec814dbd872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff643dd8298290ca780f85126ccc53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a476da40d2ec153418c25de442bc7c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e63d8c4892b3eed521ceed9f7000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54450b3989911393d5cbdb82fa33de7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a28fbcb808c8483d745ab338cc9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff59a0eac202db8c4d9471bc1f8cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94738c8caaf0e3867d61fdc6691a73d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2a34224345f93b16aa3cc5e6591a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ad54531fb0279c773026fcbc7913432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069159e1b2c6dad12644fb14c9ed9c9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb7e25d6aaa4147bff4d4710b3079434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f57ed2de62ae0c9f82944dab978c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c6cbbfacc13fd9c3dfc6e097e8fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509db11ae7d39c8d25180637b37ecda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee461c9e02207fd88079a7e765ad6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c472d44769637d467381859e9a5bfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb89dd55c57643a465c5f1dc35ccc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab36502b71a91441573bc7ca541f55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dd0f2838700425f764d95e5e74536442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a357d9535ccc679a8af100eb82311a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac74bb23a60786ef07349455b0ca235444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea804f0e5d96e7a3b515ae6ddd271bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca274eae37261e1bcc3d52dbc6ee51c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9e4c89251c8ed20b729050decbd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec3e3a58da998f7cfaa0f828b875b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b973d261d3ab6fec3a7375dd609c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ca0dd9d8755fe80b61cc3c8489b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc2351982f651295eee31a51cde48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195671d21d43f73576cdc5ef6a8dffc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8cbaf60b76af74d07ff7ca45ffbb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f84a7b15eb4837aa29aae41cd2a71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ed74c46dac6e0a8097c20014184d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6647d558cf504242de6a41b1d7ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d2ac1e8c938adb60cea3a013bd47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166905e06b29ac9aec8b7aa2ab9bc89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ae6c1f8346eb3c6a13efaeea260f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5c55835f80a7415aa211994799eb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45b9b1dd905d3b09f42b560a7887c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71c2e24b36ac89f0799071ea184aa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06b3f7a3e3c233ff3c343fceb8e25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c191099baaa2f1966edcabe702244464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508e49a41f912ce4320ce0d61aed8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812f179bdcb423f4c405c846e0b5d8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57cc6912121030887805236b5667ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ea01ce4bdf4612fd70e752f3a106468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f0fe0ae507316f1e23f0dfff3b23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b43578d31ad397441a3e30df2c2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420896d7ec8bc95dee9b07cff1baef25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d037b1356ca463438e31fb59e743472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a8bd8e51d17d9785198682e5636cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484601cd557bc46d4c016ccd13bdac07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb45199a9e3c62a63f5aefe6d359cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9ee95fd2a850a7e61b5dc63f08f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87d1ee260ff51811e6a4afe5956f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775f8f93bc064762ea70e564e693a25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c0d3b1aeab5913eb7cd668571cf4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b58e74ae23c14ecb111ee67152a237480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd566f4b2e009703c35e6561c4366c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d46669af8061440030ef5549c0e38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132e7f45ac71e95f0df63f8547bacb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecee0f1f14e315f2c3373a22e03a07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c0cdfabdfcbc2eeadc909c707e34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6df4796e7762dfed49d1faa832c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a953af2db04a00749454caadaa5eff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b84aa7091566780117f7f7fe6e7d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c7e9893f272e9595f2185f8ac8d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d35844d71f60cc11c301a8953a916490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76ebf49471dfcd12d730d994e7882491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d201c90eb9a1e9437bbca2563aae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2f32b66b2d56f8af05a522e80c2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58627bca31e84e844ae047f799607494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624a6c3ceec40d8fb7730142f82c01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49962a922b28ab302e92120789eb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80d114f954fe4f514694e647bcc6e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63cb505344e409512d32d718a0eaac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be38abf0912144895944bdf30121509499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a03a52d648350c3162f1f765cb7bbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea6f662e72ce98cb63f54336eddf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fa7aac7662caf39060407663c6006502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f3b12e89d9e76d0441c681108f748503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61602ed0785992158d87619cd8d13d09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53f756c0b64c027f4ac7636a2e9a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd8f2a9a2dfe24a5e27a965acad807506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2604bb66405e428d5bc053687299bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd710c285ddb7ab6ebb7a30c6890daf1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff54de90d1b626d97dac67a55bafea8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade9389118dbbf46c325cb7ad6044f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa03b3743e61cebdf1340c606dff78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a367eee24bb666e3cf648af6504014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d28888f1b45b46a181fb204846cb28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a259a56dccac3342133db755b7208514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c15e4f97d03abf1f0a4cb5936a97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623471d600edb0981f5e4ffbee1a22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d029c21d9803ccf3fc0f270168549517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b7779f4a91fca15c839161c6eb4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4d070cc149450e8eaf403507684ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4a7b96def74278d48bf8d60671b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a92880d34f7b40072153623984631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3baf902cf39522152c83d705ebf88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfcb7afe6ac2916d10a8d184e238b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98a181af2215432a0c43da6331f6bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649724fcec0418d5e26f49989027ec0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665378d51bf8b61920cc88e23cabcc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba100659a1651de814b4b22a5c4c3dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d200acb29c2499d17edc24554c7c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c259039b89d969379d1e455509940e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d563f53cadc6991fd4092be21e8bdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082342ff0f669381d37ae3cb5ca575c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37343f79e5ea7bda822ac6a70d9b49ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808d4e7a165e88153dc0fb0646fd6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507bd82aa761d395b9ef9550454a02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15d116fba4c489b0b1d95849163fd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150dbef7a0faaefdb9bbe4daea97b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd6c5b6cb8ccae524bcff0d6ef282c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ab1f567fc8f10d22ca32099b3f62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241292d1fa4a9ce42f4b7d562061b6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e43a1c3caafa50a084239fde15660540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6b027fe5815a9e7035ad6e4b85907541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc94e75e345c25138dfe24678a7fbe4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ba566af6dbdae298c740ba3c0fbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afd0fd0bf5283feef663b33b52383544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6e1464feeabdfda4511fc10c250b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361069f2c3a26e02ca74d779d72a7eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5743b38eaccfcf65bae91e863b19e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9715f2e79f099ba8698fc5d4fee1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb83df4636661a20e294db55fb942549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9319e7055becaa1e28a36380ef43f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742939a9ed821f81a87a7d420f8c0345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841bdfde1395f6eae821a3353a0605552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b506754538ed2ebd03f43fb511caea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167795bb711ce5d60aaa813303adef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316268e7f6585607efa20187ad4603555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a89ccf9c27f0a0c1886237f05c6955556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b42a120fd84d272ecd6f92221e346557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ed720a772bf209a22f3526d17a504558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bd9aa1114b27f13c4670d5817ea7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92195331d9df11ab5d4d9d8d79e78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af00c7ef8dbabe8898ad3a09481cd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626252be08b424a625a8868afb0b960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6eb0e9e0ad8d55bfcad647c312eb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4512ce99d96fa7030266851ba0724564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a01222ed7ff4a06bd364fb74391183565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85144a8412411319501448c3118eef7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd004f4e5e4103bce971830fadce8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af6219feaf05e23a8e8814860942a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d533956845315a6cdc732baeddb9d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77c3a283b18143d662997790efb3e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f503f3411b4ba1e9aba9a1892a8ba96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966dd3ee659b9a5f15068bae1fbcfa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9aada150fd14f739af6d1b06131fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d18728a77b84279295ffe2c90644be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bdd4271fbb25be39933356655b19c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86bf847588e9c18d5baa5e1eec3fcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2c929cfebf4199fbc9e4a7b87d4ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1667a50a288a8ef620ffa726f0fa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702e45265fc2c89eed51e0e06bbbf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562151f3eac0d8d5cdf0048fd23196ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f50a1383bacb4a1701797025f159a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafefc656481e340c85b7098d42dc66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a88534359b0bbcd486f0b1a40b96e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b1574d9c5f2f924f9611367913ae4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84d190591cee2a724120dec48a39dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1be9c3149b650023560bf8626371e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64b6e05c41c7241b9891ee0617efa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f994c66bfd14209633e8eb9f1835588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b1b9115af75fe50dbca39cca4675589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf3013dd51ee0fabb096f3389f107a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5cb2a20e9d7421711df77204c57cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa77072604ff3916e2d0ea65afdfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c8f53e8a51c7da950e96992bec877593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440aaf27e2fee3117dac783cc6fb1c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425b528585f1c913cdc727ef23bdf41595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f91886ac0656b44d7b2ccd689aa22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66e4a11246f47e950a6647534d738597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9766da50257997f36a7009aef7f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46558a652af00e7020d181f369bf1d2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400548f109f27969d79a4e11c1148b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ade5a59a4101fb8357f1443a517f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152244d6fe87d7bfa92abcdf939658d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775810c6d76e857510ba50c1f063a99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944afb6bdd01ac3a9d9d8ec4a630e9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0defd4f1e59e6e8d6059c351ac32d08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ce1b2471e791381ab47ce4951e73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ebadebdde34b0ef04c14176b0834d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78966b89e8f64e50ab3594727802335608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0888739154ec1f3e9d7d2e72a990621609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76141d3e4263dc8c6fb9ea2511db474f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b106231cf2c307420d620f6c532ae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e64021ab6691c6bcb76dccdf6a07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a67bd6788c081d265fa3687db7ded613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce45f83f7efa9a945420559f695db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f732547dca85b719af63b92420271615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902ac3e2727d975adcbc0cc215ef97e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea686b52465aab4fba950e09aa84692617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c38e42ad1bf3402d5d474ed14aa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b1e77cfd32b4a6eb57ba8ee6d4d41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526e767452e6ff0de3a5261d37381a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025808b5c1c9e3db2ad9a02c8b26bd07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a5f8f491710f9000f6e1e4e06b59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b764204aa6cbd85d85851e8a70a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac1084653259766d117371eced7da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74539243af792106cf71844b4ec3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef19f055e93a74bda1353b50107a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd448aa06eb0e5ba5ed0eed7fa158902627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf48a63f09e5b6e581a2ef41c1be55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0ecc31f1e82f3cf6b5c4cb31f44a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bed5d14caeb8f45dc3d0570dffc59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad4e1d1ce5b977a2e39f06f0e858c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618f9932ecedadeb35f13b8ea949df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaccb6a1bd64b82061f46cdc682b44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e007077ead54394be1aa84eb60e9b5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b936cafea13cfbd59aab665bfc3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06bea70c7e6996455f8db38228a1ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06d5119d44e016844b4295a9e9701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6548a51eade2663de8417f61b79ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f63368944779a61ae362c877d910f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9d71520abdfee8cbea216e20e1912640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bd5ff68c65fb6712639e5b8e925ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31607b334cbd8021b33cb1b668a3a6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bab92784e422bb4d905151f746e8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834d9ef2fc76cb55ee5f58017a99f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49ffd147e941727bd4d5281a9ba4be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a7cc992beb4d3a12bb289d6ca8b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b1b46e75f1809fb8324e45c30d00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f808c867e3e7d651537c4ef8fd71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b31e72a46e6ca67b401130ba69ed7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08dfa9a62656d8230e066b954fdb8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7deaf2d4cb1d8b2bcc9e97a3e36c77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694326ec659abd436069b8014f18f22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de161a15ff409392a679de549ae1bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e358dd35eff8fbda2e27e32ba70f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31409d1e7e6b0f321f59a0edb909fd48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5f02d69a10776822fa020d44b137656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2d0f25aee4d9629bac40a1640a32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ca534220391acbcf88b8df6cd7ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d1eed9b79f380d605ce4e2eb87608659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7eb9fcf18a1b76ca458e9e16e898660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ced1acb35f1fefcb7b1ad3b23f82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b77c7a24adcdc6b1012dd60f707c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a79372f80c098f35dccdf5c8cca9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ba8eceb1a6f4b3a095d67d086830664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec769779686718e8104938a005e3622665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226873ed49b6a4caa2a59caaae6b5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d94122d37fe9bbfe9710704ef854667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ff8b603c8b2794af4dd7e98900dea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c6a5228e4f61487219e096faf6465669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2c2f88af4ae10293bd0c7c09012fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc5ac6a3360d3f6fcade8ada41ca4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c1e84d1d8190b9b23982e94f48b3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43dfd7b0c3eef3aaa989d3fccb161c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccd20b668cdcf068673237af834703674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ca8dce70062c8c661c084babadd3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea1baba11f84d552e2848ec33ebae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2106e23442119be26fc683029cc0d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f853ba8783de961160390dcee2b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3a6e80614cf55a0f5999f0cabbdd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92a8eb492eb474f548ac045315ac47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e2bad78562abfda5c70f9cba85814681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f70f0306978f1ec741b135b30b082a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140154e20c56ae158507178bac05b791683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc486605d3929b16f4244ef2bda36cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3019432cdd112df1adccfe16ead77c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11781aa963da3ee1b6c7569036914e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8cc380e632c3655f5ff534789d0ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584805f1dd0ba1aca6ff25a095a94ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e8c19109e408f9819f8781ba19735689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b2ebddead715bc412484e38177ea7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735780a9b02f2ae0e855e7fbca38a5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf2117c3da5bf5f3e257f4eacccb0e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ddc227dbc8d750dcd4b5c41b6b318693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433a48db3caa0c202e697350d7b38d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf1b5eb5f07776e5e179a3f6eddb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9284c8122e16509be77a7d0fb3ec1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718811d704ed56f0f5909c5d38510281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d60c88bf2f89a2bb320fc95c09685698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d70c24fff929c4bcb7f6ea32b9771699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f1d5d383e1dd5cc02893f1c10a86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f85e50cf6c0846f51974d86b0d4ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf880bf460a6968b04ad3762c7814702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832161e613fbe98a5ce5a3b20f3028b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b74ad5d61516cc6bc35deb15d8921704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bcdb2838006599805160408754e8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9283902bd77ffa9af32d0a5f0c2857706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaaa2dbeb206b512945a4654c3aaa6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9f66c0b89de63c6f22c1f25f78168708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079ad0d49c1cdd7c6618f059087af1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61ffaaae117b32e0bf10590ba18c5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602618e12ac3bab79820dad296d98e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05709a725aceb5d7dc6e5f0b2d905712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4492fa3dcb63a2d25c42c46c63039713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b8d22ab60fdf33eefe5cdcf7c058714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aed5c13c2d1cb0d3744b22b9ad4f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe1e3ed6f2dac0dbd3ecaa16a72c43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f0532588ab3d945fe8419767eafec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b2e51a786439e635cdb09fa20b8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e993274bb4b769301a56810be9ebb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c318fd9ec53014fc7466cb572564f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa851f109048d5c053cb654cdf46e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5973aa9a9c93880d2dcdf74cf599a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888b674b1b295c837f28ddd41f6836723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0edbcdbe1f0a871826d4307afd46a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d49d17dd580fccc6d21de27d31481725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf72d2d8490d2c07b477f47119d2287726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b38031934ddcd749dd18fdb295e6ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d519475b648500cdda5f7917b51d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d26ba6d1f92ef13e4a06e2ffb3c19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70788984b52a28e30834f4ec0710bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde52d8ba97767d790ec9d9ba75bc64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e310502ff67751af8a7919c8df9e55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b67ce8927abce19fd3024cdbed47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c373b1e1d2076f81fb601d6c39f55c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea931dc88a2c5f5ec60d00b5d100c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ed1a8dd3eba185f26e7a81cf219be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9d0604641c581425a5503a080dfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d75158fd5d9d639c69f2c8ba2d5e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd918a5711af3d28c4b965e281f8f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fa7f8efb58f387e6bd41c7d859099740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a8e236c291d39cf03640b1794953741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5e2e072eee5dd88a383d57fee763742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579fb290bbfc5f1b2039fb5802bb6e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accdfe903ed538a60600961d2e426f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105efa82086c5490bea10510d00376745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aa30260029ad6f6d85421a53107fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8e618d5de1e0b98ea421d9eac6520747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b276699d36cb38cc0753e40a604ce5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eeb6e89a0d85289af76266680f158749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbfa54d25e7458d1085f734735d1d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84924855b9627a200afe91f70a6f135751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33dd9d3904a829868662b1834e7e11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14689a30264cf0ff6000abae2abc17b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c7971eb1ece6abfb0d92593992107754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ef8273a5f2a71ab88bf54b7220f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f775d57ad9e52232591a27ae4fdf05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561f15eefdcff2b94ed175ac46b600b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa44a0a8ef4e8222a8d029ec9b0035758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fee03e88fec35d942cf089505f9363759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3c54238e2d01a90f8c9c92ee15070760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c244404c258e79d30cd56bf29334a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c6628bfa28ae9f764a1bbd50c6cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b1925f94804f7f334555870c5292763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69ca340835eae81f8bb8d6ed3b72f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9919a2c6ff186f29b1a95c6e63a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902aedd6d9d3366be12ca9b7678b252766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a806470e0c4467f52647e43703a49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5683f4e96d5dc93e2a1f6075011af44768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685cb1abe89c13f58b36821b6a77e83769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee36bdbaa4f5e9d3ef22827bcecc51770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532209e32f0cda3a6184d876332c98d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0699d24a962590fb5f67856e912eeb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2c08db7a2a470c7e32c493359e9ba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ed2994d83999fa288b2b9eb7303f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259565a70b9e6c3299f0d782a12c4b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4e6f9fca6a7c86c90e7155c402ff0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8eb074b5c2d7c7957272a1ed2328777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba650eefc2da353759ccab1b658f6721778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdaefd1af99e400712baa93c8a12b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543392d7412f491c8c035364a6694fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d12bcdf3493bb75bdac78eb7c48ce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8179e239533ab2fb7a87785276c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ac213a6bbd42960ae851f539b67d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118c7e8784f9553596d2a76d5f8ebd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936044bd784949cb76ca6d1ee59ad00785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d3cbf8a38f6aee4f3ebfcc190e75b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe5be04ee5b136bc095f0a2353ef79787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac221430a87ee62848cf19c786da3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e7a59764341faee86045e17db1df2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0b0e2b7887ea95491fb8f53b1d23790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f525fb87ca776951ee667f244f02e06791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce9ea3dbdc5d3c0f9a43fd7b3f9525792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a6b93f3cd914ba6361e50544d399793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0383f42808144b7a421751bec7731a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3695e838489a579e5e5b6951f1087795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82adc0e23a598c5fb7c01e2370c0b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd227a668dd83d52177dcb64161c0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c9338c11cb357bce0a9a781dfe39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e418bb1ba4360c098a4bca5f16006799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab6ce50d969a1a878c1448fe0443e9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e5dfcabf75558d45f7c3ae58beb2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c66840a9599e06fb191eee6da5b08b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b533592e720d90e2c2122623de800803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39690b8ad7bca54bd4d68f96f9a8d96804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0fed5d3694e601dd897f954d06c3d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ab1ac6b312bd6434a83f2c69ab3a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9921039dbcc0539da632c18b6b105807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e855b1410a19c7f84919588c560dfb1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c52a85fe38cd72fbe2e2362d26ea0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308e8c2b7585d25e39a03c054a581a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63252eeb810310690b45d781a2409b3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e59888c16047f9d61fed8fee8291fc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40dfc42e0f6f89e548197ef1d92eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350048476af6414c883bf0d12797dc6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58d8c194e351910877c13fd2c6e50815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6033c0b99588f64bcf9e2a32911916816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085058d37845ab02a6ed8913c68888b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd4c130606f4d0ce09490ea6a0786818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640127364dcf98ea65300ef60efbac5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e07ed5c05488ff44b6c10da82266e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467547a48ee50889507ca70725bc17fa821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a111e45fe0ce652bacdcf66ce41b5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a736e951a274db087e520c9c34fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add8b66306fd8ee864bb8099642d853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa11a2f0af750ba4fc690917a3c01074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f6f68ff9a3a865960db30cdbf6905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aab42aaf316555ac7341d1308b8846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548e74e68d93092049ae2a00ae43267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d957e2034b6a17a298224fc593132af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094c78d51d5358db5ab72b1dabe0ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6f6c17a4661820656650189ce6ac810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd72cab2c77d3e9f389a09805275b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eaa0568d009fd2f7ef63e2ba7456b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0cb437fee04cda231e31ed20285b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b571b3f63ca1e4a834e43eeb72baf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8479fcfe941e94b56c41e7033132fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10279192b8b24780cfe0d4a57f67f4b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d59bdc5531b82ac81070f26143ed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a08cf02e58d7ccf48320ba82169b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e32397c8ba5109af6631c32f6ef5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09a8a2720e551653a3df41eb486a4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292d94b2b814ed86adff69ec2d035e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0054f97f4698ca4e82a2114d4886ae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3bdc97874584a4b37cf5d128e3a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30679ad32edb497daf7d43d9474b3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e0e6eb22a8d3feb04f75fa55926e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0640449a125d27d6f10000cbd07a5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c757d6960cfb5dffebc61080f3682027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ba1c29bd229955a500d48303074728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78e1608f7c0ce1c901c78edb8bbab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd4129dbf890c190d952c68b9786730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6453746db9557860d9ffa3abdf0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49545b08bb8d0e130fe529ff64bdf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3713d3b1f33c41584e925d6fdd6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27127c3f4bb6d8c9a9574368ff58a4d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef298093ca7fad98b325e6292569de9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915aacccc4cc643d89d5af656668f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a8e705f608758a5821caad15a22a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742935e25e4ba0fa7610d85c5945a8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51431765fab643f04a5a6cfb2e8bcbed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf94bdc8f3409bba4f3a662381ac9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea1b52d0b280828109392100606da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea83e133da8f421041a2afae9ba3a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3582f3f161b6fb598fa5207bb4c78e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7e31902f79dc76dae9eea882740744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac27a117e4571feea1c44fa501d976445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555e1617670775bebfa7a76b30b8f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c878040ad03aa294041fa1987df247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595998cccd1c26fa3ec86d50310a84c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d536fb3c1421953a335690f3aaa31a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba9204208de13fac0d24d9e75a741550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044bced6b8bd219352513655969a75951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058011fafca0e4b0524bb263c65fb6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dcefe988010dff9554464235a930053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f5ef81a8012c2946997d9e21467f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cedf8083b9ae8920c616c863c5a2c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd102fcc3450c81243a2c9c406097d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46606f062dc1b310eba303681ae1748457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee14ed50f5bf15cc96a7192e17fd4e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d385dc0f8044d19b7f766f4563f27a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b395c27c470abc673dfa4e018b24f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6c9b975a11646f227a38df83c59361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d43bf88e62ef61529719b7af66bfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2faf75a668172c02f0b827bcfa1e5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2328106315c856b63aa7678e840a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0436b85b4ec3669703f15c544b42f5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d35a716a987fe7e51c268f0dbb0d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd233d78e7b4bb4bdcf2b9893f501f0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b848109a8a2a1a1678eb06dece9ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625eaea33c401e5242a336e82d0dfe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3c4474cc861a249b28ab6ddbe85070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75e572eee1f0c5d4cefd5aa35c82e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25d4e6e8b93ac7cb449ff692ecf77572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e90536379df27e4ff8c8b8acb326173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792136eff79575d292072605c49377f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c062e9a71303eee23615c834077ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895c02cc105b168478cac158a5926276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3808001959538a7b61533e4d7ab24f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8a237570d113992935017274248c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d93eb250b0d6c9931a4cedd47d5f8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6786bc24438d22077a42886068e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9ce7b97a410d46ebd6e12e89e99f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e9f54fc3f669198c01720ce6cfa2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cef4b9b872a9c8d648f63e57013b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4548cc8d0dec0b1dada7b99ef389e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68948e5991da275556859bbfa566d3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f69938ed18469a43999083a924a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06ae7340e4c621451be0d44bbc0b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469781bdb18db59b18649c43024c9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc8f035b78b7a7f25ea932ce46be8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9288b14ef02664d9a8a3604635486b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d22ed47f830236c6394daafc750ddf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c7039e857cd8ff31696712076360192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234180e295fc39d572ee9f3f24ea5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b324be00687b17ad319ab4264d0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445e3272efce86bbcf21a127a1539e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169665f7127073c6b592a89e0debaf4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c642a7361b47299cfb3b2eff6a5db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5093443eaab0d314f95f544d3222898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f203abbc646899cb4918f48219de899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd9e14ebc50cd1fb0ec4ae1e24201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8a83d27543576b215f17b7507f0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31752c303d7725b81781f0d1594206102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94ade7f74b4333c003ebe2db28546103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab718536b65c2ca604ad041abd3e6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d461788f155103edf3f07ed460ba49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd482df27c892b2bf7b5687af169c93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d2d40df1be7c9082783d5f3fb2b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c78f0a6e5887ea880ce9d00561bc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200deaf550eb7a3f5d048e6e3c21f457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21097b00098665e2caeae432ec9b6d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea8557789885f47f94c21176252828111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d905bc37b078e4c7ae7abc414c00cad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ebffdd9836bd55429b73c30502b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4ca6f14cd38f0baa5f0bdaf4f68d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d1524e8e17aa76b63235c1e768329115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b40b33c0bf330395d888354aadcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092bc9b02fda35dbfdb3d11adce65d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eda5508616e3a7e9515b210b5dde3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41adc6a7ebc419fb0d3e6f9238eb0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ececfa97d3dd590c7a5281e221c3896120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d14e3d9a54894e17e15716bd968237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532125dad7b71ecd6a5dfdb1eabd3d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc099a97ac374bb33e6e584e72641eb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b62524556082abf9bd1aed61d31aac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2693270ac277ace632dff3c397069c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f804aede7fccc63c3693d104b75361126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e2188eeda596753d909726b0b66ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b3e7c3f229c0f98efec2aa6964aa4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a19576b952c7ea487d5f0c3faedfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0307b4b71a30c838c7cf4a95f4165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119c63f1a3b8a05e6263e99f8eaba06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c1d30e2263ea67a5a0ac505884689132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47127ced76b34ddb78c3aa2db40e73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259cd7a53f698f1d00511fb6611def5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a73bbdb7d8a3cd2e3f5a07da750cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5602df9d6ff18c63687f482e81c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114582b0c603969c0f2ec22d0b2c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78426b97ba212411490cc9e99f8a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986bc92716aec706219ab23a8b0d983139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a32184c6c57644d1328e8d0885e3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead496368b6ec620f133ee726aadafbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52383bc83094b7275b858361b0d9f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471afa4941cb70b75008febbeed5251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d9488947cf3d57ccbe2fae1b24f84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6f30a3c4b82e7f9990cc23f1e4b33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649541fcc2fa1c0d4e21ca473d6586146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4e61f380a0656ee7bafdc6b929d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b81a4441d4a5bcce4902bab7f2b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389da4181aab4180e80e38ac0c0e6456149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f2ee64dbbb71f64e6a8daeb9a6e76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dde7262fcf0411e2819433d129a12c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee05c8c6cbaa17806b2d5cfc4ffb5be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998996d203856c9b905f31dab073be4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb41ecc4a7b7a0aad9d31ea55b684154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd27e177d85a3f41c136e5157c714155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77552afcd03b8cf76bfbbd7705bed2a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157c75ea2f6a1d51e69b22464476ba8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84045ec5a97d5320d508420962e83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e50508cbbafacf75ff1a224abd719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208cf21eb780c01b3b82af714ca4f25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a020b0181bc737eaa68ff2f24fa65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ce632ce489b2574eae1fecaba4635162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2ff9b81adb826ec5c60c6ff4c4e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f273427f9eb39a51c72b0b6009098164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d574b1f3f2ef74df57aa591bbfec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501884f7c2c2494fd9595487112a041166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfab4a846e9107232ff86ed39fb1ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e83fc7e1235cbcc71db53e1fdbec7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851d38b82cef4f18840a1037275f64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1db805277d173eecfc0be4d1e1be7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f39f49a7b40a8e65a04d9b7fbf956171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95cde46b567b5f11830c5336753b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6247955017caf590150be9f836433173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ad0cb1fae5ddbb0f7e4b14d75c8ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1a1d7247d3505957ea8a3bba7bd0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7080331a2fa2566eb1134de6a133c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29abb814d457531e2873dd4712bb2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489010cd210bac2bdd3b25da72511db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db6cf68dddc4b7c771fb128ecea0aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c86647b8f436e0bfc9dc0ea079d7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a6793ee9dad3a4d4660235cab455181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916efb3b38b5ece372cd701aeb7d013c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9800dad43b976763ff26068dfba5e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddbbe9e40b057ad91202fd5c73887e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca8c88ae80cf400898ea6d7c63def185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4325365e8baf7eb3cb52836853c29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae3973636df0f34e18b01f2a76e02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c4327d6c146a9b6f961f560438ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b8b8a4e0aefd993d4a12013dbcf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147712500deb0c0e8caa852d45156a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2aaf5e71954824f516284f5d8ef7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e1314a61b1aa18342a4787ff002c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0023f25f1fa6d38a4a30b34160205e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e46e933ab00fef6832bae09b51b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a79e14bbd720e75a6db5e9ae58c482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d43896175b028fc56849a2f419e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597f1c83fe16a4191c0ba435547563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30fc33ce4a7906124577118e2472be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e011802e4bd22e692a64e94f1fff42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ae66dbe7baf1f390888f7c635ed5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e43aeb6a34945d120e598ae60265201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7760aeaaa94312d5eca6dfe1f12455202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e185cbb70f94ac0191f9d7a7c280203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b552f2a52a735a2a2d68c97356c0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e973768fcb4075d5bc05c4e7f44c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ab823dd00cc6e8eec7da2859b299206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45de626a5dc3663aad7edde2c8740207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c10aa5076491c4266d03b2f8b0f8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eb189e2c941d72f6e104f4226bbd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb16c806b7fd5c160ceb7f891b1011210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e6ec0c3e5a8a3963db24086f0660211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77622f8c85b0b2fdb0dbb1d0ade0983212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b4bbedbcdad0815f9baf2b2d9c168213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59738bbf7c25b19c45d2bd5855588d4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488ee26a1cf20806f72c301a210d69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d48f524506cccbb975e3322357c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944c3e1b66e360251bb30e8e9fd72e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5952e465fd66374d983fb6d6a7df3de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931c73dff37eec95ac32dd33216c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c85b4faa785c5f33ea1f505808e6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03afe7cba78d79754867ea50092b182221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c2193d988e8bf590a9833bef41c8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c2cc3def7323731e0d3c359fa7cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317c72f7def7d4a7c4f86ad10f6823224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be4015983f875a7af83490a26e80b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac1d7de0dfcda2c4ff24d6ad5cd73e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c3f9a7373815fa1e892fac7acab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa2b8a45ca976dcc94cd0331894f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523be7922a18c07c9430b8134a66e70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20974350114db74ddb890925fa669b8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932e067b63e6fc9fe358a19e1f8c31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9243f78758083be9e8dd5bd824fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7bb87fdcef4da1168b7d8a408243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502030ebc31f3bdb10e798823e7cb91f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f57ceba1e8dccafccdf0ae5cbe119f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3caadaf5b0536dad4336fa019f8a29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866229243c08d3c7a40f10a98b1278f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee569ab605aeeeedaafb7b134a8348238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adfbf3559cc89ef444dfa338d13ffc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd845207998bd4f1868e8b0dbdeb6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee41e2abf4ac2ee37eb0c5169ab9117241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c013cb4dca310ed1da666014182e2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b8315e4b325c83cd1e91607ec7cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6558377b3d32a337f1b057e96c1c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bcf45545b790117d88776ac4de82a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a043a2956779f6ac1411e7644a4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0afe26ce7a394bb8e6029303942a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa89fcd3268fbe7ae9aca7a07da6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8bf33b29f9150828450d12569418d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dfccfea01cbb94cd8dae77aa62ddf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15661e1c15d5e271366a5e0849d635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6555e944184bb20620c6b04cdd76b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5d7570dfba781138070950bcf8f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd05d566f459f286a11421ba7f0809254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894a3abcce94d7f4c18822b220acfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e347cbfc83d72f707fcb7f84204bfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed43d6b10a4a505f6b36a9130fddc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f5ae38a67bd942d48829e26b5c3a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c697fc9e44d28260a9e6ebea43e8b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31b18a4e7374812778380846c95fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d26df4cf7df248907d923d071853d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94e1670e0b645175bab804340dc5ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0909ede8b59e40b52ae57da21843c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f290b4c662f48d129916efe2371803264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099b24b3384e2e4a993135d2b0054d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437958e679dcddb0345702ddfea9c901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a8c7b54ce89f5de179cd6a086a45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb937cd69254c3d1c1b61f6321818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01dabb9f743071cbf25822d19ff688269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512482c785c8e823f95e4684518c40cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc4e2462edae6fb7e02ffc2dda2aa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0882248dc2e9c6c82bad36ab068d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a001b9573c7fccb63ccc0a358508a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed61c07b76148adefa608162e25d80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6b45a5831013c876ed6eede0b880275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff405e887739c6ef8a1db910056f058276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7a26368a2e32ca39897d7e5bfdb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c23fce7cafb99193659b6175378f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb34bd90833a35dbf50297422fd104279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27af1ac3922768be343f412d93db57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a6c1a2275bf10de318a05df2f03a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73436cce0f3b277b9cb22d2e2b1378282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1610deffc995beae955cef400cbe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f345b33a00cb7bc2674a9628ba1b30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21f1d6df1568670199822585921b41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1020d11265d2e4bab339fec6aa72da3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ae6998af0b314ca965684fe32e4ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747dcc106f66e64c66a10b11590c088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd21e409588220fc9cdca757723ccd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bb01e4789a33a7967a1b289c14cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671582ce47eae62a9b163825755baeb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73e2f4bc2ba1cd0fd5db01d4d20ba9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234545e0e96047e1c6f8729fd35532ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad61348641599b60a3eb54bb73f24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9b8633b4b333b87cd8830882d708d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29169b61f6839520cfcf4f5549d778a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d5d37c46973fb9130ef96dac29ffb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382d477b19265dc182452b1906d090298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b745707fe8fb4b536656e954b8366299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3e1d1eb247568c7b2bf286393afe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5ae84aaabd2783cc26b077bfc614301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ce2ce523f6e4ca5bd8b2a65c2349302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fd089ba55a78123a8f471659040a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51f3ad94c5e82048e153404afe61e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6311cc5e8e62546d30eb2492777a51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619761d08b6f088e9d7cd09a63f1eb10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e285947598e151fbf8e3f4f90b7021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9a8303bf09754d6498954c5747046308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd5009a07dcb72101676500f41a8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d4a0f555aa7c508a5c9bc83ada18b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7166fbd949fd66a7eca39da692cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985fce60c1d06849b1399ff80a0fd2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513105454b280feb4d39bbf2fac933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c93635a0aa057b7bbab3ccfdd876c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e626d76dc2acd9e300865e790a15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8a738f5c0928daff24dcef1539a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d7a0d6ac5d44989c64a99817b7d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a85305e6fcbdd0846ec9a8f590f49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ecdf748f03f0a727884467c0e30a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7084f022e3a51a449a75a5403df1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b48dbbd6b2d34475a96049ebca45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0638ea23f61f0364e333f59f7cba766322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b0819b6d6c488057a6f2f33df5fc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6357c6106b233ef09d554b08f964324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6abbdd8b3046d26da413c945f134f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d41a56f9b16c97f3717018218b35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa0fb2fa44cfa50b68f733b5c030f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa60215839981028102e8a54c70f53a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b45a640c521d75caccb25e0501a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8635a7e5c672068a97c13dfaa791330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1bebf7cf613fe908f9a3f9b245b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b4bd34d826d038b5a80acdd831f15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d0c187e3bad62719f5072e239889333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb751a3ca8cc41b9d197a06910478e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a8432163678859bd9cad9fa738924335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff445829fd6b967b62070358db419d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846b406008f74bed8f5b27cd3a8999337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e51f45d0f690981856f8fc727c206f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc5647c3c80a6a60457d88baaa0ff0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867da189bd4d687d31c041d1a6becef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce529b014f483106fedb571adcdb330f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d9408f7ff707d9a2d7c36ba873f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e19522aa405ca47e41915288be58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c26c77c0bc1739f237a514499c2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d4f9f8df135336e34faa3f167d0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e972d8bfbeb1fe482d107fb6f22606346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b97c4f039897c7425e7574f33ef5b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af407822e854a2ddd309806af31272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1c84b167199ab318ee838f7cb9b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc470c65e301636f39284ed56e8a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b904a560aca1b98d1d82a4d1f978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f551d9a67a8319a1a01130e5a9e7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be831bdf4897225cceab4986e371b33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed07509cddc9739e2cce7f1eb3adc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d8924cd0c5cdb30a9d1a8bfe1112355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b045565b89d9a8fb7c1b664349c15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d185f48b826a77b493059a0574ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4904dfecc5dde469456021350d34d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e2932c66c4fe0a84fe49b3f694199359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc0cfcdc0815c2fe4c7cd0cef05a4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d536aa525cb65aaf6245eb9c316f10d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286355391a2fa0935c5439e39de8c37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052e61c5a74b416a899effb64da38d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67abc3900e6ede6c9f487867d975f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842021e0ec730e5d6cefaaf5e02f9afc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bfc69338a4c4ec13cd2b36cbbde4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cef14d504c3b7fe724bde7b60bd4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436acd1c54bb243ae9d8dad07639f0d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc66ffd9c430f33b0e11512e958d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a30ac34c3254dd489356b222ea032a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8d8d77838e0feb25a7138e4cd419a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd15cb505586521baa2f6773a15c3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7025c99494b6c5408450696de039373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4c4111f853f90455e645846f1006374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57db7334e2726564dc3cf7107d4e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987c68797e7a7c7bba5d1776353d87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574ca5358fba31d4c68cab1828d820377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb16836a1dbc0299c7ea3dc3175744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378466f361f8426ebfd05fc31a7454eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb98980892f663a9dc01d7acb2dde7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384edfe5cf7b291fd5779ac367ab491a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c20121d506673d7bca372666eb27e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a953472888da7aa72c5f2dce9b7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2a64e91db419d216a6a4ee53b656384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356bf4c519679a2c4004ef0f7a0d77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76339fd26f9902121f7a8216ff808070386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfc327eba8ecc01959d056b39eab85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4811816bb6fdd36e72717eb4f1900388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f91bd89660a44f584993889d9b437389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d75e30b4a930253284d77be455a16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2de5db793eabc749d245b7d3375da1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66df353785df8a65dafcb14d15817b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14146989ac9de008f8b9f64b7e2c25c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91056f48fcb28cc3b6aff040ce67bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2798ed0e12906cddfe56d10fd65e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920ce29f7963eacee17ad134ba7c1f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1de9b1f92eeeb587a8a486278dae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb969d143bd2ab55f4fc56d306ec22a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e70f9f6b426c676b6e2744c55e8f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4c5140bd571320b2b557125b7880400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa963ded4311cd1a883a862dae48a1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b4bbe51304ba8146fb0a37b4a016402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0db9d6d095247841581132ad0dda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4304b497b5fa79d45f4f301b4e504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8834a4ceeb809d838ff92f81b6bf27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d47fae92c5e7f6151eedd0f235ead406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9087060e69d9d7633132fd5949d58c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c10c39f24b2216ee62f8949b2085d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0587e92d59a43ac92b5914de89ff4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2898a03100b7b6be018d5df7d90dea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3914f11927d4b618cca29f8d5edcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a214bfca80d93e9048876819f256d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a5338d17248d3b6256e5ce45180d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b09a2af6215497a2b49ff238905f33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea54dce54ea4ae76a18b2e72e9768415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adeb504beb9812e02cce691f5a0afc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f9a188764711eddcefec80c6ac99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e2e775d7218d3f65340af3b93a73f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fa103c447a7933e1f8e0cafb3f77f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faa3c950a4fd8af73c2ec23d22ec6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba8e22f0a8ca498b6256bea4ca6d67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2107e9696d39f8f642faaaf281a2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366eeb4d8105bb1766615392bb4b5db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5e7327f25361b0ad52906f979ed0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d127d723943d6e1bf685369d52b2ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d908dfee16fdb3cbc94102d14e683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c9770d1710555096eeeca1d3375aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3b6c7e993796a8cb14969ef201b48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc24ea79d6be800f81c2640308f1ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e626792728927d133a41762684b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86533e5166e0da1b7148c2838bafd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d916551a1bd74f3335947cfa029b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a46df0e7187179bf5e14f96bb857433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b5b38199a58ba46e2dd6b1ada49eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6203c406dd58a0ab0c93f647c1b0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec8c5495b5008ab7ab2d6330a5aa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680acf23ee4e977fc50bb73b299bc2c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9dfdc3e43e653faa1a5cb8e88a7b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f61901ce2248f6e7fdab4f67d3b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78ec672f27399b29ad46190dff531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359ec78a550f32bb308069582d2250441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f388fb84e1b1cc9bbe2f95f70b1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc3d9c4eb9bf3ef41d522083fd328443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12723a578a08364fc1b11bc5511385c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6cdb22533b0d10533a008a86a0086445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2922c687d5409956837a7dab8c278a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea1f47bb26856c44376ff318369213447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862b2cf8cff4a6adea46f7d6fe56785448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584503284f82df451b06e7406012466e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b5dfe8fb1913bba541ec4de22749450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74e03d94388964bc7dd4cb14f800bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9468ffa9b5d36914545d466b673a7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78052ccea53327022702788fb4f41f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373513c85b3a3a0909614b347f4aca59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c1612d03fecc5421a252dfb42f5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78db6ec1ca02eae822a5cbfde8a26b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170923e8e1799fb3d13f5707e9d4da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad371309064b9d7acf8cd3b5647167458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845feb4be2b5b9020ab3f2dcfb5bd868459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c397b139964fedce8fcb2f31638f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5657f1613fe0e446bd42f8bb52a33f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24b1d4853d68087128441d9174899d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c807ae92b2e206de83f2494ebd79bd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd167e1dce527c51d93db9dd6d91bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0faa16a98a39aa96b2997962fedc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4256df566ebe944f14f51aaa021b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf260ad8c6f8898c1adf577cc9a8f07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3de459e33d9606c773a6ff6a9a1f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b817ab0a323abfbfbd612ef1049ad9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171def877067998212e64e5c65a70a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714c99f7dc0d23e04ecdc94b0d6d954471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffe480114c5260b473857850945b7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c331f272b709aac8900b13b406d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a312edd925487e054c9d598f47160474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01aac2e2de840acbcc42b6ae8c312475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d0091f3005d044be626924ee171e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e059e1320e6ba6651971f0066ee37c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38db562bf9fc870a358916cb4560ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de27b8a4c2cc82e4d43146949bccb5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a332288a8e7f4bb08ead85d84a7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa816638bcf2503430a7ea82564ff2f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee2bf795124df710815c25d5a91e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b56a38a97084fce4f189be92e787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80141d182697c5dc080c0cf159987efd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407976430c8ee4e08ca199d49e75546485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3d96513602a8eb09f98923e9eee3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0a8691dbab8a0201c1b3a1581afd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0bfb1c56efacec530ec09b63ea1ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2146344bfc665768e7a8241eceef2ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca15446912f767e09f8ac1ec81cbe7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a39a77f4e191887ac57766847a6ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f469512caeefa6f8845884cabdb17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93469dce15cfae6a35ad5559d2ccda2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4d742b52453aab2e9494b6915773494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ea48836c9a37c3dad3c29f3d507a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80a1f053c74a60806debeaa9cadc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019d0d17ac76f250499b782cdc6e257497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de60cabe19326d9248c34432a8c8069498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cc1fe93ed23db52ce98631c4d0c16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1a57315a5efa2670ba350208e701b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e7ceac5b459fd5d7dd31cb2f21bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d9e6e6dbbb348c1ce11b02392042e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa934f68a5c23c9335c86f0b01895e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3876f94dadce47760fcff583f4f0a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14fcac262ee9d6636dc5db978c2ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3edb18b5cf3b0a1430390314667289506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c357ebf88097b54f3be65f4c14c618507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c423d815f652e95383f418bbea72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116ee426f6a9067e29690268677c224509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fe0e85613656795df65bcd930b350510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e0f0dfd076e0e2034b6c6091451d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018828f407e084699c20dfbd243109512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b5fcb74db0ca7d71cf5c01b67f1e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a1f1ad24d0779790fe68e1da04f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7c509382d06208b2feec92200a880515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5fd62a33e49b787b1c94c86d74e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1f6506d1dad90a2774a30c8ffd3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d2a259d568db752c22fb55c39fe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ad3eef78b035f40238984b5a5b04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ec5a35bb5581000dce887d429b85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223eef0ef1ccf9ecbc6ecb8e8cf44f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521ec0b4fa6edca83faa94c2c0d1a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc212d7936310db873c1b71277ea95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ab8eb44b71720daf9a6a13a8debf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d632c63224bd5b6f70a965c0e6e1774525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f840b3210c5d9d029bef1fc152b47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4909424899f01426f6e346f6ffc04d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317729bfd1f2fbbb1f111716dc2bb3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734b074d10026bc3736d535dd05a25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6c99335be1b027def3948a3c570c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b7f2577d251eeb2ab220ee952e1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d855035cf7312920127fb083fb4bc0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd443c4cbac6c6f85f5438fb5aa30bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886729c60df8db0e6e4f56f06185ab4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f40354d91e6945c79d9b5b423ab324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ae1136b4bd55ab04cfe68e89cbe2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb129abc72a35bd7c4b2930e74042d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfaf87d3ecefafb4e2ab9e7a7be5d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8bb694d52c8b2f897c55e0ca6e903539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd0e5a61c62e3a1d2c6711ea98f0d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c50f6410a43b458b4bbc7f2d47160541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4883e54d18b7d425ff91dad81a9ba94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ed47b3618307130a2dad466cf8bd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375f70a0a0d16d6356e4acfabb22422544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e01166cca7bac07ffa6ee2bcf8e49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07f600cae3bec62ec42b4d3745e14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27468d0851eeb10e71a2c98086c2fde1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a0059db3f93c791c6ffcf033670e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263310b998a9bf476c6663a99b524bec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6100361608e708d227b91fa8647b9b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b12c484f7b2ec28fcacfa224f332551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c10b542552228261b859d525ad6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92dfec38760f4a10f617db0be626a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892e2fa5e1c6df8a0d28133245a79f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291d4151de4dd1ff2a2a2635e50d31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659af62b4744dd89857e4ec44d08e3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678c9e6973e0fe7b60edc830b51cc23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3ecf96b32fac42de21c5525d1da7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a04904317df0b6866376a6c706e397559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d60fe96c68f9229c7e1f54529fb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c931ee91656ddb43d2bef255ba66f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71988371dd37b757b29d2a8cd4d151562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5805a5102141c80596258027ebe096b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a91d4d1987e89d70a51e4279e0eb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3792fc668f9da126e9794ac36d9c24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610ab147a7ba68c3a7d3ada54b30af6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc754b90af2b0d92491e1d5a73aec57a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b3adf1e1e54a1dede8f40a10fe08b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b1aee5c4937edff4dfd5966b52386569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a2ddc82ce946d2d7ca95f6ec0d57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d38d835feeb2bfaf085ad1bb6087f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040441f4229b900b4fbeeedaae245332572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e332d31ad4099a3c8cbf2d6b06f3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74416858e607444ec78eb67411d4da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f602aac27e65346c9d9fc674b52425575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeec938c2a3f7b8caef14c967107e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee416a93ffa219b0fdc4c1de3b21dcfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbfeaeebb83faa5e2e1b03c91af4f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b309f411edbf0d092b04630b8ba36f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d4b3b7eccbc62dde5a7a009c663c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf624c2e4b8fef82aca0c7e328c0f5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017d81df0c91959c840c5a1d6523135582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4072fd8d5d925e1de321d937a4ac61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55bede636ca9807d40cc78e678d45a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b24b216296d540883322e1019ea7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5f677565dce60cd03f138db27801586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583036ad32a03467b9c432392c364e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3bb13481b7544d2f13f57590008a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10df2eab30fdfc9a777d99593a6716589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09abf5afa6d2bb8a90c147f3d259b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05a9f695121490db50176233566c98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a59d2f9b6a53efc3589dcb01a5d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358febb340d3da0fac5c14a2dc3cace593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d8cfc1d419beb41f81af96e20aa8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469096faf0e6e17de6ab30f50c24d8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac0449adb9781069f5b47977358c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd467f0b7b67fae080cc819b75805597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea679cd618d784f13c07cb17ce7b4eaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95735d8f52707ea1473e7cdb8d612ffd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7162117acd1cc4066e1641d8a3ea4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eaea5d152dc0a66c593190ede03b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24a86e5fac02414b9503bc0f789388602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecac8e0395554d220a729bad104dbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e017ffd61a5657e1c6a861f6e80b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7055155bf2b5b9cda79e730886d62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f78ef5dc35ef2fd8fdcb5ba6a3c11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5d37075019463dd336a25be17efb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7047efaf55295dc35f5c75cd1456b19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac80a8fc25bac4375690f76df0732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38277ef02e5367b14582020bafc71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d184c7474f89bbefbb60b5d0cece9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79bef009265e8e94530a5f756d8384612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae9c111f08fdf9b979d4479974ea30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35b6caee1398ceb5afa453363d175614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959ab24b589c56001f7bbd3c0c338e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c6fc94be74407650ffed91db6cae0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f4f7fa8c143c5b3e30811c2e97542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2069349148480331968de073bd5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2c21c16784de226c13d99b350a33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e7dea828cb9521acb53054f365823620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2254bc955da4de520e3dcefc25b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0acb63af4459c7628ca35547b380d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d99d9ffe3d45d1be9b3d88bf85a896623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68710324e427944e10787baf514f0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa4afaa2d4befd82907f126a4726a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223f635f0bd0ebf4ff2f0c58c18f08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e26b2dffa7a9007f1e429efafb96d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14035ff53e8b24be92cc95b4d33323e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e795d36ee15e45e5cfb7346460fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585532eab5e58db9ce3aebee926ce7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f6e2cf398a2071fd889be89bd157631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632497e584bb626ecc95ad103046a0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb645f91d07137c54c34cc65fae993633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68006db77218533a8dfa42b870c1366f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595edb0fa008d46bcc256996724591f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10613d480ab263828fbeb820bfebfc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c11222aeb9494a067fe9a4b22de28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31c3d94c4272c0e3ac8c4b2b17b727638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241c848f7b292ac6480d7574990c34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d2da36bfec3407687c300351c1fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b3fd9bec7093c9664827f204e03c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09a110e32c497b266b1b10ca95c9c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78a257330406c1a5f1ef5e2e4e8ada643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68480a24c83eabc576b69230f9d75cf4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427979e00f75185b809f4839d772031645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883fcfbae35abe8981fc923623146dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e86726dc0585b767d80929aed1716647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1fcfa69e68a159288aa3b7b99a5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddeb5409c2e1a6ae6cf47733db0779649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435cc42298329029b6d8210afd86a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15729b82b6228796d970a14d0605503651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c4ff5d0f32de63b1a2441128ab28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3c715821bc280e640991bbe241f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d33b7ccbee88146793d3630d8f89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963953dbbc915c5f89ef39ba1ee9b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b0022ac6992010f7b0f7cbc1b4018656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f5e3a981a2abce32998062a077e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194ff6b2ded12876d1e6016594f7f62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea5278b4546f85bd4804962ce92e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559f5c5cffeb1900b06733c003eb41c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdb49bf06c80eeebf68d0d255e310e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063792c58afa2558cbda5d62a27ae64a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fff4265e41faf2ff6e45ff396616c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231de8687137f8111b98c0413df5eb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf12a3516b9e24d4c25d3d51e8b86a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a0f4a80f3d8aced19226f9570d33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee95881153d15d996ccea7885bd2150667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c0623b8c8457f049d30100fc8792f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7aac487dae3d531f16d91a0015328669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fec9756964a22c639871c25b07f0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171bd5e6c20af4b2c31f293d2c9317b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347978995cdbe4d3541907f404a209b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90521752f7abc680a5088f4e736b985673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5104bffb10ac859efc57425f491ca1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3fffba08ef2723780532c2ff9345675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7b687a081606efc53ecd0c9acbb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb93bbad59ed69aeba0a7d8e32ec898677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e950b8e3472217241783f97a703c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00823f7f9fec60d5cf43d96aca38ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09f2d9c5b8a3b4b2ccd2541eb2f4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c066089ece250cf4b7573355687f94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784166edaf60a59877d47b50d9985d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31fbc3a5f40ecdfd52b467802201c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08012fcbd528167b867fcddced11de29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b1c1db827184b445dccce1056dab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e9b297f67dc8d3370d00a36516ffa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e7649a23bdaa4428651cdaafb766e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6b2900bcf1d9bcae3db80a5056238688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a80651ec0571a1eaf132ff33484a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5644ca02cfe119e4650b12eaa1cf993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b60c08975625c730bbfe209033cf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7819f771ebb76139cc754f2a2708f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348425babe5da4d9827dd9ec64869c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07b66a14dddec8de9aedfdd4803a32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eb5b41a847a0a03f238f441997c43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a6e34501a48b7195422dbf37cd452696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec67ecb3cbaaf304eb3efba34d6c34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f4ee880eacf11edc111e7a8795478698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422318e07142e8514a9aa0ac8c4b7510699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca88b9a07e37f0deaf2b2ea3b2cce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53a48f5962922d53bcc473c81eab1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2469c9bb590be969626556ce76a173702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf1b7bac255ee6cf8479bf51b10bc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42244ed41e1e4631245a20c1f5929a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2704dd5ba453ed2ebe067b14a28a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec90f56acaeb6e8585a56b1ef12db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018292013061d917f7b582140a90f45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089461f19f1a917150ea3a79faccb20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f638af9abf67690b435d3497f08a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a12f8928eca9d417c540ff7353b24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08388e36eb3f446c92004294072652b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c15f838960ba43c84805a144a4ff1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d0294c391c47029405ef1cc33a5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31193e3c5546622835308db11e224b84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225daed9d7ef1b23e1255ba784518328715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe864dc20e18807eafeb24b1b9faf01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501025016fbffc93902bb77fe64ce9aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fec3303dd825c640de7120ba99919b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30bfb0e7efa9c46f7598a1a200e360719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b719da59b312f5c0905014d1315c07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49ff4722b2b95aa52e517eb9ecdd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5503e21697195bbb5ce33a9377012722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006866bf1e92fa0174745c9da07046f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d56a867235d37b4433c69ceeb00a14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07aa65038f689a33ee57d50208eb99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fadd73c68037ddd7df35dfe588468b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b0f743aa9c76d8d87196199c39de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a84ab40688b290085a51e4008f76a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be2b5cc3d5e3001f2aa33a29969f11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2abc887d3b6096f9d39a81aacedce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578f16683f6c9206233df9d1c9ed66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b318f478250d7c7527c625c5aeaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ee4efe5e7d9fc7b41703479b8cd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5cbda17b4fa05b603289abc025bed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9900944062bd95cea3bfa1b391f96a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a47603704f16e666f2402d14e367cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee289d36c45f28bf21fa9229459081737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f11147f3d0fda2c18ec89432dbdf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3cd877e659a4a69219a9d304cce8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622e79951b89c403dec65a6dc9d9615740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f5a62e991c735c4a23c7250b8c61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df1f6c39098c6c33238a20dbeab1be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a3c2c1b16c9aac797f8f6699bdb44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218525adcfa6d4e673f1571549bec4eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a9628509cbb5eedbcf8b25be0084c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f763c976e8d35689502fefee04ab404746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e24d00d46720f27facb1a104cb3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc5a11aed063d1dadbb60e0930b86a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c6830f769b787d829c97cc60b150749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1b8b0db7cd2f0230a770508c4788750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7409c66ce5b4330a8c59770df30ab7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba83b11bca35040f8d5510e6c80a77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cff0445b1b4d43dabb710faecfb2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b77245ec07447564a23fd0b4cd3729754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bb284cf9da272db5f9aab6c147a7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb3a988112741c217962c9050cbc47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d238a670a003cd0d60e9f2fb5d30743757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88987954f59e38ba0afea89f4926d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8568fc37b5ef1dfae95340082f401759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f88e1a3ddf71b923355f0782638f9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b798b1690a74d536e9ab50da8e7182761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b29bfcd4e1f111d6f7682aea9500f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002c23e1cdbfc4937c315bf04c1591763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf9feeadc627d487f6f42d46993e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc21a3d4fc3e1335804bf55d11751a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d07c372d0616ad12b4e24df54ec5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287cfe9b7f6fd982a9fce433abc2fd0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>