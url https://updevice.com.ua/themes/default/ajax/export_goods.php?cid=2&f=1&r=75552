--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad674ce6eb3134cf3b0274de8229fa301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eed4b17a6cbf0a55a7ff9711e0c372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6adc335583d07ceb0dc1de3459cc733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4101ee5d1486bd87b39cc18746041fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d3bdee632f920e65d900833c8f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490da94f03b339f6599fe457de0d6c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9692b86497911ed99931509aed8917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a2b0e29ebe28e8802ca44eeb3580f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ecbd2e427c7099137bc3f32d71959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b6b943d3b51016be6837c6a36135510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd73d4d5b516bb0cd42b357ab6a3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f31affaa0ac6b3eb1644df6bd5ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced7befe4b1ee5d350b377e4f2491f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ae5c276d193218d0250885644946c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136854a996040df87c6fdfd7faa6a6b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f261f2fb5e46c6884ab5c9aeab6cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e04d40b15d0aa6bc943acb716cc8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475c6a7391f02a2edf84a25ed40a8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0162db4bca6c75f5cb4108c296ebad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6635c8a3bc97ba155196964ce06b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a5eb07ed5d7b3b8e736fd32d487fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c14629e1d798e2bbbdecc885647f5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc857b0e76d24b16837e6d2963a75cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb67bdcbe8030a8c48cea10fa73856a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c281a5bc1d95e7984947300ee04ba0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6f7b5874113ee3821c19410d8710726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e335a7e917e57585870fe9d3b0ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c6e49c4b07e9e988b41f4e39e01d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921c11dd669c4123f8af51f1935be129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c12e601ad618f46f7e6fc5db502cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c4811d83c6019e0cf32c11148286831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb384630e59bbd23825fe19bb63f9a5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff4ccaa64cb04603cd9653e96236db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cd0fdfcc156c55d72a3bb9cc632f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ecfe94ac258ea5ea3e903188306fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e9c840ffdebda5e18ddfdd29fc2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4afc20e9c1e8d2e25ffba0faa6e0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a80645844c79ae99061c7b625b2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8368bf2886804332835514dc777a3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb39a867b71c528a8d9de7b23012740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98b27803a20a03286933a53bbcc9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a974b27fbe5e2fc23680d0485a917542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee77b1f80782259e7c1d09551ea21443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42cdb40ed13fe959a72127a5494a8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd49dd7cc870f950f84840045fb1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da686611895c7273d9f28d0cd2590746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95d8f3510c56fff09c107277d781047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b127aea4b9c154a452a486652dc2a1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d255f13a57449be151617e1a470549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f9f873d4d46e5543041b6dd556cf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc98335f4ee84277e2fffb6a12b2e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f86228c6178d5c464f99c7c26afc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c33cc19ea0797641dca2bfb111c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287b3124016a150c47de4750cf411e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1721aba57ac0d9d624e532992acd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd36adb35d667cb8e3f6817910aff156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad61a1b6a5503046503b393a9f8d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f8083582d9881a272fdeb7e598e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d8f20bea3bddb6abbbf90cd735fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c4ea726355dd4d3ac8c26c7680aa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd209a88063cbf99e055116b2be25a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2042223c1a50c80d65efdcbb58fd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eed2bd13b5beb4a0494653bf9aea763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8bb9b7b307c16a4b206f668c1697964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80385d81f165431a124bdf7734274665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62c8eed67117adb8c2908b83a66f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9baa5a0adf288270a8085930ba1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f606f60c63678c027e73bbb15fa8a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245a43280958b256100f343d1a995e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701443cafe2df9cf0d17fbf16c6328b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b785c5b111e8ed63d5508f1bc300071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf27fed0a7245a2e5c0acda14cd80a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0121e5e491bc12845d5cf3fb8120c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb97ff0ecd608aa994b7a2273acd0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a1580e36fbf9a25a02fbeb8de08f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0103a480466f52d51ba236a1e07a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dde592c4356478c694496ba9195a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0d5789416a5838f90201345a1b4cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560c53a906a48ba1c9d0171e4fe15e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e6e618b1fad9e4ad8789eed2536880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad5156c21b7a430ceedfd778cecd6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b5eeb0ba273333aa362cff206dba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc092ba3ee33f046bad239e35650883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de43e92ef3c654de57479d25896aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b280f8a5b38b48dbed19b7e9b66329d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e50e0852cd544a726512eb1769b3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41aa7d692c1cd4e46bc499ddb651c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b0b314a0682760957c817c431285188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70072f290d099b7352190282958c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69bffb9f0a59552d613c7e0e6d8d5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc9f09a8793e5fee547e20718470c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e9c74588f2eb0e87cc8f8d1835df192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389432ef5c221de207d26fa9f26bd9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22cfd4dfe7adea4df367e076269a0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1f1b09d4dcd5482e42ecd56c5aa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ff60f02ee74731871e2f3cd9e1f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48f66bf36c4fc1de11254c6c61bd6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e7327a78c2e9e06e17bda1cc7f26298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5563681cfe81d907e4b397a1ab5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038338c89ca9be965af19ab3d7cd6b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e2163f34d8a3e96ce276903e49ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d39e7eb609cb33218d4abb67a67aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8771809ac076733e1776eea47d5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0457b3d2049000a6ca50000cc3a4d13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b4e7541914c88f06dfae8f0ff5d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20af9a704a62d84a0d80f6c0579aed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba338404b4220b20a63159d05b74af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd712bf935f730a57654a2484ac1f2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a4ed718f726dbe9e1850f2965b318109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68abb473303a086f079a00ab65e6bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72126b18799369baba947a7e5425a73e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536b9b70492dd419b4ab3c68794187f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f575dba93514a4946970f7352bdd8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ce74d4f7fa4420f070ae812aee425114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22025b241f8af1afdb9eb59c4f1daa16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219e1800414e77bfb85621f6580cdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c832ea48392d36192a677e56adf2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdaae5c186f3cf9f4be8ae4a101ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088fd7e800baf7ceb7ff712aabbd997119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f02969ee9edbfe5c3a1f4c12e3efa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7f4f14ecd55124af1a9c6f1d0ae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a508fcc16e2aee4ddd7ba72b91bc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eacb5233ac3a450de0dff13b1f7aa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48919e96f4b82636769a15b8b957a34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7bc5c6ae2256f0c5ff4a91eab700e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082916cf1e1763cb5112581faf8ca841126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08704fe9d8b9d4c3b140401652511a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e9dff59b46e7a2c9e5efe1adc606128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b71b6e78a7bccd65a9f4df2d22c43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408f3d69aedd70560f2d5dc87e81b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d490abe318044e3ac068f26f82c0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8743ddd22eda8b75355f3ad42fa09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dadee2f7f36b4af62e05733ea53a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52e0a2ee0dce7c42d326559bf43d77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2315905ce8a21e02eb4451a95e8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d2b26522cf8c67533b9bc3da4e52e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715516d6beaee30a8f599c7ef77f122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef457015ee7410823ca1dbcd18aad5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e7a5b9f5e8b25f413e3b01d98a736139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dcf79a32d5174094f2b0df8cd3aa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753161c8a50b2fce75dd5776aeb5a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd61925ca6cf6cae5316663b633a43e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b710c44a160d55017d42d9be467a25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869b4d7a35e4e1e6c098644e89de150144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e8d4757cdf801f6872110c7b86071145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f577fafc2a3eb13ed9f4a0d07ea4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81406e22a25d6d85915dc5a0ea431ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b60951620a4afc3f6cd3678447a3b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a23e80a16fab39059006793226f56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2a4e33717b15c6f0166a50be21ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea823e5385af6d8adcf40deacacf3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b873fe883fc54369a6b9d70805f2f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff300a5b78e8ebcbe05b49c2f485d411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d68dcc791af72c64448b3ef06a052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6edf748f5c7f367d536a11a7ee12e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c72667d63fe086bd5d6410799d49ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c251ddf10a06499233272ea4d7b838157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c3b719d6aa6327a7f8f218787299158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6547c7421e25774153532cc56b6d6a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33fe615c2dc99906ef3c6a2a3abb04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6cfa091d97b5a8c35083d133e4947161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e275b52e217ce6d4b43c789f82e0b57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d506a35d3b9274c23bbeae739c9e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3e62505bed64414c9f93b9cf96665164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312e881a5d804a0f095d01dfc891514165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20342b1d1497e0189c96c2b48a71d502166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe39b1a717c7b831c8d7b9a136ec97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0d9e8afa7ba8d71a6a1bc6ae765c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba8f3c1b98f2a201bf7bb9bd1bb86f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ade152693519508d894b859653b10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4105cae818a8c32fa5c260a7a8d288171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d1d576aabbebcdda95c2661422ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e28c105d6ea37d6d5023096d89931173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be0d54c36887a2a3b8c9c9b439cfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e10411ad6214f919d55e37d9a5b15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcdf38a8def5bb02e83e8178449c45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6847e9ea18cdf6460e41057dc582792177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a09f530c31edff433e1a177d10b616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d28e46ea4fcede82c50de1db196b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eedc92078121dc8157fe18d5d5b4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010bf593cb050be8b5021988a120cd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab838d8564492e378bc75a1a6c0ca68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbbc11212c8fe552a63e4cdfb1cc0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be329ef7f84578927438b5a8cd3318ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829033691921891fb209989e4d7b4a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9bcbb8a2d4cdf5428b2246402695b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e837db9def60122931d116c3ba88fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20d2079e0107f0219b5bdffe0b4563188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1d2e939b9e237afae5d4bb8ed6842189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6495ee2533e081914e0dbbf01d2ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d9a3017700c33d9a5d030ef1e86cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba9a9f62e0c6664ef207fd60ab1aa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923424b91fa2a91f15278a7dd43eccd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de92cb267aa58c8c8dfa8b04061cff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96581c2818421236c57d586d3ad882195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b933823ebd2be35eff2813a2bc21a4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6fff472e19b18737a421246e3ab8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450d60fc0e589be7eaa9c2f4ef15f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0695a3144221c8003bbd9f92c5143199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b4b9f138ea1ec444657a74fdfd406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896e0d750b54889a5701f652ed5e6fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfb84ba5e9c05cebfc5aa3d1e1ec7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352653415403246f8e66e278589b7764203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095f29ac858f720e6ecfb455aa85a00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edfd00c20ddaf44aaec2f461627311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d834c52245dd34256996058c39c95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e55abd1adabc1ecf5a91781ab89bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a94ddb78a9952e429973d634be975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367a92130522265ae8ac5c2625689b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96298b93c2e95c4cdc1d54ea491879db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9d4d357ef73046d63b25a17f155c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5da7df6d5eb6cafa0d6580f27fde88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a0f3f178f1f83a8ac1519b35b2406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2261ec924167f3332e105139ffccd5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca92177f46b56487c97644d4e6a930215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0687c735ff232e40ca3cd9d7a4354216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f449dc9f80f2c63f38042dd407cf2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ade19110b333da1532a3832ad147b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090293705a5fa1aa0bc480f7fa7325219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e5e7d5c32fdb16e2a92d5159fa22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c39818fcbd2f85220d67a4bb8b8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe7bbdf5b87d35d94379c061fb744c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10ba8e0bda30352c0e5f177f61fd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef643f6072724af6b1398f5a290636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab488d6148b4941d6b21e0454d6fc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af486df2edef040fa67c86bcbc3884f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d3fb8008789b2317b25dc52dcc59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5875b99847fed1cf459c24785ce8b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e172feef5b8e1a953df599e850460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13704c80a3773ffdabd84366dc4efc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4039fa1b921703feb5fb09bc0bc2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2ff25fb8dbc592dcf8b4c8b47691232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e8e05d6fc277da03ff00c56c41c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d554256f1766c95fcf2c4d1ce0050e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e83009c5d0fda710e360fb8dbb336235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c2e5d7cd09a47031f70bd8a11101236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbbf9fc293a0def8d58f81da15f681237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30dbb0693251779631898cd9b0b20c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56acd7746544da66ff3216ce3fcde42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0109677965484906ebf1b7264c5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870caa82642513546c01d1c0ba0b508241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4338265052a1c48a7856ca09bae18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b933263942c8126d16e40ebfc1dee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfc3266e279b6c5c3dfef2bd8dac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11dc576566402b532a9eb2ae0f22d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd438cb0dc38240f75e45a077ff0f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847189efe4f80fab62c163d244e20da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01aee67ca5ceeabac0759190bd43ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e95f0fe232ed0a1914d8bd2cd1b15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b8ccfdf3d2d7e843aecc5f7f64ddc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3dd8829c1e48d6dd9c37e61bf33f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7f4492b7f1bac42c857498a5544a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ffd6e7f07c523584886e83259919253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e121ca9afaa58ee646a4867c4894a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf043594fe250694e9582feb4cfe25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6913f26723288d52f7d8cd42799bb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ee282ff8f35e3c7bd60260a373c25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3c6a5f5d4be2d249761fa64d57e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c1af97ae6e3484bdc747df21b9b03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae92546fc4ab7c76e5414c62a62a1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ecb6388bca72d426e1313597c2234261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4a65170bb218c5a9a5a2b310fcf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae965b636f742505ce72e22dcda76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6c487eb4dda65ef94f26434a6f33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea484cd4b3f2d042a9f4d9b6193ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b199ae34108a67c446f57db6b6a45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f7ddbd84a93d055f007682d1103f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8d71a032a5c5329bb1b53b6f6054268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56d6a4db606893b2a31c87ddb9c31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e47b480e06a453f9a88c7c82c05c2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8005db3db95e8b76b0933a66f8f9f46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e82c3572a713b4375171b2d6ec153272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766f38dac9717d36185ac291e7fb26a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acfd57c4ac8e8942237faab2f6a5e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e6dd329f0c5bffa19b5ea2a3fd925275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d984a5bbf975502183f53cd4cd8ca46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3426e8c252ec6ab2ec135a078e1bdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3ea966a16dee5d0efde7a071adfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292fb38459b727dcabb6bd555143de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac558d0acf6f35490c5f9a49b7e26f6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd382da1de2e4644913b9892a42e5bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96fede0ac0bdac0d3f4d840145f2ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c247f5cfe06f5834266fe6419b31ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c4506afd30cac5504d723b75ec02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795c28fef825480d1875625ea79937285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b84ae5715043c941221527b77ef930286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41e7f7db79de91711d063f735cba72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0fc096f14156f3b4858dc196aa770288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fc39d3f4fb22e6a9580cf7eba4216289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42f73a6dcfb1dd7c1bb3ae6d5277c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78eb38fdbd8002f80971873ed3659a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd102100e0c849909e26fb66c5d250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f60acbe39c09bca563373dc1b397293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da4e69eec0fe2fa01853902095d95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76dbc7fc6c9c6d074efea02fbad3a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06322c1ad63c1518b7113b29f7b69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208b9294a187e90acaf39b5e5998d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc13f9360f63285ef78ee1d0478020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb77684001358078182158b0798e45d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccfe27c2eff95123d1734047d249e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7ef1276fda8a91483dadf1aa8f7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883fb8c86b3c0541f6582a32d09368302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46adf1d030f4d0a10b0677093babb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1cbca48172b6f1671dd3da13606dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf2eed42dd53dddc9047f3626f9544305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e32a30a154a044be337ac6d28548306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf387ddfd3a0609a4cfab984f63ff0ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc8bb3894353770218dbd9e4e9850308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1668b2338b4ab25089a12b362a06d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640523e446387517b8e3dc03f1a099a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2399c19f76dc8d6bffe6da3a5ac19b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf080718896eec8c84f53edd29cc0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aeaae23473fe40d07566622682c6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef1225e5af038940669ecbf958f3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2bff5924a09c1f56e925d5399e8d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67fd54d97df90dcd288fa4a7edea1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fc388fcfb9dd6f58eeba8a1a136e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5e90e4f5cbe9a290960d015f9092f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b9334772a582c3d183308d936a9dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe91144ca0acfacdbb6b8284869624320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a3dc890edad3b02667853a5835415321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a34dc337123924ed022e8f4b345473322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe0e7697b56bbbfeeaf7d86038c125323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ac61993ee2bd3ec1e7b68e77157f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ea0325650e1e7e0aebf28c802905325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532327913e53a64f27a9c653cead4e6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81af9c73ebb8da31ea1795bdebaec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3540e5a1a6103317b204f573b83723328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74fcf77d5abc64a11bf8937af6efbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c1ca772690b52e4984bf580dbf3c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9a33b382ef05c822a062bf8c4ecb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcde244578db8f0b0eeec332c379ed1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fda8cdcad879619efbba60e8500477333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fc941fa44af78d3ee03bf3556366334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bdf206b4ab6566f51d32ec49f1fbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad0a92ef7fab6fe76e2fd0044e9031336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4fa63834aba511bbfab7170448fed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78a69d43225739344aae5e2197eef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e49ad6072a0ac93e976f1b26c7a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee61bda668119a0669d529e44b986e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec3051b7cf1d3ea628f22553b89ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427f5f8496ee81cb188cf487b28ef31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76162fac3854b5052d84ecb1956dae8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179fa0ce6b13947b43c7752776fc822344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105715fb73813f891cb42fc9104973ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f23d00e936d6eddb4ba96f15de14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310510a6a5442de998494385b5c1ae17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9d4daa01be1841d6c517796898c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd9e7822c64dc4611dde29aca1e5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef68df651180adf3078766dc0e1efb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dfa593484a944b37c0e20eb5d88cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa1f5514f2f226bd3bcd0766f46cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1089c5c8bcbceaba293b4db79d66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc38920a9490f701c65604a649cdc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485fe116cfab384bbe2e6becff86b67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7485a4a12529934c737a1fca3d638356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00291afd3d49a348150dd51561d394e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701768b97777eb20ebd7c72b3b44f879358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea260e0725b0b316c9f7b6b1825a81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247cc96a267dee3d0e1330edb0feab1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b5eb2ae83b3a25d4689615a6f3b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce68e07789c5904bb93d5fb79a33f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c439871960f0c9abf3e103171296363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21e874ee76b1f1dd034423ac00aae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65399efb927245a61b819fc5356dbfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aeca43edd90a1068bb195d52b3125366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4e332bbecb30b5dfa61776cfcc431367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efaac483a39d8f4d362383fa7ca79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fc384dfb3cbcb6575594d137f6e1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa584af385a79626892b03212f5fd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4e4c0a65e41451810c2a79e00af88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ecf385bc6c730d746cde7471dec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec95e5b6cc44a499dc685b123792c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53611b9c33a8deff33501aaa337bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6df3e698ad6fccb557ae967f53296375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf30503d9b29b13e813772394c6f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b14327f367add089ddcbb47a9c1f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380c40c3bb494ef16391f21806d8bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646adf27dbd68915da89eac1d0f67c37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63b2d6788d4e0b11da59a0aa87a91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60ccfe94ec585f97fca3fe16b0c83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b99a0593339f1a7b2f0c002b518f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5738a4b7be154db2c068a58a2d0f2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3fce79ff0733aa975e4b984dbb1d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207bc6d063bda80ebc9df56cb4f8e27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3598689dd9f0f986d4809fc016646386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b411dbb4880dfef7ee6050accad9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2c9be1cb1ae596cc8a3698ad24314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06638bfa5c9ad0ce034c8af1af778b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954beff5293e86f3d0fd8da56ba8798f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a8bbaa4efb6d081387c180ac31153391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690d9350da002a98b25f4f5f185b011392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873735257299e3af27cccf7e8544d0e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e83145d98e5a97451045e84c184900394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684f5cfc4e4d4a524604796f93285d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4604b7f84ca79e647a8fa8cc438373396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458749f96cc8877bbeaeff5fac2566b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b93e4cfc6fd8b23b9c9fe9f69c73f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8d6464e28bb48c01761d306ef6f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e3dcc506c8adc448f2391e8a2e525400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a9792680cee186356300d72c55290401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5194be71acf4d0c97f4c44a56596c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb2ea7f90fc0469eb410e5f830d3be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636826d64243c10ab494864a96439b3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca986b8176ca28fdc480067757a9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f355640ea1170ec9fbc42ae0774a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a992835028ea8b41dbd492bebf1d82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd3cd3f799130c145b24836e02410408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e4f6fe14bc4784e4acb8b8bdd0f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c6131aacac35c34d3c036328d89f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad98e4c080859983c325a85f567b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640fc8ad4bee0f6a8d578cda97f96c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d5808c2135c5795022cd6325c0bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc6526aa95c758f055422d6e52693414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c5076c6f1574d04dac61482720bce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf2455eb91651f525d8b60fb880cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054786da7429d11788ec66cf19b308f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e7fc4e5c1a6889980afb14c93d793418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dd648cc9e4ee71275b780ce774b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308292b3339e3f302cec43522e5073420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923f335ef802fb2771bf8677ddc132a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131fc071112707288c82da88130f264422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad61f980a020832e39f484fa245df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89599856aa4a77b0e6af4a7ee955ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6a10ec353dafdf3d0fb4cf79b0cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1aaa7f0bb77d96538dca11efda8a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e5cef299b9fffa07eaae792d2a849427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e47f51d9c8f43fd76a868b4fdee413428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee926d33c127a3e3ac174c5b403eb08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbace99421a3b8d189cfcc629522ad21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda27d353331297577bf29308898dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107f572733ad279e8b12a8557b3d5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c448c4940e5cff8cd677c2b9486a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277370cda837e728f37e199f98aff697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde076fc90a68a2cb8424299d4f950435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44655de34f41655c23e0bc9fa09f51a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd621ff59efebd6ee40b8d9e39fefd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbeda68ffd2c2d1b6b799e6ab4ef41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aae662fbe3ff67e956a7f1ec536ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d83da1102c7f6fe5ae36939a7cd61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384bbd7f4f4631467ccd3f32023e8ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0acd58b47dc3e1bcca781020be52a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3545895ab463bef83dbce88b988325443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f815c6c9886abd170f98e53c6298ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed17ab40d722a2a515c3b6eecd3890445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929af70ca9518d2be40a6f689371acce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34ec402a79b4b6dd760c48e50676e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97599e17a8c1b82dd4511ae9e066d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4b88c4071641844a49d9f99806da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145765bef99e0424f336a1eb0d42b679450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01156a309f6ef9ed178f8d92f220bff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24d7682354471b4739393006bdae3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7468ab5e75d8e6207b593090fa24c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442162bf77a98301c98a5f57444f125454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3beb0ce002961c1e18a52e1d3fcdcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6e3f07fea38a213c572e63da9030456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac1a56cc438f8cca38a86e82c86a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d84f28a77723ea7a0ae71754cf92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3bac025fcaad0663150bb2f38825e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778fdc8c1fca67dbc558c490992a1f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e44d7de3e93cd32a4b32b106369b95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87db6c1476bc71207eb65479c06d57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff29f3ab54eaa8964b1548091dece5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a05958f727931341aac43a15a0419464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a4f95633710707b23c88bb6514ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9f27693b0cc994ef7e05e49c3687466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd86e2a9da48c5ee05060727fd865c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851ea06de9beb9b017c1275c235811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c2f77a0e3e767ef2e3620c7642e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f25ba3dc135255d933a95eb981001b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135af689cd7f72f0dca0307f0c88ef1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ffb30f2fb2504c4521390e279dcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad474055203f6fbb08e6b81932b89e06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfc5e51c6bc24e610b5a1b0149c88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263377c5bff3882e8b7ca11154d5d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace307536097c6604c8fc9f63322748d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46873302f9acaa32507bef2e3470de5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed4f296df1ed84d7027bb1d4441bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ff23b3f9ca7d100efc9862218d16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba001f13e49bb82d8e3dfbfa1b0c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a320315418be410843420e64c537c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d134bab9dae9aa0990710b47761e9a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393dc12be87df09ea9586790fcddb7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2ce9dfc267c21d0e70cb526e076a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d28dff7ed5522c94d49eb10ed0849485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c568302a855b7bcd0aed588b15b0767486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3253af771d433683ba321933ffec2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13a04231b3baece010f586a0d998bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cbef4f297fb74d3d93b3e4ae9947489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebce3d9c7ad1c71574a91b097a807d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b4d74af2388390cf97b729b700d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2cf7feec4535942514bff85558dc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eccb3d0852cdf7523cdd9648790d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562065c37639406eb478c377db0ff78d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a677b81b197088ac81b10a026e43bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ef39d73554bca7aa453530b7aae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7363dbc9599ea12d44bad29e3bbf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cd025eee758d2f2814cf75e44f6e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6550414dd0d09a377a02ab50ce510e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ae0e562dee935b6701cbaf3258bda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ccc436120dcaa83635f622a2ea16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d766f9fa79b46774ac9f5105636849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69d12a980076db541090a40cc7ee07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c6aa1c678d499a76aa76c0b4ba9a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e2ba493163728023c939474129a7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7656e0659c552ab17fd5b59790e145506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ba43c3447686b05d9927e62ce00c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6e2991eb30a06b5d11148d900ab3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d2c06c662bcefb80fc6ca2486d0f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173126eef965729b6aa9183b91b6ada510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2030ca08ad706dcdb169f0496d75f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1189b27d1ab144681cc39f05a355f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c51c5db75dc55bed2862609762eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083ab72761af8a191be5718d6221b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e662a80341e9ad17e6ada247f78b04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d702c0c8512d7f096101843650fd92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367817af510f44063858d0bf8fca987a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db861f726906ca6e45de6eaa2405d81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec1b20a86178cd4bc4c1e648921a9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786299bdf393db23132d910804af3e3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1da11d9524bf913a5e3a9ed4c2050521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040907e3e445e86d7b82063b486eae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92da5c42bbd4bd0a1d506e65a8f507523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc5a16fe77bb1b2273a1760a888b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6012bb57102ab0517de7a0af0092f8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e657ddd2263f292c834dc5a048a9b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0f2437641682b03ea6c952c42610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f2bf8793c4b4062af4cf7ac7731b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba5660a570c38fe5b8f2f4dbeff6ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0d8401c875260cbb6ea96b3bc597d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc1bdd25b4b937b9d77b638a7e82be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d86265f0d4a51ebff56d6fb2c287532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9462d434f24f0b7a8a51650e084d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf01c2bd43de2fb3fbf5b6b53cea2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63eb4f0923f7a29eccbfaee14b0e9e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595de96e00a983b8b04e5a64d2755b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206474a4305fcb7a901eb0f350b4f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92393341f0396075d181c97bdf3fc51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12642080f764e09cc50bef5fd200b40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971e5a80a3714747b5321caccbfd1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d1be23a98c3cc20d6895661725ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2c73cab37fb39f4c566d74ebaee4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db7a57343b81b7fc48908bec77f005543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a3fa0e2c91c8db1b2abe99090d4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ac4f01d3f23cc5d1052966ef1968545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf8b6c8e9c63aafebc52670f58d6c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce826568fe756a81720863a0314470547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8aedfc033597c23dac83e7fc1a31d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9c9140378520345cd0db9657b3ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdf8bfcb482a029592657e682ba67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc94cc4f82065ff6d2cf4deb1d164551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3694c41cb9c9e7e32f7fa1feba98a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2068a63ebfc19e2a3086199389f20f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6cd261ee492c6f2115e3936e3421554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88ba9125281621e48db13e676399b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ffc7dc2cd08b07203da9806748e79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ba52218dd96f2af5004efe465b5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab42d2b3dffc66cb96766f433e43b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c80d44487b4dd2a358f030a6b6928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e14708467785dff6dbe22f4bfbe54a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03d7f043c44e71fd6bd5035aaaf72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3be92c9b9531f45c07432c81041e44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9b8ae2efba10ff0328157bc36eea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585f633bff5301b220a01974cf7dcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b07fbb385521c029887c4d242f75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb15fbfe0acdd8e37339272c2d8bf26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f206454c64b344ab4e0229d1a6f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb5e135395f56fa7a1eebe61ecb57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505f7b5ba4cf70256ef811b91bc3cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9f7e72b19f0030d68ce398a813aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1da147dff907f7bfad0eb8d7fef60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c7d87b57c01755ed166677d04db5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f204ff79ec7b303094792d54ec0ec1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54229aba61e83013e8bb0c6d3a7d0da7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340418aa662182382868c75a4ea2038575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcb776db73e2e921bfc2030db15cc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02595dbefbd399454e6714ee5b48863577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce1829daee38a37b998a0b4aa3caa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96322d3cb8c4b4c387040ba9277125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df4a37e2d3d2b61803e17e0d9a053580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42381c84e96e53e7b2a8ed811200b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0b6ac999f022f5508028d67545e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18e752c153908db721d656819a035a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59397ceeee2ed48d616be4daf3188383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee870d510a92bbc7da36ee27049d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeada8dc16d18f759bd7b67c75fefc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc41a6acefcbc5645fc9f5cf20a80f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a8a700b8eb5eecf617c3f5eda81c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7de577db17c3b0d169c448345ce3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3520ca258e5b4fa8fc2f0fbb7781b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6431fc19f08a86d368977eabba9ad4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cb7e2ec9015bdc6df3778a614b5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a8ee633ce2418246de557eeb8e6f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c255c60ccf3ff4c19417939401a75e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb45e938c55be19a819778113ac5da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016276014b8f3cf43022716215707aa5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f894a00affad9d9bdfc59a55151e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca04b0967f92cfec5b698371c518c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aa49eaae774962e8c6095a745429c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4ab44fe1169adb4f6939ffc4d347600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec94a922122b097cc33ae5ed37b3536601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4acb0b61d50fb4bf6428d9e68ea03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf39e2451cb59033f42d67808f76df2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea04d2c776db0e5ee49afb4d558f4d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b9fbca6a59a5f91e0525f4b30efb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a2315211cf8e8e80725d91a0c0cd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c95d44830d9723207924670fc475e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee240d8cd884fb27da1db51841dbe1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d41ecf75a3d762554809e21131643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df388187ccb8fb4b29c87f8a0d685610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729664b19c5c3ab3909f798102a1bc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7ef7f758ac4f1e5ab59b58256258a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c468b84f3a468ebe5c59160feb4611613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1487d5cea7824a59564c48461bd04b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0629205fd64a0d5337d04e06e9ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b37b56036dd56ab085fe0c7bc3d4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a73f4d8b44167799c3374916bbd65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7768abf9fdbc20669e41fc491ebcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf75acc75b8739c30e5d7463cef45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75dd937493346527dddc4f5dcfdc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8097fc01f58cafe9c4cae06820d31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a46a0028b8ba360adc54df7e3f6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3722bc005f6010394e6b21a9e5ae17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d84042c6a1f07fd0f9f4778908fc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866999097114df8b6c338e4dc5484b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2b2e99d2043f1f93531afc6626c03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4940c44fdecdb59999b0869b2d7475627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a5426c60972f320f4943d63d872b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5550b91b8e7d10a04c5a87561e9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8971ed022ec8895d81566215304bf68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9ce43d4847163714ee1c93402dba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb058fa1519c898cbfb89cf2e5fedc03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56347f6702008191f7a3cc13a869b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446c47443c517cf32013fe452459afc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada825c4ead5037eaf5eeaf692459f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29764f9c68a6faaaaa4e031d9e4a30bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8ce553ab74a1fe1cd351e7aa55e70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7ad8f83996daf5eb13c72013d74e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ce1397b7b3dd0d4f98520e945b29b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85dc928f49f0c2b78ee250a410f128640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c51ee9077f186dd5664667c8d4715641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c3dfef70097e793fe251c1ddb661a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7150f82edd9526214f055437af99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1cba1565dae3c597b32eb6716d6d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa167ac20a6b16f8ce1dc4a06daf9e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e6d46f6a5cd8a8186c55e832355a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee278ee955a63a296b3433979bff39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7691de49cb5ccc5a3806c3c06012b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a02dcc078ac1c2b18eaff21d602fbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b9f18f22c5b29c2dae9a83568f0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3119d591acf6f449392ae86526bd83c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7da1675eb7c4d417483ee46793af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138b84b77a531efdb192118638157ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b0fd81bc2d84a9d528ca9ca33504e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823e84d77204379074c246132b10280655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c2fb0eaf1365e12df14de802dfe6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fbadbbe1360d571a6be739514bc70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b720e774ecd93bfa49e88a4b03d37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964c9acd7b84135ab3f5789127f545659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a449e14d1e962a92a714f483e5ef8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcb5351d6337bda59eea266f3c9331661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66dec920cd605e96fc1b1d31cef617662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4000d6e8cc65c70874ae8df2eee3ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31fdd4712a361d570b306880accfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb566831dfabbf8d981ad7299f6b3ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e084c62c28a574e60206daa6324eed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b29ad91fe849e2759ecd140dc537667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba618ddab73ec2291f84d840a249599668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7185f21fecb3a753fb7f934f77a07ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb357b42d56f0bfb9fc752922cac25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef283f9d1db8ab5509608806e4614671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf478a351730474d7093a02a3513182672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44827295cc80cd91cc09ba9dd9a45be1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d6d9f7aaecd09ad8a294405573849674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296f010e1c461457757ce4bfcb61829675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8374f1ab6cc9ce87133db9b27a394676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da86035c6ec1e7e696f866f0b0611677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee66e7eb27ae5beea41b10d635143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f1e1e5e00426697a3d969120988d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cfdf6cfa1a0d408b5eb2810790dbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ff92d32f8d3b77f76ae351a1c8785681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acbb2303e8a58d88eaf230ac34df9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef58781bad994780422c9487d454a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b38ed8ad07e9d4e8213ba9f5429f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169619db0ccc660ac51dc23f533e16d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd06d86e7697b6a8041df4f9407136686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b50ea3169848269958324e278c8a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcbb56c22fb66b314487f3c316c1b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ff6ad934aa16c3d0a569103893799689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff336ea78a0619f3f624ab58115d320690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abb62d2c94dfab5e7ab0036c5ef30f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68a39a8409ed9fc6ebb8d458b98487692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b2e63e62cea16af0253642b6119ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3eab2e56994d02aed51c2315f15a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a321e1f8bfad6acc66cf52dac0076695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c89dbf2cbcf6b7c423eb1d178b82d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62583a4da64af749af4d86bf67e433b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5c6399048f409cb0d6595a652daa1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44416fc790795afce59396589e9f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311dfbfe2860a6cb437a345a42caee0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1dee4408bd02d382890af5d0b12c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d669cd431941bb5e9566cf83138fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402564f70304b07fdefe642c193c238f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09100033526aa14eb9fa137b8ef987704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a3f7b5655f6256ab2e8420f3463d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed282df0579436556ad4c996446aee9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b999de89da070bca6aec4e0e2d00ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705943f0e1cec252bbf306f6679f09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f049dad589c4505ef38e8f70e3e6f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2face29a18f296b48470121a161ebb40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de201ff41ab3c4d7c28cc28187931711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc55c40d38b6c55b115f640de7fb6c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44a26ff3db01c22fe92ea5ec3c34a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77707ec8c47892bee0aaf53ee6c30798714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99503e80b43d7f6bc29c1313b1e9d217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e0cf021fc2bc1eed8c23d085c923716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fca79a969ac96c6b2cadc649fd21c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc930a271f748e9ee1425dfbd5853fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74906946044dd15597bc15aa55d7a75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a6c4ff9c7df0b74687441c62107ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818aef318c2c218c3c29160506e2433721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698f95c363635a9653d0d591f976ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895bd7af9d264750af1ae249af1a83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c280c0ef581959ae692ad05def22cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237d555476a3d2b7f73bbf95da48a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699dff2b278b15242a3fa55763533ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c478c3d1bfa13ab7c1525395c89bef0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85481dd009755543a1816f5428bb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986b523b44ee05729a1be3366e51c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b717fb95f71a5cf9fe2ef176527f10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97ac31ebdb0eff093a0025aa36040c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe9d587c0d10384f04bb32f04c3696732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734fc9df4c35641eceb8276319f9317733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e378ab3d9cb4cbe8fdc1b65045aa88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4f8d914fcf0b8273363867539c0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506d7229ebf5b1d93a1b336bf23e37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b26dcbac724fcd8778865274e4b9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736953a64954fea1eadfbe958745ea8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935147d8711f39e22916795c9228ac6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa27f48d4b1c238c08a1fad3fd44d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb21c0b64cfb16380c6999705eb7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ab7143fcdd19ba402b2792630291742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8f7b49087d29c1a50b64655c6d73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597185e81d51e6be7c4819b7600ccb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dfd4b628830de65ede05b8e5f52ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b10ffa3a02137f7dedfb3e6e115ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce64145ed4a9a5bc4490c505121e70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eceef632d88921283377755b9b34f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7da5a3a9d9ab70a12e81bc53b311c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde357f892cf321c82775be3794d69c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dbccf5856e99cba681fb667f8485b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6d952236347cbd5447291b0ed83d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f5460f697d8f64a40257312c4e876753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e7a5d5515be390664a70d8a34b97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c592c35186bdf27ccc0301041faf5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa651ed69fba621b55174a522888384756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98b0e0adbc097a708e0a1181ce2484757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597406fd298e9e20a30a476ccf610f35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d69a5146e2bf16605d77d6d75c0c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513d293a8d796b25b1bc74c6fc9f26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb3cb7a4f86e3da910d1b7bff88844761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c53290cb24b802cecf2a48f847afb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671ece4ae3ee96d1635636af7d4a7e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235bc0740c7211cadc1510c33a8f1ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3422c04733ee154b7e9bacbcbd5d6c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed33e8d56559c9640d8622609c744a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d7fcd8c68d05c86d6c5301b9d28c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573b38fc1d0f0d3a2f90bc7cf47c686768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483c3aa20138f672e7afa024add971d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaa3d5bed1411804cbe4148f0f584c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c4ec4f45e09772039b7c31a82415a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b8390cdb37111ba91aa4b198018ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8356af2f5208f9850dd0fffefa47d9d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e89711c7521bf63fb13df0781b3a1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94001315b7b5c8ec53b32205639f6a37775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db613111abd5a066fd945ad6696f63776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6725ecddf94843debb39ca53f5946f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849ee6c7d840d34f2c8d32e40b75e5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13fd0e9d6b34fe6ecceeb8111d4d4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278ca9c1af711319860eb14ec26c914780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1ef7eb1af45dd4e053a1fe8e3199781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e040ef9e2e08dd3c5535b6fabd434782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec682d1b9ab188c58bdbeaeef0f6661783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd875a31501136cd327781b0c063da0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a721ff6049a35100c025bdf6a92d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a18f764d28f01ed3f0cf0a81e011f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d6079243070c2e2df392bf9976eff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29533221940bb0b8ded15282b983fa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1ef121f6e32c1c04562ddff0c841789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1aef31a63aead1be1ef1eccc4482d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6982302418d1a5ca0f27985c27f34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d347a5d69ed9d004cc5e564e5ea69792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae3d29ecbcbad523b3bced2a76e21a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef9388639bd51051eb5a90b96c2fa2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ad1914c2d5c50b92a916bb93db04795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d00e2989763d08135a787652f024d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d7ee39212d59e21fb5e9dc2f09fa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f81d805b2f6965c29c051a83cdb5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef53e4d5e2359a050a3512eab5cab2e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a0db1b83c70c53b284ff0bf679b80800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a44bfc1c50231e2fb21fac8be5667801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e563eb8f2d89e7be7535763f3b609802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa710aba80f86530f177f0a45dae5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b2803aaf94a529dc85ce4bc782ac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd933cb97a3dc49111bb5037e756a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4911266bb5985b2074a4842457dc6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246dc47ffc82c3c2959fcbff81e9e3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240da54afe9b968a85f4895e993e72b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318176ff36db73b9dc19ef4569db69f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897fa55589a881e6576e9f94027b75810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d3046244f43e1503e08e7690d49f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6759720c617e6b8b09837fb0b1f011812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce68e8e01c956b30c3fd6a743ae890f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a845b961440c21f50b308e32fa2f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c95e88b037a3cd1fe5d7b0d44a44815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9f1463483cddc47478e0b705bdb1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1c06d638ff81af53fb37dccca9d92817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5488b420ea82c12b199d7747cf62818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4231a39b117da050bb17f470c6c93819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1a3de37d4e37b7aef92a426fdf1b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7cbf6bdebae5bc7c8dabb92a4c28821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70340ecfce249b291b4325db879a781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208aa6603da8346a31f3c0bbbcc3a9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7042e6921ad953a3f19e6d96ec783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfdb8345713dd8bc87a3e780806baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e099358a4939ff42e1e2dcf9ecc7b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971b9547fbb6a13d36881227310ef86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d2e14042a7be74dc3dbfc66ada387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663855f28949c22b8ba16ef966962a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f7d4fdd326d4cb9c1f37b2b044bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349b5a3d2093a7ff29ae8150664120410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b106530c35a415ce5fd301ac132bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876127946cb28fd6e835d740e945efb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68532634f526106550fd3d9fed8eac713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c8f6a8c18a2edffa8e8217b69185b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604e0760a4f0abd4484c6d938448b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc82484902b358c64e1a97475e5db416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f851ca49a0a184c1845d1293364cb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30152ee8a11d4f2097654b12d762aa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97335668494ad50b68d58dcdae461c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39c51a2d168d0497d4069f4764ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac89ea0b42255c2b9d7f2a84bdcef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980c5241578b1067ae0b7290ee51f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099665c442c5db332ef779400f1ac2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ba39ae52fbef1e582793d6093bcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930e5ac9723768ad5e51cae7ee3fe8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe8abff521254b7bd65f5463d43ce326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041410e6b3790b7449623a859c61fa8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66dffc549fd99f9897b6c65554bb7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b81e383d54847061660d01a79471029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff070dbf7cf9838d3ed408e097614230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7602385bcbfb1a1cf33b31c926e7f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771e4cc5c5c22c4f0085fb07d892c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d89e9846d196cb0e635e090c681f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e71619c2979f0dfc4c88394752e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28275ca03c04b5388005a030010a1b3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20a4d961ac0e7f550169afed9517ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43688fdc561dc5370e706b39930f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be49fbd625313efa6087287d351c1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54677387d440bbdc8b22c3ca0191bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53bf42dbbd6db0532f87bd840f88a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20070b742f9d3146a7b68df8f1d7204e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2751f9c6622bc0fe84e9d2f35473c8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683af5eb65b00e69d6dea404ba097943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a0882f07408b3bfd3bca2311545544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333750ab812f7a5a1a6183458e0a89845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c3cf9af706eb3cb8feb929babd9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da75f8a0ac3ae586bc34fe9b57092347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a54a0adf4a0cc57811fbf57f624448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3a354bbfe4d0c96a75f70712dd0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab72464ac6fdccea33869cf8be8d07250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986905ee454b105cf4e2e5821c71e54351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088c29587c1b6eb90a639a90be96b9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e2143bcc6fd8c6d5aac0bda14fc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aee3ae121a1239a87f34db88e595154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbdfd205b05a5aa977a241bba0877355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a8b539ba2801f6ee5aa6ca357216b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eafcffd074405cdda1c34f499d733857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e8eef49654d44f310605d6b9b5e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694bd4312fc69f9d049566c8f31501159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf2548bf767e33a5dade98c266fdb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4688d95025957d0cc6678e8bf9c7a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f8d24d06f2bf28d099cb7d0f377962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ca25c592b4f53e5555dc40b9d73763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd48fe70ab1766e0413e1abdcd0a2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e56232fa814bd7811e317116eb1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd99c2d19679713555d119fabff7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f4145cf7ab0486ee136b7cee8d5c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638f854cffd3f43dadab63fb00d075568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860c3c74cb7521b600dd9a3357beb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e28adea9e8603ba944a5622a2ab070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0771f74781ccde73114af5f10d1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d68c07512d2630cba5728eac14e2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedb8951067e4a7c25e35667aa93fda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dace0f0353ee4186578e346f2eb75274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74402ca4c63863e01427d4c927dce475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac56c797fa013437df26dc7f57b3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2366678761b9ed4b92287820da21677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c65fae4b073dcd55c90b05d05924178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ec84fa90fe1371f534e949c9a4c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc0ddce275742a6d8ab4713339b4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c720b93798790b31cfc36d3abb2837381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfe264226c4050abca5d77a9218e6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05385ded543ad4cb62cb82602d31fe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c7a238f447e520f824ab2155eddc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3d562740046484bf0cf6d103741285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f739cd5db43ead1bb757f8e98109c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c3e5f7033acf62bb99ef0249da34d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba4616909ad729f91535a70d22e50788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f28d3445002c7e7a3205fa535a29e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0dbc0aaa7faea2b05e18f541f187090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e76578faf68735747d981b582560391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499611b29e9b154d71274e7b7f4215a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438c60a5a3f291f978387ba2283cb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3490edf08369acb44ac796913181f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc28e01916420fecf9567d483c9d97795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9985b18e44b5d5c4d1d3667208b30696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d61175bb9e912c0e62321149ad83f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f22202510d678bfc9a7a96904ccee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c65d605b95a7380563f060105e51a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4e905290c076481f37b43cb9547a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742f827e974434ed0594acde969c06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d76f772d2858cc36f6a15c801d6582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c03f639e3123b641016c768a2a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650cd897a46c9d34f871d0b964d938104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32dfe52fe0288b5c3398c2fbd29e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd2313772bd87a7dc4e718e2cc08a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60896efa199276a9a49a9672ff68021f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2dcb7d5877eadc3aeea6c49f5d2c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb68e7a6bfbdbc5da93c4cbafa3f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba65d70e110e1aff207a20f420accc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99280e646545d01951b11c7d7072261111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b305fe76c89afc570b0f98a6dc94709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62144a6149527e1cd255ac3430f975c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef83dbca9683c8ab7a9d40d41890a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276c21ce13c64b0f634afee9f2ad40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19ed7dff100ff11a1dd9056776c27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f926c0ad628665c8a754bbaff33aff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef78874e36321c546c415d365dc519118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb5aef3c1459154bc509e8e6fab9fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318461a9449fcbe6f4eecb8b0105e81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055460bfe60f18312a971b8a5079cc9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b62e083800fe735f7e8e5b3c93edb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443b926a04327f6965f439dc1418de1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10676a5cf4bfa1c2f99b3bfc547e3d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164da7377960153cfc1540b377093f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc730623bed276bba954a0ca88bca9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84e853f89c9bf48f57c4afb330a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4aac7553760180a04b736348ec537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c2d1909e4018aa2cd5c84a2495d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516fa71e22cc2bb8c7ef02963c90d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e61c4ad245bb5801e3d49ea07f54c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb562d849969cf4969fac03be489867132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cc3c34db4270122f8f5b64408d636133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e304db26a3c63988dcc05895b3498134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb1487581e09832e858895b8a3d8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95fd748d4fa632f4af8eee1bc33f8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614389ac9dd1f0fa32874e3f30e8fed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce7c1e7b4359f44adc080e06f2f0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b22adadac45692ad85016bdfc8f14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a104534d7941cdb09db97fff0f3c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba266b91fa328cbc922206001d2cd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741f180193e8374dffb86d15e21365a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0c1403323e810b20e921abdd6de5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a525894da2782f71aa33523c10d469144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92ce2ee358407e8f60e6a270ae2315145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b57e7acf0fcb2468aa074577e9d6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f95d7546c552f2edc7c865d7173392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862a0c3b75bb8f144a522d457e1306148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c9397ef9bec5581577ed7c747c16e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7dfd2e293c79d7bb023b6df9f8d54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac92c1416ffa064184581ae9486dcf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c661decee5d7e1a4f81585caa0466e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36cc150ae55c7be611d916b88a65f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154dc435b70717375d8a27f8c25faf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b364be77541c4075281bc86f39afc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067757f7c422d9fb1a9a4ccf48d6ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8042bcb78d3fb3cede2edd2f36cb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c835834dd3189c0984fc938b5639bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98934816f5987257eb4ef197253283b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dadc86004c7181e5894df7a5e3b6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee622a9e030a2cf116a0b946b1581af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d317fd334ed42254cad44e404609162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a4d1ec69abe03e593e81a2d5211cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9ff445d0553cf01a77388215e059164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff312c814e9ae25ed759755005696d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24e6ac22b888359ba0bbf480ec2d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d468ebd4fe5a620fb73de98a34cc626167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c09a8f9be3845d6e5bd55c7420339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fe1e300e08fd370a67fd6ad52c2f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d244183abd25cae6c3a4632dff01a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77c14d3f423ddbf510550bcb73707b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e578c52648501a2e28f7e282cf50d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678482e157529d9eda31885c122662b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744269dc2c3d0c74d1130351cf22fce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04af4eb27717a3843b1adcfaeb8b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf196c9a8c0d9e7d448c625b76329f7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be5bd18d5cdc74a3d875f3c468e0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ac1ef9c1b58cc4dd8e197176f5d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7d3e90655c22805c147994e733dab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8bd87352d4c8f69b9e159e88afec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa9514e391c7a9726a3ed4ddebede181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd95747e8169ad2c00057386bef40d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c5c1255c93b7e3c8f187cd63cee6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6191186302d6717a1af99828dfaa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384dc9da735f19929c145a56933ef49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab49e79cb1b49ad93ca4e67110245e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0d8b7d202a8a80eaebad9af035c49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e792bf193d4b838698218825a3a5d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f4a18b90d31fb253bd40ce663c44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36e9f3d88ffa97826907e33b1f6424190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677ad223fbd1581ffccc660490ddef6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50470bc47cf4aeed7113c9b427c0f517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249df8f3944dec24019601e87b58e8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d50c96bedca6f39e85d5f80806c5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922abce4c4b4efb379fec8a3526a1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63ed6630ce9e1662bd91b96a04b7fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9103571d2b464fb4ce2eb8c556c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d010c8d3cf7dc460213742d8aa00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2a6644c961f7624a237ed59edfff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e059c835f0cbae054af286444837cd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74825157d2b2a2c43402c585354bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac9f4381d3c3e5506c546f468a748b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c31830f66222ae1be163f005d2f2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b611384747d6bd82a7c8bf0e4aade6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a5d7e3f6d4d3df8e19c87896a3d1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab094db9dfc777bcc08dfeecda63b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d563382eac09671d45bf6cdcffe64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c51b91af00908321b251f0b9c2646208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fac99eb3b4b2797d7a633efb21aa2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404c9649219ba518815ede3b3d2c908210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb669245874e727d1494e57a0e76842211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b93fb9e8635bf907858edda623c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6665a2bfc2d410757527fea7127a3c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb54eb40dbaa00e764f5a019d7256214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8089faec097360bd5455121f51ca0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a236ae7c0153d0a3f0547e0148516216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be52e330fdefdede73ce00671ca037217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d40acd3939579afbf2bcda4100df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e161539877d9e8217503944f4d946219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20733825da748b0a6f856b44d6de1a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4ffcd234aa0616070471c99b827d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf92634a13681fab10a01b5f5560201222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0c87cbc465f30ec0d877fd11d2aaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916da3e077f4a8b713b8bffdcd9644b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d46232f93e9eab8878b2ea9c1653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d903b710b7455a0a468878a4b250226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d82ed6c2fd2bc54c455fc9d2642a3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c43e3d3e46a9d904c25aa0b4a9229228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a61a886950e1c8ddd0d1185ae4006229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c9561d686b1d421a2788b81fa4ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1574492f9c8e0c27941624832494c3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8ee24f285cc52bbcd73256d24a209232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8f6b1ac08c35fdb7b365333ceea0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ceac1c554364d2a2c4d49e4b028d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f0f5b825f1a96b8955bf8837bfe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7f29939af3cefc7b29b12201e8c3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde8ab60c41a2494aabf4f82330c9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669fdc98ec84800b4bc47bbbb6b5a5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6834dbd255cff150984f2f010ed65e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d158a220378f1ddde8c903b5997b52d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ec1d8c631c796b7c006ba145e0fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c1252090273756ff328063504cfc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e36b15765224dc36373e56f681fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92cd2436a542af81941e69677b89ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bca5c976b49b094119475acdf5649245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc7ddc842a25a9bfb89cb2bbc42bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25dc80552a73bd24d9ece836a665c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb39128f88e240fb2db890f8a68b97e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4d9589b96813ee26dcbaad10add5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a5a74505715c0144a60bc0e4c95a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79fa52a14ad69ffee2d25f34ebf18b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef575b4ce221eced75fb0a7d4ff19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4d0c38fab9b7adc2bad339bcdf85a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408e9798bb5f7e6575e8ba7af6a2df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071782e149cd47add3bf073d4429442255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb8ee94899bc7b5f220c12edaf21e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b85a031a26f373dc01e0d96580f36a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635e0b9fcc1f8444b67b19acf75871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e50852ca743b9ba09c73c19e3ebd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1165381ed4571601bf2f9fed7f994260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52585ed0d8b93f4585a0732567fad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda049b80a7b1e7251985bd56f20188a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eee1ebd6dd630c32bbfb5175a8a4e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a8f458d6bf1a83466b4aacd1e781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f1e7b5c280b6aaeb273cc347a2d76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4f8c6f20f2460303e170ad90f32e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa8dd7d0fd81320eda71d151e9fb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0733cd8afb1d0a688c3e1528dd15a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7c5cbce805ffa6018a31d4642661269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8187373a7ebd1e7266c24ec62231270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9460d5a107013ca24e7ece8e881d28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfe588cd379312fbcfddea615ae0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c740f93dc7e2c8813014fc7c6fe9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68906a48c89b38943f2d4c7bf9ed7d21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93d806b782181cfdf4488dd5684404275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9499b2d90031d61586eb07f41394a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547ffc641252fee5e80592b470d4573277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce954947117be1e9d4f04ea0e4839278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176e463cdce7387df57a09043a9d1d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0ae6dd74a4608eaec7d11e98fa972280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aad23d85d50e95c58d3beea2e1656281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032d6e72ec9209b12c96e26c36e279282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7c65470829a31fd54981401438b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b859d54a9fe66c550a4e3ba2cb738fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09403b8be13f36b52ae067b4e4f574da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cebec7d85d0bddc3ea1581cfc2bdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb30b11ce5b878d002a3794e61edb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8d662b937bac9ff77d74f04f9befc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268d3592792715658fb761833b3e74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0cb47364a729645febdf7a593169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984d61c4fe9696b317d1e2f42b636f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240c175f1120e0e70aad76e673423e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe1a516d556fd3c18d0feb0a1baa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fd36a2dc106e3e0edb5152cd9746294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e099e118526a9802d89a966f520b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65933474bf1ef345ee5ceb8724cda1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c00d5647438fe652ac0097cd8e76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193c02a3fb5fd452ea9f9a50d7caff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba2d5f703e7ec6a539ecc2b58d5d36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec810f4cad9cbda5e5dc12299cf7fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960ffb045c45954c88e1d54cf81a74f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca761faae45f650a937212b818f1b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c19e148f48472a3bace7f5cc150e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf0eed925b38bc06ca0fdc2d833eb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f823757b452163f3fdcc74e84995305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510eea4d471b3a147cd38a496eadc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8376a9b225de44f92ba98c94417cc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39956e310cbee5d79eb51ae51c0b60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ccfcc2f965789aff1cde06c6f6023309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8247d525b4400dec6befdf5048b179310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f36248a4ebcd97b0b1b49e1c2645b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e420dfb7f6e49d56b30b210db562ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0c785ece1286ab50b8b040018b21b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffc13065e8e8e2d07b0e98e7a8d60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e03ffd8eb97ee84193ba3c45264d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b059dbd403e637ff72ee477485f56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8dbb02a0ae657eb9c7329dc04a2fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda1879666895a22be263d6ad49d7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598674ec16d1ee0d7ef2acf661d620a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2955251c09acc67657ae9b3ac4df1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb036bbc938461d8ae694d8d93d5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b756fb52978a3cb3acc3287ba8ffb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201b92fe1ddd526404174b2f47cee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef156b3a092730f6b690fd429e1a229324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a4cf7539d397371e93535a4b6412325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb7d94ab37ba9a294848025beb1db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75671edc678d865c8054dc2dd4b6149a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c1712aacc1f2913ea0ffcb5078673328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77e471a2b59654181819fed6eca98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8767441bdbd5e7071635ed1bb6f84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d5b02a46c58fd8b79b57d06ce90e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c352ed5b87bf71833cc4e62a648a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086c63824a3297817e40a5683b3935c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c2e47e2a1d2c3224aef3378d7f14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e3998f3737ef61dc70ec19108309335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697007c4d9705c16657bb12aec91dcea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54686cb1ef34bb350a7974b690a5ac6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b8eb237d627a39cfd8d0148beb2ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72025421878775beb9ecebf28daa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4c7719302c60f5844c1b4ed1ae33f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ac4152f9b3935e75e4c7e2c3b566f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae7de10f00249aaeaf1991f6c73ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4d0e2dd5054229375a547d30f989343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2cb1035d24eaa62d8e8259ee2eda2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68fc42e89d203ad0a4bc61c8e672e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150303e5a915f76d539456538d9dfbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484be2de29827a7f230bdcd2462d061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1939f40542a05bbfa3b015773cc9d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1047e71858e3bbb7fd39276d5a8e426349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5376057b4cd4a304a4975d043cafc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed886af522af38fc1b10d67bc8b300351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e0705dee4808a1d5834d6e40a2fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8399da5b1fef497b43fc38cd28f8a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec00bcc7140a3422e29467710b621354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dae4d30165ea1bfdcc8af61e6016a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21324a137dbd21d90e8ff8f5a6c4902356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba9c6945c80bdf9deec84c507de56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4553d5e13fb7eb12b4b3a41f0b38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ccd345f1fc4f09c76aa88867d9ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb5acda4d2dd92b5ce2a0fe8db7de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef42879d0c060e34d4424ed8a6332361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4dcfc496e678435229c765a596e0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3acbdbddc0b832a5961cded513a54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ed2c5a5925d86c7961614cd855a0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff76b4c390c78c84aae2e37da3b2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30dfa94d27cf9bb37a17606c3e4277366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e440c04114e5b1a3fbdb4896a48fec8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22cddd1356007c570a23c21c4239da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1407f224fd0e8387dddd7105c28dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38675fa1da838ac6f42eb6d522895cf6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738bb749fe06fcfb1a53493dd5a4ecc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747412e93038fcd73bf44a60805b2cd8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebecfd4eae1b49eade74e0149193ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f6815f8103c61c5fb007d3724c20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded02d351afa9821a6ff5663cc348e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9e07627458fc6902e7660bd288cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa5398bcf261281994fa22fe2b203377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a605fd11c31b0d870b094206d713378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da2990b63e454b292ecdee7cb3218379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b572ea5c3edefd2fe5144c9c1f47c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3da336e2bafd27d6c59c22ed7ef88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534657c33d3f1b2ddc8af113b724083a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af33fbf57a195a9ffc43061fee7a30e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077151b9a46b2bbcb3f6e0c152ddc25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8ed78d9f5c8e50811b80b58d051a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2528592e01dd8330eb98fb375045e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430812ac0671f0eb2b0c618ed8d397387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8be49a4334bcf160020cb4ac0acdcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd366dffa2756637241618297f82d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee71ff3b9a9465a415660761ecf98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342cf47d1a3618c088b4b4aee6dfe39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a8c5a54c49f81fc5009862b7decc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963f0309e52e276dee179dae1178b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8134d99cf86a6067e39d404b60427394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d949a66b115b73181a7c15a64051d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da3d9da80e61e288323cc2b64d8ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05350655065393e40dd4358ce28665d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827859e2c08a3209f514b0701801656398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ecc597e494a288e446ff801ed5ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3eca89cc39af5f91a5978a26d1b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a9620aa5c98d328ba53cbe894498401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915ce2295c8a7e8494ba78edc41b547402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76edbff54deab890842e922f700ed4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9890a5b436a1741fe9b07db3946379404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778aa37c146e6270c7b04bcc096cf41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793f3c62b818e0183d62e2f88d2b36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68dfc4ccc03339a1e43bc787392e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766b4014227430edde7f312ce3cca6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d8bbb68dbdeea1649aa0d26d65d65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab97e648c69b6241d35f6fe05aa1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360bd19c401af75a65d48734665c691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec626d8e08394185743284f66e350b84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359102129f956b01c884ab79471fd99b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc4fb03081689483852a206d9138c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22fd254640f36e476c0e9daa63322415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957b7b9666c108536eff0c908a52ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c8846b243d95953b6fd5be9d3f176417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058048afab181f64eada0af8ee3efab3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cbd6a0f2d844dbe18adcd81c0a9f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e20dd7a6f675b117fc13f00b5767f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f899acb957cbc03cefd476504124421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee03929e4cdc3b424afb4e42fd10c76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d16f78acdbbeb06e1997c40a95a81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941ceb5c66be52b343f251258a44ef9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07500ebd32c206a625eb09be5bd3b4cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f11c92833714db36778600bce0814426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361bbf8db71aaef8f5543f13eb8ed96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a0942d392070924fd84669fc96f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91183f7d1817da35fd4984fbe95dd01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a35a8608a43b9e688ab065427b56f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50b9810b833ee6db3e9c1c7dff3596431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec302ff799b9bf8d2ac9a99fbc1732432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4371ba55db1aced7d6a8a13b8418433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a169c41c55a790a8b5ec1fd178f46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c4b84f5f0e1b42efc29bfb6ca072435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6904d9d4dc35b938befd09911ee140436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95d147eaa60cd3a6a941eda6922d80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f61ee4c117b86dcab223f960a36ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e12eeab19d57ed02407117bb6687439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10233e307ba5abfff73cf8ff542b9be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530de89d70e92baea1df5e1897710de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a14233ccf21f949a86b2dc88c1a517442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70759bf625099e804e0f0c7ccd4625443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc255f3fd40fa57bd4527f9be10167444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b4e2d1160d76c2c867b761dd60f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c8981e62436df9dc2a80225fd4552446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575e2628286354c7db26d8807181bb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137475ac30f8309f33488fc42cf1e9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd4d2ffb85cd68c0d7ab9965a8823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77233b853a93cbc6efa62cd8022541a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f25974d741df43fc753ccab18696451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d411e3a5e266dfb8243a0c43f58f6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621b7f1730ad63526538f982d981364453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d97ce2e014ca92de17263b058bf45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525b4aafebb8de4179f47a97fa458a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cea56c6bba77b047212225f71aa9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5502028e4b5339c9dbd0e72259e039457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5a38021cf9f421ed90462529d54a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2e1161101845f51702b9c53ed1c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5cab2583c2ab9b88395fee7a04654460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1afcbe6c7d267c5723772b94362055461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed62b2521b5235135800aaea0f445462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a36ddb336f5487fe8979bd1a9b2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc7e7d334dd07fcc75d7b6231e65c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f4a52f77ecda0c3181c74aac8035465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85601f14ada2aa7f6bc909664efc9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf536f528f8907697c1e3deb1b53c7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ca2ee806267aea808d49cc3fabed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296005604d65c6efbdd7e7293c2fd1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332307577aca48e1a8bdf278ac4cb989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3292ff6d6ab513571e8296a11687bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16b85a94bdc21062c11e9e4cf94b26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a8ae58368150b94d01a665cfbe97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04df527ff073e86cfb4e0d225fbf156474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb66d0371550abdb7dc276616b236c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b5e0f578d692c7209deefe5b4c95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a7af0bceee3ff33e02dae3b01fc65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b9c9b92e2c38e454f3ad81231253478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282ab9ea4200866a604e6ed023b8cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a942eb7271fc794bdfa27a2b5b54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018a85b0030f7a7751fb0a236ea6df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805fa20327f023179646f84a7d8b17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a8727e3ad34c67e4c6f5b9e7cd34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df5a0a68c0a53d02d30e622414ee4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374fbd2636cc0932e1934cfae7e5fd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4e9ae92e59a09fee9cca4f23bf6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c4572665d774aa20c9a53b5f3e91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2df201af72bb2b707ee9f3d676243488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eaecd7ec1c195e28de8efe3a292f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f3c7aa75872176bebf070480c22bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2590aa0e7f0743cff0efdbac74a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee8db308f2216228ca2e6fa0c35dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df629a7f7ff5207434e5ee791232c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51396b669ccf538048bf0357f8fae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e55bd3cc214964d542a63e8a1f323495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502c68040a0fe1b04d920ea4571542a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d3ff07c0d735151a099f86e6e41f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb483c4479fc8772cfa0eec17523e3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb69d7a9b24020cd5d83c27e1c00125499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7145065b710cf08f3c832db2eaed63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2a4996201cd37c87bd6609b8448df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c46a00ab60a109844f658d33194c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e98a11bf8e3c1bdbbc660fa1c55b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2159220e2a6f10ebf67bb30136908504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1c3d04481db5cc398b75e3cb23045505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa514db793ec784b1bbe48feeb980a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa74ae6f6ef51a95ed7b78429e7d47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a17c739728209e34428a9a8a29654508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8d3e5c86f133ef6347f562832cd25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9272f45ac074b76c8a35d31e3b53eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee17d267182f5317742a3ea1bfd354511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972b3df544b8bf1a464195a80f8dd73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1f23349d809ef4987159b658cf67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d049dc93076370da167cfa16022c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7fce0a63c8317a5020ffe618fe2de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038cb4e727ed97e66985d5c7008029516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c43776208d7042478db51518c61b88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4bb16ddb5abd07f67842f2d6c049f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b00b014ba68f8c0b32e181c30f472519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748756524b637d366884d92868a8b10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1edd4bf470516108bed7e9bd58d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ec08df34b142a8503e414a3c408b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a59bb13825a0c22098f19a655ab45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3463359acffe64fad0335c29714cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a441b5c246c28e79fb87088d31df4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a56ac120f71c3547f1735916249eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4aa6a45628488547ba01ceb32caf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d829531b492982a6cff9a474bc3700528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd34f53a0f422f837fb8c6a236e2b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53019da2684ce1c86726df552f3873b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf3c0ea64743fdd2f76d72fc882cc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a56f1a30daf452cc78ea46e8d50fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e3ad549d61b1cb530974aeda1004f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcbd564ee66eff05fc53d54038e521534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c9c27005d21445aa024fd21efdf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff918bc9c0550f5d37000e1e5c37764536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049014da7ef01b56a10236eaf43331537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078098373b2e6b0e23d2640dd3ad0cb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3608936bfdc7ee0c4079c5c22d1e24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae054f3c0079bb282cd2bbba73769653540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957622eb5e7df38fbe3c4576cf85ca7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb0c9366c1b6e53b8bd9a7472a8d26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341449237a20d2ebec0db7314a993c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e60ca6d2e1a7d0de79480154ed7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8667cce42a037d51ee08d9262ccf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2e4fc27d5861a808eabc983a9760546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf509baa8144d43c4a078fab38dd36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3954b3f84bcc3afa03393d197454548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3bc0f7a2d3e9339e004056d7d644549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551eb6d82cf23887241e5aff786093b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa95bc55768215ad7d2fe88fc1e29e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89fffe9a77b84586f47e7549cef85f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea1c01c1e0ed27e7d1b069eaae4801553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b57d7fa174f90772d60d2f105e93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7a9235a5b715b758bf294efc16f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e4138ecc8c32a08b7002f9eb56ea0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e72d32d87122646f0fc84be30841557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711adc2919495ee3ba0daca10cb932558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854666fdacea0b15f0515fcb5f7219f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012793610905ee383326f93492dc59e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431ebeb673ef0147c3ea6aaa485ac6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71c882676249928ab0f46b58ad737562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0defdcdd31cea89054a18c48711d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dc892cad465b06f84d6229835155e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f645207a4db7f3e07602b4b5021942565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45254fbbe1da953cdd9b698d7ce3936b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474582015dcb66b655253f3d26c86c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe962380146b5c273d6275df03be8411568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef22617637a1f402353008d58d1255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f8db2b8a70e606fbaf883bcb7db4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bfaa7d1cb9003794f119f9ffba12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64841ae2b58329ac0d7f5f789d4a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd34b0dc8c25125f11f7b072f88fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73c99f72cabe410dccb814a4b85a62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf7f57c287afff42eb7efafaeecfe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfbf3e4dabc963d923909cf999592c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef36911a21e8eb74875cf4d091ebccf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c39023e96897b6ec83b58a9d29402578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a18acca1ed40ce09efe2bad0e455579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcd92a1351e40a9c11039c5468abd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76013ec6659ae7918b71c1acec4175581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc8384c5abf1c84690d05078eddb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab810c50226469a0f629750a2fbdda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479891f40624bd079d6d77ea7fe2e836584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035d341bf404efdaea65be77a7ed98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355069a298bccebd18ac5dd7ca5ddad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65950a1629b111850018dc251ce081f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c49bc91b52efade42739048204d20e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305af25a072eaa6fc6857c95cdd2fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4da64a36a69628b5209fe4b8f858590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94512e45fdd79d48ed1db94bcb7e8511591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cae66fef947d36c7d98dd0bca9608592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2c538744fc5a56ac68646ca45b4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229303a6d8323a6b5ce72d891bf328c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdcfaf3a4e172b47416aa4913ce2bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9ab5975c07a5dffc4aec184236f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92662b8c131f6970af33577fca3ff30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405cf6a87a26f3737aa2f45c7bc8251598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6e1d546ca1980825903434ef8f2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1541945c0c64cc6eb1cc39f8628ace5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa404245d39ea1852ff6d08b5994785601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb8e64722a48790910d737d890054602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbbd0abb8fb81d0f32f5cf6987c944603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb86628a17b9310e5ed2c41aae3059604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e76e376890778a4c5ed236ab75e041605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9197ab96afed0470983147b7e8a14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f88e5bf36b4779b2a819c9d43e03a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eee5c55e65e80fced011c65fed23e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e6f63ed48b1f7e5f4427e29e863cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e703d2c68d33dd9063fd2d8eab242610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec59ddb201351646b20d996472a1ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832b763a4951ceff0ae2b45e65227ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ebd25bc92c46e784315f60540fe8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdfa0d53081851be5db6924c58f5fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a28cbf447cdbdf4adbb971b82e08d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073bb0a29303516d58f8b0eab7bb038616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4432f74a3f2d6e0d72be94b80b77c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c4b054cebfe4a7635e19c16e25ea2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ec00682bf078d9a95cc949545dfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c96f3d519ebfad8f6e7284ac0d00f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a18447a5b55ea394f76e2369faea6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47992537de1c5746e504108149bcd9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339688a88dadeb9413f4a92d8b6bbf34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3cde0999b92fb7e135901eae2acd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a01949769fbe079ceb7044c212931625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94ae85f69390e9a358940c6b9cb24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c0e565ad0af9e68719c82b403f3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd0d686e85c2f3212fd08df38006ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826f9bd2ebad489ba644faebaf4e4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929796b86e08a513c05baf1e58f6594630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342572a6fd26d9576b38fe599f12ea9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a315de6cd0e1dfd90e0b871eaee90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2492c0fe53751874264f36eecd8e93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408157f432e4a7815ca9b99bdb536f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eec4afa71f81fc91f7fcf177f5410635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd86c5d9f295c795107600b710c4e97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc864c0b44839c24adcafdb8093c9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a392fd221786d5698de92d9c04ff017638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a6ba4d816cf71901bd583526f279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e37276f03c912373b15661eadab3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e52d6da5a86f77407226b923863ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55928ce37db9ce872c31f3378d057d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002523a06e7be2e408121ea4f0d23ca2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bcc7f0ba240a35096ca7e926bd796644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897cd989dc8da27fe7e30a3d05c02b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad069d80ef7c7fee28ac357d3964c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968777f89aa7956fa9a938074b99755647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc44c76880de6804f70aa9198e831a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c94fb9b0036bcd235d82d30f222b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91eb1582ec37ac1298a77e5da0047e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdf48e026488f8cab7ba6816810a77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec94d6385d4a9a26cdc6aa9bfde78e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af04c534ef917e0240fd417399d888653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726957744bd4ca3586876f5a0aaba4fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a15ff04f11ce64a716363f769f6b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3a26db06bab12f4b84abaa09eb406656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c71a249ea5ded9593199c7c555cad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec68da8ae1aad7b2c9a44593f0fa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad8bea823bcf6c31fd0ae49a3aa84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55bf176c92684193f20e951ce90b63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d7095af0f719720c978561287779c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1595fe1cc18ef4b19c2ef006292525662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ff81734a4face59de09cd89aea634663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243e1ee400ed55b00d9676c06a55994664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3c535e41de87d82f1ffff6cc3b30a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e71549e2a9adceee8f16c2a6a854a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475fbc3b5bda08110b9551ceaa5281667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b1a810537b99f76704df5e2113a60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f26fb8abc9cad68a277411342751e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f3a7302c9b86f0d20a7f92b03fb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866fea586f79da3f3595add93a1f00e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee9d60073f8a8d32b801501576ce8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c7fd0ecdc22868b0d9a57e8455f71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74782e047917c99d2816beaff40ba1ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8dbc987521cc68f473f68e1897bbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573f343ef28f3659505f80b09fdee36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dacba88475d84d0b91f45bd71edd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13e5580ba6eeb57ab7ef64e5391c70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8cc12aee973f42fbbd26f136af62a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f54e4a32d9088fbd2a61e5efaf815680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f7551d71ee76781cae03144a82b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd607fec3f2e7baa9bc30cd65f1d3901682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd414a3c5441a0178d6540616fb315683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ea526c0222b827479da46d7346cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eae479c38d8ab15e1deeca77186db1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d7d334d5d09f9a972007c2677a9b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc1cc2321132fd90e9327d0659355687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398b0ddbc9dd49d0ac7498b4845ffff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2deb10e892d5f727842420eebdbc12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a2de5073bd7bdb28fddcfe8a1839690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f8ce854ef4588c1945a6722379427691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40fb446a89dfc917a419a2076d0e18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc733d2159a0bac0422a271f252f737693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3e420a772b77e6eacb5ca9932b5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b3d93d9c4cbf785e628f3892e477695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48925ef31ef5b646c44995d580177696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c44476f5e1efc8b7806e4245e24c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3ab794859ff8c0a31350a8f24037698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611d8a9544457a6adc27bd46dfdda2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393af69fa0e61405939f5badb110a1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20694947af024b26bba0d0d8edccf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd8c19a7354485023a3ccfe1af56ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa566d2c0a3cf9040a0a976e2c16212703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ad9f8730a5672ef9d16d884793742704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d387b38120814efeb45e695b65e15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f34fe304d90221a774113052c0b307706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e4015846996a1a6411c7de2557fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafc044658c93ef9c4314118c201ef8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb565caee669e3dc24b7e023540985709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfb161a14ca73c0e9ad73b309c668710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916a563f1623735e6cb8df8b0b4de5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed039377fb1ac34d620dbd1082a97032712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c5c661819051497420e173cda6429713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457312c0ecec11818dd707d480755448714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649666feff12fa3ecc6138ea6570a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51340db2a6974ee408d78a4f636ed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a2cfca1e8071acd5b2b30e7dc462717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848a83a462eb2a9bc77f5755991bab1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c20f85aba774a879bca2c318ea0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f97a15240da1962e8f960c2298ebd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a2ec9acc5b28ecaf2dc91593d9d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c27476060a23f87790026a37c87d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc96595076c5abb3801e6c51fbf0df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2b3f0e68bcaf069a7deee47c93ed5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7408d3dcb31bdf17492c3b05e2400f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ece6a1141b966d17c608683130d510726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674503032994eb0af5b48a345c731c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da135a2eec74867d52d20f0f9ba967f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228748b3b5435e48f684b6c8c4958ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff46e6266c315720ffe4c3a13bda0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693f27418d7672b50742c9f655f337731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f28f9a1011903a2367791f2d9e19d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b7e668cc5a7e6ac95085160cc4566733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53c8dcb94eb1c10ac3f07d6ad3805734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96334f46e73be4938f2a6e8f0115186735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cfc0567daccb1ad2681052382aafa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571b8f18efc18c7d9ca5ef9718a6ef1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb392aad608365a4df13bd159185df3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57967c5b90c3596b7dee6ca13de974ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c2cbb8d82a120d61c5b2277ee222b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3bc20f2392e1fb3276deb60ce7ad4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e3699bb5b5cbf5651f8abbf09067742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295f395d4dc68f25062943ae178e1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb3553d9500ed6a0f9f0530c9ca63d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822c9021cd5ba476b73bbc3bd6e8c32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1097d74766940732b282aea8e2a12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff941a37dc8c6d828bd9f83a99ed97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959fe4f4e54e7d3d2f552c3cebf61d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0600a518c0a5103e87e67703750c1b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2de343bd8e70a75423e21fababdbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8278347df1fa3f7e78e07d16423d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921984d58a0b7e9ad24b665e48719e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536b09b8444f370f69b10a3089f5015753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241bf834e5d9c0b6a92e618b41c04e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e149067fc1108778a0534c918bbaebb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0df502e66ae96c1077876c28dacb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd992bd502984ee9bc651fc9e244c67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dfd13cffbefb9ae1ea6b2abd76c04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346849fe9198a092cb4e0fbd4835fb51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3df03bc22bb88097d66b9bcda6c6e2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbdaeb0fc0460a9a7c98e26d395cdd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369df1b5e69870f9e1e250eece5f39c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92967dea86ab86e4ebfb8d0b368b4c62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d7189c758926e98705ec3d5aa9f7e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b955a46fb2a4792d6b856b4adde45765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f21ed0b5efc0b77eeb1a22de4f1e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939161fb04076b05f3c03f5ee78b8db767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>