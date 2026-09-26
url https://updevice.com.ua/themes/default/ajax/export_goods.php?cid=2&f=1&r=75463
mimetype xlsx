--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e28fb897752a4509993a6211f132ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb4a2fe201ea32ccc4add740f7e8512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3d67796470f4ccdaf1544cb067c1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cec6194c2f99905355e11b17c2fe574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20574823f4314fa5f26e6d1c1252a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93fd168699a23d1c7fcbdd444486cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1517501d145c1d0b9f03ac559db0b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c3a37ca2e711b632bd98836f3b788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21494c47aa55adfce67eef00a30d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa7e9b1b4d39a1be16e8ae84019a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c1e3ec13ccf2e8b7dd364d135efe311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9416c1c81ff3f5ca8325a4c50ce8b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d1568c9ae05ddfdcb9e317727b4f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a961881a8ac4cd64ec1ed7568030b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728336f598c95a31ae1e416279c24b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd5402d35ee1ebc327799b1eee69d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd2aa412056ca203f043f4bc62c21517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38c13cb2f21ce8aa405c04307c24af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b2f3b6986b1f3388c66bad1f596419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a075afe5a9d068ddc78c06100b6c82420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e067b4867fed14467e9e4e1c106421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515640d8a5510ee3808d26d1f84b8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30e1994a36c154bdc0164536055e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c5153fc23c7c834be3a9d9f88f0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f04047428b0436338709fb2b9509e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec6653fed258ea026351c1502fe4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95632213fd91df42df88a04acb21f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0efa5ab52e51c222bd8c0c7d72fc0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179830cef3877c6c1a5c3fef8e7d5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22bf8f0d61d4b3e47378ad2ede39930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a2ed8eb164031f1a7d927740fb0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a861d117b3d81ab4fcc2475f7481c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8690e8372b82ee7ec55accd9ee2851933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f046023568d39f33884c1972b23002b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec13aef3616368b7255d8b88c994b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3e4f93d3aa270c6d97f5278dd1fce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d7d993ecb6a85bd13cc86d19d1abb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bf42feb2c4f35a4c004f52dff6c0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9fe8d911eb03f50a4457501088a4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4046465a179f22c7c436244de1aac540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb58fac16c3b8bc7cceb9ca622c79ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ecb77737134422f68960dac09545742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62cf3b0b0c4528aa75db7aac5e8b8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f64ab9ed4d063d5a4e79ed611d40a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c020cd5afdd57ff6bda9bcd9f19def245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b318057b32527f35334a337b0e23146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd712be82c031815fd27089aac28847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8532ef86dd84d13f567a79a875e0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c68cdf20833ad06b87244379ab7de249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13af3d61bb8494dcb91b43b9ad98cfa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9a67e28d904adb6613da63d8d135b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec6658077a4c1e26879749b6a3f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ecf982deaf5a37a01874406e018553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538eeb18737c70bbbd8f31ea82df16354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576a50b0dac68775f767add7f34ac955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88361552e31f3e4b45813d8ee88a3bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020589d28197752f4e6a0458596a5ab757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff298d3a52c53240afcba9c8bb3b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712a9576cd28226b958e6fd6f64fb1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fb9059f02fcf30e029c4292f81e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb6454aba498cdc409cd50c3712d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed962c0b295fa295bc9bcc238c5785162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c589cf5eff08764ced6051857e1bcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd58282eb9a5187af542ae95874903e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e58ee9ea903e802be87d884ae18c1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901101d48358d628ef133350e038d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f661609f6a0401cd6610a537ae62e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1634aefb09ab2fb35a58a5bca4a82f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9fa6fc9f4d80c1cc28736442392769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93fab1b6a25f37d1561bf5c8c73dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1f5ca673657f127475d9a9f428f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35577c206158a47dc8ab6f53de5b7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047bde36ad6ae5ba2d7590fc1c1c9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42badc6ee2bcc8290fe2b5606fab6e0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75a8962cf23076390131fd407f40275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e362b789067a22de43d9f1aacd4e1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abce88e82ddbe9648e1d1af667563077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd95b12bd7f40b17228b64c1c35f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd53918bed779c5682aaa7ad668bcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fd60d6187d85b73b5d46c87602a1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a109892dcb5487bb0dcd13a846e8a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5edafd69ac6a53c284e010a56e0d4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b5018db2d9c716e2d31ea6ddce65383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67fedf7ca21ecebb5edd089720230084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462663d8dbef700875118cc5302b454385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4665bc778f4f4084ecab3e8a26dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a3450b8eaddb0c528e2a36a43fa5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138a79e39990d868bb79bfaaa8b87f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0934f632afe561b709e3104f673671389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429d439e9aeaed1b5df4ab84231c7e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842078c8fdb933cba7317a78ec70cb8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0756a3a7635c463ecacb719c84bb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8647fc5ce538a0b9678a227cccff95d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d683cbe937b808b8adaf0eaabdeac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a37693bb37ea17702c11796c855b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035d84273c997034227cfa0bdd930d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6851ce9da3086856440e1419d2ca9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8473cca2a85fdccfefa4c4b4d1ddde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a2fa101fe7f9b71707b9c8e17dc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19891f187e733f20c679618565a6b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40f80fc0514335105d5dc5aa80f341101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e4d4a2fd350c2d49ae6ebf0bd1274102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4945d3f862d99429ce30f81e50972103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c62e8cb6eeb7aebe6ca1b1bb48b7ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900cc5b06bfc6fbb31717248127952105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292ca102703f0ceb13c4f0c1b478537106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007608a577052d2f60f94e2060dd74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175517eba52130d586d8f5b8a2dff7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a37b2872e5e9b98c2b5bd6b9445bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789452734b1ee3f688c35125ea19b7e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccc955492b34593c268521c7d5398b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a185681389071534c3fa3d16b86772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7ef0c47bcc9a66c686345c723efe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff26f3ab3a4674fb05097d07c776883114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aca0216767e3e0133d16814160aca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56779dde1270e427df5f663812d410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6272f3815ca8c1db458215651c6f7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237a4f7ed54111870b8a4746946c344118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd391b815f47d6aa718de9c14afd5e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b12529b276d739cec84ef9f40562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81476852662fdd90f6d2a249fc295d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19905e65f6d8dec78ea75777db2d5b34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb38c9b8178a49b5202ccc23d8fbb89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ffbf59c3974399891393edbeee7c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ef23a7fc83106464007ca25ae2d11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2fedcf701c6a0d3f4d0142518f640126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd31258393128ad82ff9bf8ae9a4147127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84d7dec520b445e360a36f06f1172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd38cb1a84b24d12c312ba092f069b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91b815ca570d8296cbd1a8605db61e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a76b53994361e5b215b19b323e231131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d93a7c1166918c2c690dffd0eef1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a8dbcc6262db10c454f7d99cf622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f3a7f086676c8c556dd1284723f77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582804dc889293b903fd5fca1b383c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d12b6bd8fb677779c7488ae21be096136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1db7f0e77cb88fb993a5edd41b8bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99718d72395b04b86abe4a8007a75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5cfa2e4ce28bf31e3ea68786d99e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560b483fbdf0db9dbd90a4ebe0edf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0bd495e47155f2887b9492d8c73d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197bae79c9aa51e5623e804ec89b9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9f86d4556d64cdb8612ffdd3092b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78fee70fd1d35a25f2128ad6dead87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745159bcacf4f5e424afdc60f809e114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf18f47f59ddd4f0fad66dad6bd26a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a25a9642bfca4db0a0abbfc03cc69c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95bb37f82562adf767371d46dcd517148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dabd31e8f734c6e68f05e719c9042e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c1ebdcd87f488a058bb524cc1069a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34183f876a4f94a6ebd6893aacaa01b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9160836f31a4deccb52f1391e7db2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa0b32afaa96e2bcb0d19817f60d33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf5c7496368d3397bfa39ae69a68ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111015025b7a6a0f74c29f5da385a2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f74e3c1d3dd2e56911f9c8b05dfa42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6108748b23bb5a86c5dde45f3d9b2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108df870e98162d40694feef6478d85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd442d5dc05f0bcd07b1840dc2b113159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4461ca050bd14c11732a54a934ca6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde769c54d36a30a3900dc7001e560161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11197003377e8db2dae9f830c8a0bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137b38c693831ba790105517ca63fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e21c90725e830859f49e74a28dac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c48cebfe319ad1ef65cfc8643a12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185cb04f9006ba50314cb8e377b539166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d10dc4701ebb0e1cd95708a4d0be7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e5f3fee20d0655264e5869c35e83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4c4678b246dfb928aa63e105b7fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab86100a2c4ba0d015ce4fc65c64a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f332ec268958436f1a2786e496a140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05001fa9c15064326e41459bc58d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb18885fa9093c6ba473259f952c04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52573fedf65b371030e5c6c00a4b07a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a8bdd61ceab5fceae05dbff0700b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e57affd0256deedb82318425df39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fdb57cec5592004e73641ccab7800177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1ce28a677df2404777c1f038ff683178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4192ef0b78337521f29b4147a693179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6495ee29c509e3aded82e41cd057180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcb6d76cbaccd424239b38dced065181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a7c0ea1d434f1c9e3283ca495d883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa526999ac1a3d18150c9e9070c1052183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9c2a64e99a06816a3e0d2968111d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a8b15daeadac0be303b1efcb5876185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde4478fdee17a5117ef192a52749b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835cb41ca55f46b8ac44f6c3e29fa2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcc0768c9dd833eda7d3bab9a8c76c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c2c34384ca53182edbc3933155393189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05f5d8ba128e4f88db3ec6c43b43a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534df5f0758d06b23cd7de0e81dda4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e2868d6bf6299c9dee44f5206b5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9323229a7ea8a116375b4c1d86c523193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0939aafd8cb23007bbde634307d54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cac95a19df595726d0749ce6d1d75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8477c253c87acb424ac691ecc1818196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978914b598bab0222f8b8d7e06b1de9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1061dae10018c8281f3a0a9be8b367198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e22ca4e937b5888276a2616554e21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ede8168d551bd7ed3939d116348c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d0dc1dcf7add17b520d5e29690d76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad425752190e0856652208ce049db1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0d986a1f2a9c3a063f260104db07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d3d1fc761856520c4a3acb82851a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685af4c46726f1406107ec672797c95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00be3e9b711bcfb43aebe5ee84d3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112233c461a1415579de51b73e48a44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df77e40ec026070c0c8ef705415c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032cf8b983bd5643ae6507ed33444b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf248357a8733d8c29c0d977959442c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4fff9769dc4442d82eb9128b0a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5063f05f68cc64b7beb0fb37900605212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f89f44d20696496888617476c29456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f530bb16db2c2c77d0ed718343c418214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d33f820470a43475c3908c8d267fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553e846df7878dce153c2dddb61ad8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bed65bfa78e6d1616ea3454368d85c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b00764d515c45dc541a4522b6d231218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdcda0eef1384b4d49e442650898c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2e09f8ef6dbd012ae90071e1013ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997342e7957ae32f96e2958c272adae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bf01095aa66f59078dac537dab87d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffcdfed7823987fd64b4694881acb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa50b5ce2da42dc82c4d2852c8dda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd820eafc75fb1675387061ef4c4d4ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be6bd4409c20bf7c302d3849107962226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf05ee1b689fcce95de0dda7f75e20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad8cce706259f53159c23f5011c76f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1239168c1b77eceb420ef33c25e89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1c683462af2788cd3d2ac058b2309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c5084962ffd3ab6c9f87e7efb5ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ec3dd6b2dd58b6ff5d0e9346848b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98870bbc888768b1c578c69d86e56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5692e67889ea7e12496ca0fe14ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240650bab386be6f327745398878834d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67718b0e49883102f56091ec92913cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b66a0836a45f4853108abcb387585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8095f94ac3e35a576aca66b1a582238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fb9086b5bb0542bda9796cfb42fef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f352d3c70c2d6a6c9a4f27fd2309240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3a52d3245cd4de61ef437f4a29ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cbeaba9755bcb698e128fea535b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90329ae4980d38458c428caddf27ec9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053951197658254a07253427808bbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe7b7a0230828ff4ff9bb5dd29ca5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d9883fc16c7ba8fee167c672bf94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93124e3383c258ddbdfdb1c3a711b81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b23237558f80a89e74a1ec493857e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d743a87effcf2a7d7d851a60e15c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9519fd879bda88ebe807a8f961ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34e342c16bdeba3e7cbbab02ed30c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f34181229b00d59c199acbdcf02b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566e9fd93d0ca349837a6e50573442f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b3576aa387862532858f6f37d8423254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507c0ec7461bab07e0cc59e8240d042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119057dc0a88c5b5cd2b63061303fa28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d341f904fe874afa9fa52910a84251257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda19b1dbaaab76338ad198d9b846b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243515434ef7a91cf7df957f23bb1b1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc141d24acac8bc305540b9291e6a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61f2cae2cd89fdd443fa6159cef31d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733433f5c51c3c21b74b51a55438ed72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a23c6eff256f9e663600be29573f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef32888532212952ebdb256970be18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e2593309a6b817f12e3569b21c5c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3793659419fc995134bb3d8361b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac92009365dd1f4496c7228aeec4523267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6943e679394ae8b0b47a5874879250e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e3329a49c92759ab464f2ab7b9b43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d47f177dd450e8c44be5abbee5f70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd8956115678f64992dd9fea2b3fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c105619c34d7ff559580643b5e77a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3973996431a54df17331ee62f8be370273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6876e4e2816ba54e8a148c97bf4e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c502ad1f34d44f6eafec34152ef3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fd44a8cdce47ccf4b390479023b02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20319999d1fd1ed48e0a34b235278277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cafaf226ca3abf332f57aec96bd050278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc35708cdd26b7c51d411f088e808b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075596aaf0044ec952e4ba6635400c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeeb11f7734c059192728de38038be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280981209d17df2ad76e1eb39ce2bb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c70e2cc99826ed6cf5ff42ddc71ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb6c4ff5263bd8aee558ab95ed0a93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c46b71b287a7098301362fd707d8be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13763ca82744df0bcbc8680b2045b70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ba7bcca5e947e256e1757668b13c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65388737e2f9d1fedfa47c71ac00f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21766b64d07a34874bcabed702ee0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b08bf6ff32956c2016660bffc30b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190da02e8ecb9e48be77a925fa55380291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0bd5945f03c12fa2cb2dec9b92a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810e03be8f40697ea7f608a765b1a41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c1caa7db9ccb688a691fc017952d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1508a969098be47c4d0e34d62fd4b11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982aef0c74c254f2112c9b0429829eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696aac8c20054fe302fcf1430239cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba8ba01da8f6dc16b6ee5952c4f120298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacbb678cf743ffa5111f214fdc2830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a26324abdd954d37298ec397179a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29553db62c3ae96f084ac122b1f0ce92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f706a3d9e686e4f9ca270b5d410a4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd5b74d14bef3a6805826531e12804303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d518e8ac4bc64a7b94a4d99a33daf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b451f2f0d69c194103ed058c0458ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225ea1cc0e1394f8b7774293437e2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f958164ab5d48cbe6a9f0c98e328307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdec259c40bfef24ffa0d5e963cc92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2cc1bb703e39412f1a54f7bdffa1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf2926f5dab46507032750c668ffc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb0250bb331bb36646566cbaf4ca4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66de853d52a82ffeddb740a345c14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27037f550c91d4aecacb893a5e6f99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5463a4d089123fde314d0850b016a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43868e2a3c3c0ef09fb937659f0d9e0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be486ae46c0de7b760843624f6244f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f23378885a0567a7d557edd01e77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0cb45ddc18742dbce8f90043fc4c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b346216e345aff1b472162901f1c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dba54649fb98e3198d301cbf8fdc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b27a897ffe32bdcbaecace53994f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054bd93a664898fdbde70799f1a1d1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd47f448543d5ba4757b53b8d219f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4bde1e44a75d16846985922509cd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec135b846d2c1dac30bb3361d62391f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd656d4b262ebe29be9e68e4ca5666326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987cd6d90341e23f07f7d7ec4c6f647327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a005b9cebeea7485c1c31f0b19455328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763e11031c84ab6100e6ad53ee2ff4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1214c6ca839d3ca085f5ee737cf86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1243ce284afa92c32935e3cb0c759331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82394bb1fbb0a256fc6df8fb9ae604332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc705fc7a66c6033c5c50ca36ff3e93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c33a3b0f60e8ba70f13cf2c9aa6e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190cddac12735189722f1812a9df9ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd10aebb63d26bbaa70154653bf2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505404d9684df1d66858e6444333ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c76fed63f00fde4ba25fee489e445338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494dbde59c87546c63cd7a75ec071a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce868e7174f32fdad9bf9c22c144c03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a92abc18c2a424a2e14a7e1f0c93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72258bfcafc51863654dc9b7cce30e4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8215f9fd8898b2ec64d52377e8caf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66829c73414f172e53d26f5675ee6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb72b60fad39a8c2ae3fbd538c24c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061609dc461a1531105691d2f29307c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c936517c4514f4a33500be755252347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03494e464c63b7b5e9789d8257733e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ee8066173ba4876d3a8ce1a09231a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364896fa65f873a522cebd977f52f060350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49263ea15e592a599eaa260d62da4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b1b9bb3be7bf4f0d371aba79137a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d36a7bbb3e628d0b950b3aecd84dfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b108b0d10e53d4b0642b73035dabb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1589c6d4a9e9a9b7644a86ef1c78653355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0608e55d646656773a5ea3f11c1889e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0189add15f23d725133cb84a64b23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec03ec5ca0335b8810fc9750d3a550358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a4e340419c8715d27ccce4a31e5f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d33e21c6bf7a27cff762503231303360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2477a8749ea767915d543621f72b9c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475beb81fb28369e729ed8e5c76b53e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c6ce9e718368bfb257dc7d8519090363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f253c79514a16f927ecff9f20277e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e560a22a686fe20e19076ad1cca9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c7603719620a11d7f695b25c7a2d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf692dcfae46e751bb71c07f74430b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2708c79a97283b5aba625bac30e2ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe1efb7db4e998319b12712fa1b89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5226876c02699f0306b9c92b954f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1783b4c7e55c0d1338b03ef0bccfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b1cd6d32210b669e0d30cd7b9d55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a24f8b6ddd5bbdb1537a962fd7d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6db27147c2b1e8261e0297f842a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f9d1f9a91d1e6d2acacb91caac81e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef88e2f26df9d4aa4fa3e3082d8f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622added8be067f1b4dcaaa235f9d94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71cd293ad11f895561c41f300d877378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd662b609899f05d8053c4aa37c701379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa7e3becd1f07f01c277664efde04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ef27ff5b9c69747aa623bfdfa662381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418618275cf6881724216681d8a57be7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b1bf36ea48e63826aa814fc912497383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c3a5aea503cc198c4480b98c41c92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1492e57024acc485e46584370952385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b9fe27e80f842eacefa7137a58790386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a8d3bf67792bd7891cfd321b7a94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771228514bc5800658c3da2be6820534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadffb692b046b225c9e75002f9699bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d87d23d58d2c7e969c71a6157a35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d84d5bacb27d9d77ee424f83174d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f57728cfde2c616d797521adf936392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac05bb1024e9557ce436329c65f46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75f2ff5622c25ebe258c1843917f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f1a2276e34ba92d54b5ea1a108fa2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89fba3de8af41debcbcf6585d8668396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6e8fb8d98ede0b7438177cd87ff8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46503a915735fb01a425221e994e3c0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2a6c590aff182136798c1b1cb814399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607f32b974ca3c0dbd72854261f8ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc10746ed636e2ffe06dd93bba29a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9730a57cde92b93a7d873dd8b233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2001e2b47d1ed16c86dca0cc8fb294403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dff64509bd0ede953a1200aa0dd4d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfab0b3bbc9cff3ffac5f48b779908405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb69786ba9459b0ea7251fe2c973a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c194895baec025c549f9e6b24345b45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc0435e185b6000e6ed5cde2bd5d74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131074c862976fda8f87bb5c74ff3b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850476ce9bfe4f62c5ccdaae1ed8bbaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a6152e46b44375c709551ef74a0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21c60e96fa3ddef20892689a5e0cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5490985f3eafaf67ec366a515fdb59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50356c3c26f6d19a6ed8d964f8743d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3915c073fbb5afacdd902267c07cb8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b59fce93b286d56ab0c1398259c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407e17564bba1f81e4b0fbe7afdc64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766882e3304801607b764825a1d82ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7711ed8ae8206f7b00bafe2216dd12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71566c97fd7c66942ff5ae85d22b9624420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0497ad7ac7473c53ca0ad7d8d4c783421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3a4df6ac88400aa15ae487bd559eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd23ef73b72ba70c413b416ba17a2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe05adf6a21db22b1be6f2df80226a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a5878b5678a0dd8440a64ed524f4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de80e61d32b4a2a5263dccd7859cec9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9651e6d4e6be275205c08bb1f0c81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a6d8bd3801f2c676cd073e1d872e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073bc8dd331d4e837af30aefe9b2049429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfbf8ca88f92c3b503c216be02016430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649fc02242efc19824596f17f215000431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd656929817431f9d05991ed8b73a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d44bd9cb4a7085730728b8c1d179bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cf5abc9e0b96de1fe5a7ae3404d40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b113c2c12502f34dc399454d84bc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0d30e55862e717623cfb1adbca77b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd13f8bb4b6d3d3ea6f65e2e481c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a6c92a600cf8c58adb6d37f99666438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7745e383cdefac298c10623e957d1d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e0fda257dc9a500e67cdeb7b0851440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96846d10f42c914d922973deb2d9b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5d9092c00911226d76920bf2ff082442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91891690460ba9aee0c3f6c55cbd055a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbde51c8843895d7f66d48f07cbad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b37e9acc00c5bc2201f766b35d15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffeaa14fcc6792bc5d6ea0e00a5d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b9bd22613d9e4243460eddb275de4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f68ab928cc4c3be06698a744f406448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5396a6f86a209bedd44ecd5d5accc2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566adc84eb109facee1d2a27a1b4e65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db539e110e39b9893c6f8cedd6f635f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f3e5e32fc691aee4e1c6aea0e998452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45839dde8940dd777fcd90ed084fa5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ec0abf9a9b15017eeb61ed3f51da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15846d22498e32d1cb675c798036212b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969d085accdddd3820b00fc4546cba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23da5fdf43a7ffc80e9bb1159a4853457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088c314e0af306af793a5f0fcb950ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcfd16ce39295f2f9fdfe4ab1c31ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382ef68a5160b35ef4d79b2cdf44f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e89ee1edcaf6a99a0f7e7126a5fd3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5308a31faad501ce06ac992741fc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5e2b71e8efdca4437d591a352fb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ac3246497520337cdaef265575e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e913e4b054c685341bd5e2fa5d28f65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6819f844146293297aaced93a4b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf18c88e2f4bee1e92e679ee4f701467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0683ea3d7c680f0af8d5d7f1d985ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01f4aedba97424fb335a6ed766a6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035b1e838964d4ac425660c111a07ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60e6e72308aab3a535d5729bdbb973471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce196403fe2523b569bc2a447957c9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b08f8775c8fd22687a56f0b22bcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b6a0261d3b7224b0be8b5202b132474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7249accf61bd011e6f2c73b817719475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c15431f5ba31a19c237c2ca243825476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf03e0059585b609899398f5dc639477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6792041c88043b4dc898b2cc576e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b27f21689eb0d762674326b253b17e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738ae24f6d68105d89c2d5b865f3108480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd05bc92f492efb16d1ddc0a220f4fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04a3c7c25003d413af3fd55458865a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802556c2b9daad52e3f272461cb81b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303e5b49cf5c551f7a8218d6f0c48a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf69d8aa6001020c2f68883de89a8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4885aa1714b03d3d93ce989c4456486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072736b156a9744f09f1162e2717d2ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bcaabc677c34a26baef4d6ffc8e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344e8a1c5d3aa97a3eae35f87b4ce7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef27da296e583b66fef1654fa96d80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d03c8259893692b03c49d055fcd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db42db079a630fbfa13837dbabe5e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3259c6058633d3d69f70804c8d9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365367f08682d19d0f962bb71352c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b425c8fd2f96784be0379628c497ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f23bcd6afff4f2168fe2ec4230822496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d4054e7443bc11e6ca1e6d0b640b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2194818d697d8a2a87ef149c61ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d463ef7ffa8d4db84635abbf57e43b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aab889173c936a66ff03d9ed4804c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019012e0adeaa9c645e740ede5aced501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be57d55e8dbc5eed841389954b3bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b6bf5aff0d0de8f4c13101035092b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f55550e3f3b0e892fbf7e4a92848b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97694d372d702f0398da63b463b222505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89b2bd8fc491e5eaec7114879f338506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537bbf3f6bd3ab6fd20ecdca74f26f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80657a91ca77b0b3c736b6cdc2dcc91d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0e28cd98e88de9b2205efb4e2a06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1684b1371d8fbb5f080e114161756da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467964ff733801bbaee251e9a6597ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300555cb3af051a2ef04cd12040ced0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728738f98308941a1b4bd8c45a50e95c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa1b9e4d0dd3bffe3cbd5d9397c3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5bc1fcd8424840da1bd98401375ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc3b4a33f4cd7b10fb71b3e2dcfe48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596012b8645b3cce289b0d1350b039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f083498d06ffbf96cef8642590b205518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0b524590cc2036c4831afee8e2f5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe97b4cec8726b805019f7c59b0ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac5d07fa07190c8b9a2ab4019918ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2c062dcc9df076da9f7e8bed429e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415ff8ca4391dfd447c65654226a2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80603cd1ab25c08e32546c0ce0f538ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a3b37b7ed705f24931b5f2b60e4fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529fcb726c7ad0f5d2866dbc81fd4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6d47eaf7344fbf453c7a95e7d065527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a5025d9e961a3a8a8b7b10d80de0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1e1dea4e1b12d0a82beefab339251529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc98b264274e3c9663b52305267cd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e15682a8810fb9264f44f2217c452531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf486e457aef61fbdb7b4e5b6f0a115532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46607de918f860db6354cf9367d5780b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b485b0817e18ad24399ada17109de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df6c17ebe18058719b0969c49ff045535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c160f59512aaacd45fa057f0d9a5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164f8cbef0c965a7dbe03518d922e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4393acd65df8733ffbf137763a8d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67e4509ab3297e21b30d91e98ff48d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038024081553408ad8496d974cb3394e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c68cb100f3a6f02b4cab68b5244d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a151d35fed5733e863ad142c83e3025542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e3b87537a1da0b9a6b73e6c037d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f644624ce3e955d0ee84275fea7907544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3604f471c1ed71c90d02cafc68be750545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65df10dc436b32eab5d5e4e3404e9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c3aa380838e67feb8f57a3f4601c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4f170db6f954a60af8a342811205548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18cb2813c6f00489d3319c002dc2f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1558fa6f00efb48f6e54c640f91557550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4897934eaa5f5adc0d34b2543e9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c5e4e04e7d13008315a78fe27b42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a49a4bf418deed3b82227e4d9895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51974a4c085fd6b803e682ced8d55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f718b873911142374953a0b605ca43f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47804a59f2df9e097c00cbe6c992cf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d123bae2651cf8a4a3ad77d53508067557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b28f5b921639526125346a718c76a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7cf8457c70b3f0928bde8b7c64a7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d1d6a093238ab1a775dce92c2c48b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6741abc1e2ba4d5113a6d835f7f28a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d4cc9b96ee8ca9958df76b12bc8de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a85d641f8edfd4d3001ab6bcebf5d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b172ab66408ee85d650b80822b9458564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b1c839476b94a64940d5982aa593565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620ef6d526e202babdeb9f83e3a886566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fcbf2f0ec09770eb5c1e337a8805e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aea4010bd8e94a88c52b0a45f73ee4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490a7831a2cbab6623174cc805b9fa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ba57c7f277d18e1be66f8e25a539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13d9054133d13a1a4303da80315788571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f09392cda56171106c8d1f6463ce1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233733928c7329dedc5ebfd5f7fcbb84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009b9de94724f20e5abfd831f9e27b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00784d09d2cd06434c8c09f839dea1bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea1f22f951908ab299817e4c4e746576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3121480544154aa3207cf22daa0bf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591dd27160562597079417d372554f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8bbbd4bb1b7c5a59ebde2a1b3d47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa986c326441b10a49147d36f76db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02e05f2e51ceef8e7b19bb13dd07c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0069baf7a44410fb85fcc06d793ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e935f67766081aa8a0b290dedc10b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07adeb5af0c78bd88e039c138b33f98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577d9ce882651cde24f0c47630fec9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdbd57f8cccd74d8eb5e762dd5ce6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2126a3619b8600eef7da9a3094636f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b1b8ff3892847ed6a7a40b883506588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d92695c8ea7c83ba5c05678cfb61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d619a3e204fa55a426817a3730efe67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c3943b170d018bdbe7331f670aef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062afbcf4f52abf1bfcb9dd695579d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80183e13bccc6d94c4c7315d4871aaf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e78c76742cec37a5cfb6e36c45526594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f927a25f38e8e644182297ee67dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32eb90fe81cb01a9c4bddd9c06e9ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157829133285e7134557dede36afc9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf343c7ca98474b35a4334cc678c12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77185ff46507c51eff4b85760fb61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fcc49c793ffe6265bc22b447aa933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6bc340e50638a2b502f625f6a9764601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e5e6c5a8e852b15f96d3e2d98f8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8afadf2b81faf98149536e763c418603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da5b7a258b95fba31f293c4c2862dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312091914c386b789151021798b04997605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715af7ef490fb7954d5a9f7acd4d38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fb58cf4306d57e688006bbf03408a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123353f8148a75e0e1a962e8536ab57a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787bd4fcc39e12ab5865e26b19cce57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7e5fb77cea49205f41a87abdbcbb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011778618084fe4320b63b9c6197a8f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2c2b57d880994c61ea0f88027598f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e561e96fd2bfe21a5a9089ec59e278613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f2f4a97df14595cda4c3af67e4e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7e9d99150e17e78e99b23939e4f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877faec012d9f8ebb1431d2fe1c499fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ae113612145fa8aca58cc43439b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cba16e079a286a31ddba984d306f2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1048a15c6486bf9addf53bc7ea5b825619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604042acb600fdc0bdeb4e0f7e863b98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad2f56b9794231b62ce1dcac98e5c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d8e258758db1269d5a4a7ddb9f04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c631a92fb3db91cc176d24aa739b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb196146793204e9411efcf5cb4041624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289ea64a19a82e1f59138ad819e466625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be635755ddbeb0272c716f88f35e178626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb26f79e23700e9fcee75780bc73a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c932630f6f99ee97f31d6edc8b65f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7ddafe27b85316cf7ddf0cda16422629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e0a1147bdeb011db245989b211c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ffc4c28f114d25a8cdfe7abf24fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2c5cf65c1d8fc94b38c079835250f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d39ba4956a36845703662954f8b265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014f6b4e850dd475dda2772f71f471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2b4b059a767b044bdc48b5c96642635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebffe90cf6c4e31e21072651f10b0d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6e4b680d67d7d482619c8953911f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e798b6d1943079202e5cbf9ef24f63d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6625227479c381d349ecf9124383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f289e8db50d78f91ffe253fee0a30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507162b93f643b6feefde50fae2f16f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae564febcee6c06b217f3a153edaa0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe248566faab31d8cfcdd5e618c329643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd36c6d4f5d87954ad5f0d31f153a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d716003d9668882d5ea030b2b2d11c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a4a538a1b348bbe72bdfcb432bbe8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba4caf1c6cfbc8983245425a92683647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517c208dfb6adec9375e55eda486f91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b503299e921914430a592026140c57c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ec38130bcef275d7d8584ed06b54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05ae7d4a4ddaee902e7ad6e0d0cd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005f0c78c5bb05c39f295ed2c6e702652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05da3c8b7bb993ef7c00fd1a5652d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1863a50eaff6e3e7b71d3a532b083654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3c9bb6d8e49ea67cd1d196555921655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b609d946256c4b2e76d8b88581df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcfd1a3f2e759c7a0d27d43f8c481c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9199e3560bed0f781550074916cf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35125eec5afe8976577a8caa8c575285659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4df0b6a44322f7c56bda30a8d4ad8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac84f76a18d9dfbff2ec96177e5c739661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873e81fd0f810dfc648cee4fdad3f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d7944d76bf58d548a9d51c55f3f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde620d90807610939c8d3c48331ca2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882b74bd47525207f3f5a961450be15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9948b53cece46e2f74c1b908dae3e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc00363691f62492564da7be470d489667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ed3eff5f64cb67be7e7ceb00b804668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29f59f5e1269f6af930e60fb39655669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af039460182cb182ec05750319d87a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798db35468a978a31cd145c70b42905671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a3e45af236f62721eeae667cc1287672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32975f50c97d8b8af1e0fb865b38e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafe967dea136942cde3ceab95ce6c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bc34d5ede27d78b89c76c93cad4d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e3e1b6093b0f9b5722f1b07bfad9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409ca93927fd1f99fb7bfa0075b443677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7564f575c87382fa22a5360c2f70da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeebc937c97ad497d464d2e7d835a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23a7497b60031ca7f9be4b6eb0e24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099aa10009ea9aef11fb9d2ab6362fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30121931f78694f48c22ee198fb259682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adea1d796e7c1c9b444e787c597f79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b7a00db38bdb1b7e5f9e714d4d34e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d9c900493c78384c5e3e84c7d166685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccafc0ed6a4bf6028e8efd7ea5f25f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e8f5ccd94b62e8733c5fe72d9f0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6a60b285221c8ec9562755112217d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d5b82853f1f75e36114dc25ada49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485206340c50b7a6b394abe60b06e689690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0ac9f233411bd2ad29c344781ef3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317b2e0d4712747f4ce46aed6983d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7569c8ff651ee8a51bfdbb72ef0d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cf97a814dbe27419f7fb135b37dd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f080abfdd46ba177af53888c2ca8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1144459cb56b125f771363ac7af2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d54995a9061cae7f6c4c154c4e17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef689fca4c56e384a9eb1daa77937a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d93d2e970446346ab59738a601a9d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df43fc0c94acec2b31c8e5c851a1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd9bb8159411e30d91b1f3502870fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeedb2bb7dca891f4eb2bcc43f5cbf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e491b117d9885640d7f5c4270e0e81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c1cc0e9a0fd8a9170e5c62a6ac3c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf72d8a8a04d8279f4c7ee0c74398c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c7e4f6d7d2f1d8ef1288228443eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c771e0ce6a44d8f37bfd1cb67649e93707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b03798e58c0c71af013935bb125b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d79d32ccff5587b2f15a7fd988e20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a26ee27c0bbce276692ed66f2be7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ecb7f1f04522ec3a1574030576566711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9878ec7a5ed434ea59a7ad5fa2589712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa383ef95616f1b4b06930ba1a3dea7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfd2de1cc5a21784da6976a33f5c47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80f702bcf95ebd529eb5036dc1caf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff03e8e1ce582117c16f65692d48c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f3e61a81021f42905ad2c29fc0746717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d58ff94cbdb728d13941af2d7822718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5aeb7b522d923dc9546f85906c8fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eed67de2eee1ae3748aee3c852e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b06ee2ee701cdc915f1678ec34f37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b71f1505eb863b451796fd887e552722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed40cc0820ed960974ae658df9d63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e436d28226235a65a75a249ba651827724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9663b022a547cd12556fbccba8e123725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b345fb1a20df9301e0bdfdf10a921726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360f3ffe972e3ccdaf738aeedae52a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465da807cd7c72e6bbf0c258db9375a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fc69cf40711e3730c153e4a64a088729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd1391641c08c39dd23755dbde0b44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dafd801982f11b7c80cc2f7d543190731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617df7d6b865fe451daee58a22c55a7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d111de36ddf2b909d3e27055fdd2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1062a14fe7e17dba36ccb564a09d3f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186dbdffc6f21d73fdec80dd865ad1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f4a334fb82ec80f0ec1ab979f86da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f7afb3e3d0627c2a2f04a1ef3090737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0bd24ba1c8dcbefb0a54c56cef59a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5230e81470f31c7ade2cac5e64a8c15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6288c0565f890cbebb95dce49e590e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafae640b4d492f4851bea0f4ab421e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7850108855f323180d712c239cb864742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f17a350e800cb6f32e68fc5124644d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d6b43d8216379041958c0c68d1ddd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f098cdbed15a7c8984765e3ee3a552745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776ee96ee69956899cb7b32602e2d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888744f4d4ab0b3780fac75eabfa20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31354426a9ccb4d443af22cd54b3178748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ac443821fce2044234fdd5bdcd1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5673df6a1ef3657d87f9e77a741184750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759779778f00e3b5bd0586c879b42b36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77dea9c7b0a697283e60dcac83bd78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb8c0ea8b1c782da8f40f3bbca509753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e5211abdbb029bad40344ee388e66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282800b31203d0891bb3fac7e0186fd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c8bc305a9216291c494cdfc987794756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5d7a8f93d809fbdc69a64301dc5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c99a48c8faff5faff6086fefa8608758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0790baeb232403c9f74e6ea94509c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8fa4463779a04aaf080909e38311760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b89c0641aee8b2a2d3bb01899378b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb63fd0be4f53596fc7681d0081447762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb60d3d457ebc220ddcbca5226622c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b83003704a05c497fcd1109dc6d90764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef73da6ded4ec76b0e2d7189b3987765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aa8736a3014a39a97e49da1037b0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3228499d5694a28481ca72a2b32b7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a70e55974255399e725c5dbec93c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536eaebdc02f5cbc951d4afdd17bce9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ad1a4451b55524bbc858a292d2d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4906967569d0cd452d189d58b7970771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509db34e827e0898fcdbbc8c258481d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7a71c2927bdab69e86e1440af5d62773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b0ffc8fa9ef954f921309eeb8760774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d32a18131c23b5688a3aae259723e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615473421a897a66cc6708708ecfb42776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8299060b31dd7121c111430bc3cef7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92c0d06686dd7aca0008e1f2dc875778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143f1b6b33b8c5f151165fbd8a9c547779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891f61f6938dd4131cf0ba3841488a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e76172b44a6fdd5ea83c000b1e819781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293a3edb390475cf1963cb2d2d813d5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ac4af54d212490c95a76db109b4d783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e42eb6594e5827c4169d5107d2d841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43461dddef5c800768aadb8ebaf70f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b326d871f9038c0717378799ddb3983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e52790b6d48d9f421873c2a816254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d475bd8fe4ffbf21598ebab60ec0f4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbae0e95feb06213e9b2bc927d340b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e0b2de3d170c831684aa152e63ba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd406a4ddcfda85a06391d80db37738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba53dae82dc6d829639c8bfa7982049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69529f6bb710f25b4f92c27bbaee0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e39c6759c487ffc5b5afb03c8f55e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b330ac7b577b5b1d0e80d5a074dc2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92b4a5bffbf2a4cea6d4aeccd75b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de87cf3ea6b732071fd3b147a03ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e3d78d8f26735104c98270f7a000215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ef84f09707ddb941a26b98f7e054816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e1de4ad4a6eb0943c4a88b52afbe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e76059f01af76ebd3b7a0d27173618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557762f8e1e6b1461c94cde0dcd8731419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373a7a756f83b16b822b6c7458494220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260a2268bec7e51f2f405b17b89a6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b83dbfc8eb917467fcb4e77de9aaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec096a021e89eda58ecd224b6eacb7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0a409bab7362e00d480bbe4da580d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6427dcfb3ca4eccc2f24da325d1581425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ef0d75d0443b89a3631c0432595826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c30d36e89a69e3fdf090ef56634e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f33b5739d95af2b32d9a9a240d635e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37dbad103cfdc64f3ffd26ba89be429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe0cf882198d2b91026b0d8018d83e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f40ae97bdfb3c459671ad766f65631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427ba92eeaad5cfde01515fcdfcd24232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437e1bd82a65c6a8e6681eb22fa962133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803f1dc860ff8474d0647486c924a0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70809e54e863c8118516b75897f823d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f31b2e4e94c69ed8efa430e213f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37ece7f7c1e2ceae671697a221bb7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03544b1e67b46e05d86217a708f49a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf1b81d000b617e1dd0afc3917882239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc911cfd3fa09277f444891444080540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3922f715605c51988745daa0e2abbf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1def12b8217cc94078d9d934ac3e67942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6093444d48569c997a5c8a6efff743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51959f119f56ceef534a5353f9969544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25dd8872997727a6cfd5e71bf4197d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc838e797d3710d5a254874a4054e86e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7066b92dd252f3486e7f56901a3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03e352aeff3f82460df2b669183a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd1c20d3783870e0bc342dc372c1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ed99c82582d1aec86a6371a47a2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514ff8c324d5094cd6e4e3d923637751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b22785e890ce3f4c8cb249c4a95e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc882a5ead7959fcae08da8fea84b8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190e05afef0a7274bde4c2b14dc61654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550922dea03c931f5ae7ea4e6214d3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009762b2cfa0a8b579af88a8ec259b0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338b46e960a60936c3cec83fab958cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2870fd668cef3cdf9bf4bec2c8194d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9a61d2403ddccee800629221429059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac16d830ec2a120affbadcb138b481060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb1b65bcc129306ef6bfdc176a41e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e165ab07c30f04c6eaa671030a7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987380b1008dfd42cc4b197cfa4a7a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c138536a682b46074473957c0e0dbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db910ba58d81d4d30bc5b365d2ecbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9f00a511d68dbb27e100deb52cfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe8ab4d2482d3299e8ae3a399071bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7837d1dcd48a8941fde430621025e9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c186377e48b36b032293a2e2da17d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3989d812352deb4a71a60d8fb1751c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a1ee5bc6ff17814d548858dc9a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527db3f5edbbd609afebfb1516a0d8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842963e7093f982f4a4be861972b4a2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935977cb36c5fe443a4bd341d106b4b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c618ec1123d81a705ab286aad9c4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f3ba296e8ab204edf7ebdbbcf74976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc037c48bdbfce9a7804af85c64ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803931fd750dd33ddad34c88e1e9cc3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e855e94d4cd729de57b5113045d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8e1a18beb6af5621a0c2266c5253b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b524dd460a769c776436abc7c5251881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d9754fb507dacd2fa6705101c40182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59399f4b36ddff6d07b2ab9f2eeac8c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6312ce4d40cffb128b7b56a2512bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1b3d0f9bce58db23f1474e2d296cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a82a346a58c04e05c7aaa4c6be2c1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b502dbf761077ff8257474709fccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489f5589ba0afee118057dee269fd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ef204782597bcaf70574bdd3212389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a3ea7187a805c417ed79f0730ce890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e8faeedb05d04525ba01a11f2b3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e99677c57152e45f1955edb0d247d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877897b9bdce0a8267bc7b640322a7cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e5642f9706b3978699bcb183f1b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4015a78e4aae25e720bca7b9e1bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded760d42ccb0dcc19c49818efe1d9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489164b443c9a743e5cc69d111d57e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464415fe518c3f5f6b3cf8707e36d40498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c617cb0289a75f258ec1c699011eb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a21246ac49037e8ac055ef4173b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c054c3acf7fab4d5a9c7a5bbe8762101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072cec019024c6962b8be867e4c78a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecbb1416eb6aa2f346d4fa96ef781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5158ec3981c5f1b5a51bc2b466f15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecbf40cf1dbc00d014714e05fee4fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcc8aa941f0aafa261d072948f5bee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffc5b5b57d9d7488c020d2a0d997bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4ab4e6b6ac957e6b26613e4827d15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c0ea9d26ca7281686fc996b1a226e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f62611043e408befa87759d62b567110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb12d9d07754539aa9dc52ab0148a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8437822f50892f7e1a6f63875ca47c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116097b2d046ae98b2d1f0068a1d382e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0102790d35030cd740d1b5ab0fd0eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a2bc49549fac77e4bd3f620b7bf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c82753722563efa54ed112db114e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1f1af93e4b671c5f76d0a6850592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35fe2f6fe863c196bf3250e2c7f51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af7590706f1fc98e6f74a38cb315b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd46d218838f15b22b927ae4b57103120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9789f41b576e23656831daedcebe4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b6dec07529b5ad4365b7f05c98c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75530af56761930f375c65ff9a847d27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704312f1c85dc285cce1c7c742242832124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a7fab66e0a2f70daa1d6f16f01a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38b2ac76c276b56238e7f6d774d23a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06170a1bc45eb1a48635746421d5cc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221bb2e7f8a018b6338d5eedf321936128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cf5e268bb5cd4dda2f3d49409f569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22add7d632a06d1678b167007a34a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c548806ee49e2291ac239ac66a0e26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3afa50b82e8c87045a0a18c006fa05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc675520676f796c3632eecb4441141c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae4d8c141202935b08e6f57da650e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b530958f26a7676b77622ad1bd098135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a46e97f4838ee14df243a12c87835136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffda20bbaba1c55404ba02fed6d1c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db856287a18db5e1722f1ef4b9804a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba08990ae6301f3342ae4fd3cd39b1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a34312de2b54e34987c53a5f98cfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bc108900302fee241369d31067015141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059828bfb32c92149452a7d280d2256142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530a11d7df2659f1e4406681723b74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9845194efbc811e0856861311e502c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c448608e5d868f61baf411ab4012145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ffb9636e61595c446cb95d084d48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fb278ae7dbf7b21132822d2367e3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb678a7c38787937b584769af34ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de387818d3364e98746181998354ff96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263076a8223bf0bad02400774cefe167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1161589e7ec7708e56f2455e847cfe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6a02890b4fe0773c31bd271085c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c05a5557fde21633b437045836563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd79d2686f41d1d009832d97724da83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398431aea85120cc3c66e14bc4bd39c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89061f9bc1781c7d297edc6004a40b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679956eb0fe7d8ce3bd1092f9e4e93f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc696120440241c16fa37a6da12f799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cf66f4018fdc835efa127e5ba120159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256257465bf8f4b5acf6d37c9ae31a43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec2091236f818e5b10355767f1047a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a501ce6c2f4360047b5d86dd3695162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b611002adb82896a5aa7257bdad701163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0abbb463cf3aede2145d7433816f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde4362c2785d6fa9fd688e625546bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4f2b14e44b0c45de4f7ab12dad1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7985d025d9b1763ffc6346da333afb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c0935f22111b4e63bac844f4de964168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7660739ebc61ba9800c40a8b8ca233169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa81807502889fcc5734db1d933af44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c29997a214f2cdcdc1f428694eb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d595e1c35f5da12b47c2f6f62f53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbd2bd86e08bd93373ef509a999acd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849f6a4960289ee6323f514e1fbc776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806069fda195d6e2acbadf62c02607175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4f4c42d51c8eae24a127be816172176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b229cd2cc28f1a1ed4903e885f1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93679827deae0af9ba17c6e394b8874178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1306d58512b1dc103edf5e7cde9968c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbceb3fa1cf6bc6c6dc6268262f676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f32453cb0efe1c45c17c8c78bd0e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a935236330ebf7fa270806a131cbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56cd72a170e6dc409fc15ada826cef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9fc30bdc7f234e1ff620e78b9cbdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c3bb5c4836e19a1085e4d364f59c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233b5bc4f9890157f979e6ef544294186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5564874465e93b925e91aa6aff9e353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48aa188d33c5664b87d62a5a37179d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01877faddc84556554fcb43c49f42d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a9bae08d760baecea36603acf4fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189e127575f36318218232cfce5fa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88470e0c94794836b7ae462e6beda2e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e351b31769550a0a59ab25cf08f8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68991969742cdbb878ee0024daa81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969e66d49c9bb88141606d58e838bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0d43026297c10b0446e912b9f141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d808c7fcffaa5263365995b7f675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f04cde6ae12d65945de3b006c347198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02ea73c850ae924608dbb421f57db3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3bcc4cc6f0245791994c2a2c9ca63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e398e1126bd2ec5689253ac13e670201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e63c5b300d791bf99e9b3250da50a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdec09858c4977358ffc915f104d57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc3d78f4d261920f6fa74adbbd7ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2d37ba99a59a71ebb2ea9a1a35a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a8cd738ca016e19e85104c2858b92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45af37667b016f3dbcf0d2e71515e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567bd989442b5fbcf0f56fbd030cd45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1937b8e9aa7986c9a690b455aaf09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00cc27b0913f5808389eeeab080525210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8459854e1b9dd805b1db36d60c244b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf87bfb048a130e4306b40bfce14256212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310112c56839866302c95c0d4760130213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b5d13de1440635cce5b88ed205771214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f384728b94aad954d976eb6a89855215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771391f0063b98e4e4c364840021b04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf6d10d28eee553894cc1b10e1bb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097401429f166b16cd57ddcae781a3c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e13d4c42cac9364b9a403050f6083219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168178a3588baea1275d06f562834d53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b0798125e7418a026c38a71f05a44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2222391845c6281bdba3e391735756222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092c50473a970480adc78f8f3e51815223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7562fb7aeaf88851908ca14c42db2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99815e462cda06d079ac89be9df05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4309270c4948632293cb089a67dcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debede4a9223fea52798a09a7de5a7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c747f032db66bf533a08f8a8fbb65e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36fa18bacd6c3970f349099fbd9d2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74ddf13e95ac9cc96e6f3ade98972230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec67c73c45fbef1870cc147db162e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b22bd445355dab98ed331c3fe4c299232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa35fd746ddaaf989da5f08546c2248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1c8eb6689524b8cdf5cc6e466e70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824503446deecd2a900e9520bbc771b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc51956a1610dbad9c80b75bdb80a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31932349b23eee2c2e873685c5610f7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a63c7052067e4c21eedc5a5c84e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267650c9470485b4d380fb3b7f303d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa508650d9338f223a125bef98424d50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af302a51eb22219bdb95509381c0a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f5541086ae92bc061865d35ee0193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb891ab883f78796f8eda6338b26d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b540f4d1536f7094c7538c64c70b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b7d1fcc16558129726e7f313ac8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b939e25b02c910a2dcbf042f0ebfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9c63ccf878aac69930769d44f6007247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9886ae85721d0b55c19cbc4db2109248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95637af07e507e822cefe4e0f8648ecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00947fdc05f5d37e8b1e475eb94062250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02108d4afda8bcf8a84e3c1b6e1f3c4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8da274808c2012c819a2f9cfaeffb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9faeffda912fc47605901f2a0a31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8994f6e9995a2c769cec9fae0912f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb22e8cd11b480a864ad6e8385c38ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28fe06da6098cf019b75ed28a47883256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463cee84937af135dc24c0104fb758d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b41f49418c7d56c996c934025eb43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e3ed72e27511efca62c1589c5aaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ef7ae0879100e8de877ec1eccaee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900bdf21f250bc453d251619bbc17fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8583ee0cb8be756d1853425dba42c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f392ba055ea874a0fc9b599f935c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6bbf03dbaebc7c4e52f359a1b09e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e970002cfbd241a2ba75281ea8371265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb20290640a268215bbddd26be4dafd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b781a0cf314de895f13d51e41ea5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc2519e8172534a89b8693ce97b87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60022de36c5dcd708348268881de1438269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654898be50c5b7c7b17d2a2062ff05ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e8d75afd2a59896e700c0d7c50d13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e4e05b15107121752515a95ca4908272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88daa822e28e4c54e8f85ee29f49b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e7127e9723cad2404b3e71b850ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9a3e18f4be59e64bef808ba3a2ca6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1455f4aed9bc99bb4333250ae4cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1c65fb0a62a31658c1277a9379890277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7def0595d22dc96468d49d24972bb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0ac12629473615fc77107e4ba34f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040acd537fb788939fad8366d30785280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bbf467cf1a5c4c26955bbee2523b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35140c381aeddb0b248ae43d95435282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb41f4c1ef6de01affc0684f5752dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f81444d3cb7af56cdaa43238647ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5e8d90a8d96436c597a56d28988d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd349e8343ffab42c79946ad147e5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906bd7f5040742d3d59de01e7ceb6d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34286128f29b54cc6043a4f4243cd38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae34584ba89edc8ffa0700fdb21e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41effebf469ca4428d29efc46c78c2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78d6f1ae15b341ed681deaa2a3ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63539219df3846fd308a94c5f313df5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd5b880d1c4b86cdb72dc2a7ccb84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c5cea1cb2e4de0e255e049e9b3ccb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba69b4dd501fe48149bac29ca869e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c8f06c06242c5a462761ffa62ef20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113d238fa565a5243b5bfeed26f50fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc0aa3f56c5d7647b559f61ff74cee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddfb28e6f2a767a801c51a2bd6a1e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872e2776d616ade9debe4bc82db4ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdfe4ea0f012f8c2fe7679a311d069301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f5eb1947b5ee99550fee44ec5b2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a12b2b07a75c9ff2d490bae6c1a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519db310f80598e78c4f1226de7ad33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d44214485c8398ed7d41d4f304ca6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda263d1777f8cb053ab4143a08a3a02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e204b76b1d7c39ceefb9a36804df20b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199a083e2dfcc3254a179a2985c4fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aef5a153c45e63b1246f526e66b89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778fd2776af3815c832ba6b60fbffc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a51bc00b89cdca420a23af24bbc4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d8ac7690add59f78ca76fbffed475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5bc87e66092bee43094eaf44f8874313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c887b8d5331c23afe42a3d6dafe174314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28d3d3fdfaa082161e68c6e49eb347315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d4755dbe02707f462040367e040c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89fb3086d4d32079f786fb4dc4bca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4a5794f4e968277060013553b63f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7d462ecbfaa543bb13ad423063be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d8345cd2cc96da5de1a882a1cdb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614023b3367d41cc910f43a933a6b432321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287126a85c4dd0c408ebf060d52510e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a976af0258ebfe32f1e9e3e4adb378323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da819329e2a2330ae485dbbb1e70d54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3fd6a3f18249e30bcbc6f1e2d132a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3345ad49c391ad6c302e40dc32b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9f9c7cb0a1af2822e4721a578267327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee8186c821ed843f82b37016bfcdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f74f581d576cafb0ee46c2507483329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98adde59b99d8588df34c21b1691981330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3daa29437bca7ec6de07b9c8712b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27411e3a3ffcc477160ce21580e3d345332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641255aef6615b13f31235027fc467333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa0a0ca1c6ab6b30e0e6013d1a821334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f0e4721c54de8fc7e2ce1bb66ba7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258734d39d25f0a64fcd13e2c6aac6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704e131f73e522537b2f592093b5a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414cb17f040c1535f4eb03275c4e69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c3f8ef3af63176288d5b5bb98747f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2965017cf31422ef7cd9eb3c164e7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b424fdad294f55985c664b8b1137b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29e11f5a9b16f27fdcba73a5d9d9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253faec7f308592b19909d8bbc9343a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5b35b7a5e9cf21641ad81235a25b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d523a57027c6928a8f9d4c54250eee6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1faaa77fcb1c3937796f8205dba3e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0a5d8452dc44ef77464ecaeb5ed3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67f9301bb26fc531fef9550d3a81b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225596531c20ded36e4bc4e2b019b8e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fd4ac9377a3b7577af6945bba5001350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686adefa7a8eae12c7c07906992391e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b745044033b248afd2e9c320cf285a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0cbf3cb5b5c3ab0df5be3765a761353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f33d87ef2d5ecab9f10c70504e8a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7207b03c3523bff7fe8117d6dd9521355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf84bed71106af376e8f6b9b048046356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c5bed700c4fad7a3daf0080d667e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ecb9171ea2bc2c666967a55ad2583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06d45e31c0106cd8ab5efb34df8074359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbcf6e1f16ac1cdc298138af6132a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954cbb9680fc2eb2b3f008854df1feb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c2994aa72ce0ae4081334881c3718362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fc7822615dca5048f317248093bb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60940e2cfd46d0760aab24ed0648d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499849ff26c0c26795c93c69dca7a60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc38e208ad95eb04d3dd048b0cd958a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa888a4d4c271042f3795dd45471bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de07d0aa0698c7bfab8f37d041a8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5b6772f96602c74324109ac7193f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a85cb4309cf1a2820262e035c15140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f57f7bc81e53931ebbc7e351f4576371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554714e5893d56b61342d45c7379cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d0eac71c58ef16ff31594ea018d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e60dd767d1d268143874678e7adc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e1f0b67b7770799a0992e0fac8550375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f57e2ddfd53e8e09c98af6db3fc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879d703ba8e0fa2793dd2b1af98f72e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebf80530c7faf500b88fe2e917e441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef131cf9b662ef34da7bb7e19c24e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659040ec18c3c381ec6f25bd046f993380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298bb069d19cda0d5358df03882fc4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d46a52ce86f73bfc9211d40319979382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69f2fd673c1cef27b73115a1b9a82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43107655bc2a27fada4044972ef6f6af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9fd294af16bbbfed9df9760f88c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982622d13375b6156c10ec5a700ffd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26552d26251d1f4494735f4c5a3f21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d763143c06de44eb8de6bff688b514a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd1ff80134c59e510ad9702534de0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a523f275f342639266e92e3103862a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c607090e5121641831bc5a8ae4e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e16d28f3c5b634ee7f964cf4031f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2b279f732ee03d1dcfd8f42fd4944393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee5f209305747248e934f6fcf5d61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3830178e59617a1c31b7d4e6925449395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d775e01555e6ef6f67c869880fbfde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d72ec40f8b1dcd98bbdf8a90b8e06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5eb1a0a6d862f0032831a80e04cba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de115e5cc8ee4f7a68747ca8020079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b8c8c09bdd5a432eb1f0f0380c740400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c4f89427af818ae7435e6b88075cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba248e3d84d691a1fc4e13054ea7507402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3b116400d72a50e119995873dece1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa39b8fd8898dcb5494b2b41371b96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda6935c1c316b6f312eadd0e50c0e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91bfa5423e5ed1aa16163e375eed0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c432ad69340d017a3510dabb0f55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf567e638ed1a963fe8bb938876a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab067642595d93c0c39afc68573609409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44fa9778511d681bfb99c38d53fce7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299957a8c0182553f69b80b5084497e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56daae8043d08af50d37e137b03448412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afdc574427bf0f8c5be17709444c25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943acff58eadb261b7f0c5e571652dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0685dce37714778674c512b7b9946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694cffb16e8b84e669966ba48a8ebf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1143c2189e9f8e0927ade48de4193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd33e8d27e09e8e2e60659135cf68fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c9682c7d55dc0b799a8965a360fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29305f89914daf7d98d7cbd29025ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ebcfb7c6f3ad5c6089b75a38a0d8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5259332086ab5047a3ca40c2a9efbd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a32516cfef05f9fdac473606e07b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093de7165230c688a99433e9d8bc120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd15f12857e1205638d688c152faf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9945a74b1a6617a2a1b6d0632cd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895e7f1d5eb7852d92ca7ab070189d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1ff396e1bf256219524ef4cc39b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18babefd7e8938f0d4ccc1de36b69d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4463e0fd156f76bb8e00e25d907ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68720f0d7e3698d94c95d17f2e91f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9b81d33d49eb382c3cc03b97a42dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad776bfc6f691bff29130faa848c0ddf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab16d6f0c2505e71fecc14b6f84044b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bb2f0f3296b8d01e13cc16b507465435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2117c3629a70ed153299d4111582436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11277566b3597fe701a5bfb23d3eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a661f2ac50eab59a4120e9d88b2c2e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c940a49fe3ed255753cb26a2454c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd88081c412c51dabe54dc580001ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0dd507974ccb43086aa2bd5f78d05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc255ce04416053d41c31c83a4fd90f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f2e069db0a02e7af46145081683a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050810db17a35ce8495847d63ea5ad9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a57cc9e0dd8332085b140acd20ff2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b515b4878928f6aee4653ff845409446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd5a3627656e809b1b3b3c5db4413447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652774c9404f837f4e2bad0feedb510448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95724eb841b7d364a0acb75d0a891f7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baaf4299c034aba3642dfa0756dec8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfb091e4e915213f37b28f966b1c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c92631cda84f30a0646de040781d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d1d9c70a37501ef4bb89278214f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca78b6bcb614e15c355d4335b3a48f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2b2dc6bef4c8c6d4bd98bb7aa0e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81bb2ea63ffd30a89e2cbe4ddd44f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5240cd2892f138c14ca6926771ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001ad6f19a957e75d75b3b615a71cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ad70f0dab840155bb5b3bdcebc3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d026aafe34d19e4b6439300c5e32d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b7df443849009195a4c255a69503d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e926c3a46e8b9ee97fdcd65326807462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2989b3e1926ab2bf08762ec753559ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4930d8ce71cf8a79f0974ae24007a5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db01b31af8f6e933e14cd9c8db70ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033129dbfa2ebbade450762ce6fc8e91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d37c78d5a5826994b52a2889c2d76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4280a042666852724c01d91f13dc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe9a22640e6051a6a5cb6fb1039bed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0da007409743b0269fd5ca046a898470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816e0e4f54ba24aa7a571318a6db70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc2ca8d855281d0ba8b85258c4b4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd350c88da62d54b99ad88b2f53e3e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857569f40a279f03593e1975596a31b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0829d72879f5067e1c42bc054b7d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c579b63305636b232492de2d417ca9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87d0e5f8eab46eab13a0f5f3f5e10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da070b58288da17d71bd1485814f20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496db35ac7aa83c1a1c1e6d70a9394479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafee3370124bb6f3fdbd038a8442c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db265cc361ef4d254477ff2461bb92f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00823453ab3bdd59b0e43f94c03d0fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94a799509bf46f29bc9d16f9737d57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f264b0fd461b731c2c7a65abaf732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa38a68564e7516cdfcc2f57174ac7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6274cc5b6f1a92daa0dafde3671fc89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826e322585af3d1268923664ad9bee3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c241f4486fdae75a4b7e9285f45dd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2b0465168595ce3e039e6a4a9c4bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d91f0771d52e47e685679d881c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1647f185d0ba3319bb18d9f335dc463491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7b613a32d4c591912aefdd6536ed8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313884c5206f573a3d41be9adb908986493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaede3138f08cdaff19a64ecd45fdc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a8903ef8e355d65536525e2e70db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee656e447c544368283d690daef3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224483a6d122dc81f2c3de7c44028a59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb8629e948d56454255b57384e62ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6675fd30de5b890ea68d9cbcc8dee4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6962ec6cd82464932835b6ae6d61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8440f56cde3c6db5259fab4a93ed0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26cf1fa52b3b64f6696b4085c74ee7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6d7115838663bee48d6c29cc0224503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d425a5edeb13a96f3431f795c28252504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c79917656d33817b8e48ab5a592b82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e20b1b401aa430a7a904535504e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dd1d6b0ec045d6d11fa79362d5d2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3133a351533ba2565d285befc049508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea97e4d84140e37df783656859f77ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283caabf4ca53a9da1d49acea1ffb622510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f98139980ccfd4db8c060af7f2927f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af88822c51e8f80923831d6f5f0471512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb77bb7f1807908b560d9e416196e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b704dc7bdc0abed72c24b2cafb57f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c63fcc6c10d08f34b3368a2a8329515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c0bd79decdf42e49782d9697a263c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418fbd3e26360d3e2215fb01ea559a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640442a40a3e631e055077123bcc3bd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280bc8a9e5aff10cd26f0d33518645f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf224dd81e46afe4f9f4b2642c2deb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e3d7e20e99e60f469c0bfe34e37b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b85d562c404456a99810d46ba2be6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b50b23d643f639d99bbb25edc5a12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f9a6992d37740210d279cd0a70a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe261ec709b8ec3fac3d1836894a160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff892457ed31007c75d0d976505e191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b7a9888079a07e9d602c2bddd7da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d919ccfc589b70f61760158ccaca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea8021912199bee731cc98a37857c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a450f0df9ff237242347a5d93984c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c060226a3daa222dbaebc91eee75715531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a52715fb2c4cd75147ff2dd04760a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913307fa967e4b74037eb836b75aad5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2deb8d34c399db1e064f848e445aef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aaf93469a372e8a15728f360b9f97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e71d9a3237b9387a72fd051bfa8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20267df61487a0b2b2d7d9ce9f6e31c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358053d5e5c42ebe2446d315852a3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb879f974ee7912d6e1c2bf261af16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eff8668720e19cb207d6460836378540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323b2042c85d91668cdf8f9f8c33313541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31eb7a11c4e903dadc17b5c886b385542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa33112553eecd8a0e4aa2c33c0f090543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ba70383cd3a3c1de56026397d071e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304ab846589779a1ea64102390669e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644cf48fb8218450724d961b7500b63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd953707e45abc195640ad34579a7747547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df9919281f6d14b5a6e2fad22756a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f84fc11702abe74da053256722e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de42de8e5af7c0e785fb493d7680e17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ba49e211009fca6f94d9242c5aaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de17899ef9dd09d1f5908b1cc1d34b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae20b694de98b12ed2ac17867339268553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b025e75bb9aa86a480999cf79470554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8a371e59e345b74b0392350bc735555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7814b6480985e853bda73200d515c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c6a94e8756aa447b45276db4223f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5775b5786103c260ba66b47c612e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b3d4ca0f8131105fc967950f86533559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491e44352bd5c76a7b19265c1caf12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c196590d41e83ab892b4fd1051645561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e7123af56f5bbe9ceb7f94744bc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aee45a851969f2ba8c54377c9fdf23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73701793fc2fa05d60e5c08b0f814b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621311eb722d94cc3ae3de8c60a588c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e106f9003cdff7fea6c5d5fb6a9a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc32fad93f67ef4e58f3b6162c721e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b4d13d5ccc8c4bba7a0d60a867901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e2e0a7173e45c2c67c89f2c8d4994569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33913800fcd0c1f69ccc679505ea6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261013e2b103940310aa9e567b9f2247571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f768f24b3c5b0eb9efe4a6358b50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534e8967c7911d8a4c15488218138e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693455f2036a06a33ccd13d2124794f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c46fbca107530c1cd16a0e705f40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6472221bf941896876c5f30b57556576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179baa950c8ae078b38c23bd44c0a3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f4dfa897ab5d5c2f5a0396a6c849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d42d329803c281d7fc8f38e0a2158c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f70f262b4b9cc0b8f4a3b2e8ebec9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb060ac6ec131d133163de98154a5595581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4381107f84cfae40ef80f6e44b5dda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d37d49c664418819c285c86424ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8339c773c9272c04ebc739a3ec4d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d3f0e926af2cb7a57d09084fc08a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19538e1ccf0e1fb78ce2474936ea79eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ec00ef61c91060841601ff025ac2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395982e920ab89b80bc38a1fb30681b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633761553e290caccd5eae8273e8f63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc728ec60f319828da22b934cfb643f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd636deee4bed662b2d7c3ccb119211591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874156d377cf03e80fbc3a8bc33f9284592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97eb0e77d4330cdedf6edfd264100593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b5ada8cc466571bb15fe223cab397594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b987e1ce5c0f7396e8b554df7f16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5270c1c1ea936bd42ca1e96d7f50c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db873d619be0816aee9f241c4a3d0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc42481b71004c2b58b9cc5e6ec281598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a7ff1862aefbf7ff3f005c5132b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1fe77126cd8656cad9dac1cebbda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321d92cc6c8204d2c8aefa6cc049a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56474f8a222ab1c633b7d0b4cf44e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ad36f99cd198f12cd7b55a4f629c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb75dac07705e57c7a1cb4e009c11e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9d4300b8139de76ced19c0ddc312605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc8bc7efb036e6bac12188e541f168606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce0dd9b10099d113e13dd32d30a0cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c213ebff150bd143fed6e8d7e1a27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc66479085b7e34656e534a1824834f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d1829f7948dccdfddf9822fe7e95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad76470d949b4c97baebf6da34282611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f0955e688866409eb484b8d069212612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecc9cbad4b1a9279ba2e801811c62b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d0a56896d8f0006e943633601e06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6de1c9b2ee3e4e9173b1d10db6ea0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd66f3005980e945bff95ac56254e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d74e13e564bc37b533a4e1305790617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7832b48eac82a0ffdf4fac040f48b92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f06150efdb74a3605ff88860f6a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa384bde316612a5d13176de774cb7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57909e0b968596a6d7a1e3ccdbd17c4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214049cfb0f19f71bd3815e53b169c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d297231e3f1a91453dbdba1f347a61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e86ec5153a7e2d685833160ff0862f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a4658fc24f7fa59316450e7c2ca2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d1bfa3af5253dc8591cc713df912626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e61a72803b856d4ad9c8738111ac7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f23c747929ee69e98c6d3684da79b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9f00c5f35adf50795b591432edf26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48defd1405a8ce867f98b2b4c212012d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a0522a8c799b4951006657aff634631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973ec184151d938e48a92addd08e783632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698f8e240a647f39b4f15bbda8df74a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21399b1af7d1c4a1dbd7cf8baf9d3fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168e3c19daf870ffe4f4a8a4833f93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6bab6b489bc54baf18b77d0a9050636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1df6f1ae1abc7a2c90b2248e0f0f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872b78b2779077bf29dfb4bed9d2d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a7e7b40379ca7dc810af87ae771fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466565b495944c67e7cddde3beaf2422640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df988c9eb63373d3d5e6fa64b5e545641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23cc8c431b55e196d99f74cd11da41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eacea191da59febb72b98540c54fc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b0e69014b1bb6f7d1b32eddbdbb03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdb3a4d9acda2e6eba1acb46961600645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab6148e9bcde9e38d5f252642fe63c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d887845ecd1a16aa6dc8b5e6b19a91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b632deecbe202a0ec5183dd5d4230fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e3524ebff5da0e73642a10bbfe188649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bf175268ea53c9a5ff38a750d42dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54852943841d692e16f6ecb0609b6e0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe47b9a22a223513e77819c0d45362652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15373f4c0bc41f9d6bec9c654d16cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed99ec9aa66a5b0cb6bc20656e6d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf8899ab6419ec1db9133b0073997655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528df6319f90764dc24660eaaf45779656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122752f0601e3ae83f8b7951c3e3c2f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951f6b29f84bee57ffd1b18f5c6c72c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7e5d24c6230bc7b5470a1ef9d5d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c39adbdd4a394744e03d2b4bcc20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e136c6a8a04992715be4afa2c691661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0e55d51d7d7fe21d18301c80f5df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc4c4e9125436be5fbbcdf00a5f67a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48828d22e8b439922aa96a4d2de81b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c263314e6243f3c9bbc86e917f85369665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a62f1ac947507e3c30f4ec93f7101666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7c9d726c569dae0081ea5491c0eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a58f711175954d0ee7bd725cdbe175668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0574cfce1eaa63e890a012eeaf606669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e7275d63b07f71f2df8564d821851670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095599dc4454127e2fdc930678f921b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e33812cc0c7f8944d8fb4a05e1f0c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeab10deca0140c51e2d74d24cb5f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144044affa581e111961bdd17768a28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7e87eb59215ccfdcd9b8598cd2a03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fe5ffa9e4bb83d30c8889045e0b5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6961377630309123b74b88105b852677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed38a68b9ae101bac4b443257d9f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87f72e09c4d4c9ba51a51b3926d8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de8e9534c461786e7e7e02cbd14612680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ebb9f9ef2c71e6bbe97e76f36ac3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dd791932bfaea5addce9b149c05e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115eecf523a5ec4f2d1a611ec51877e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef5647815514685904e130e87c99f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce7fe38e2ee0b4c2a44cf396ee7062685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618df1395218d7547d64332b997029a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0918ad4d926805adf3993b780a954687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c222f9788134cddd7990a8473b8b429688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b4cebf766f579ec89d611a26f0a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f29a7369f3e653f531f1763e2f116690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a480693fd33202cf9e8738303ba61b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863030c14ef96a566f2a1d49fc0aab5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a84ec11bf7d276cd18d80b03ddaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a875d3bac47a2a076a7900fccca6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d59e6d826efeedd107d2701891d8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809a04363b39398f77858b215335413696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8984e1b05c4ea2507a986a5585b456f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e60eafaacf1e9f5951ee66f42ae9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eac2ef44eaad541a9960f7485abed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c824a89b20e1b9e466a569bb3d0c80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ce71b2980bf5b8604ffc6d01feef6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b477a35b336382df126acc6b9d55f37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb971315c80f8d985069c0d4f745aed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9523adc8ee7a0ff566c804688fb48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf07e9a20aab986ad9f1383909f113705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c214b768a6e3e238632061b48528706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c1252985d7dcce3f451a9c2f484e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71dd6832be97adf0bb8e478773701f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd1ad2b8cb9e58d6ac097427cb4da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff539335bd5e4f1b17d8c66f1f4c36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599d3f8ccb35d29ec03c09bf793f080711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758c5b19499bf389acc5ac283373684712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc59510e056d1931b432a8b8e75ed0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca212207fe2f8210ca08bf5fd5394b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c4bed44e6a9cead53519d12c64c40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a53319e967a769c156a806d2d697716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f5ac3c4967b88219a0c2fd3432aa5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e065e63cdd28ca38a54a30fcfc6fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67275a73ffe21f1bd46ee8fbe113e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d09c88ca801269e2f961490bf021720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4d5b1b9256ae13f0c90348ee4905721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ccb59315f6b59c13b6547e36bf21c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70942e16cc4324bfbf6865020ba24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f644d7811c5f431df3fc9a272a907c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af9be3ad07f4aaca81dd399e82ff61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cf9047909c18f35ea2f13fd4f4b28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2193049de87a46d7def7a72cfd63f00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7e0810da7f1108f083d3519be382728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6636ae348cd5ddcd6ed4de432d918b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8157e5769c44c8b8a500ddc1a6a6c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b617991cf094c48d7d3965faf165731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5df2badac7cac66ff5155be2914772732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb21a425ec27b7828f468f4149fbf5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e475daad34cf5ecc79c45e1a8170734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8fa990c9f9ab5daeaad72ff6e09f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156688c7532d2c98857e00df4590cc55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004e45745043b08f216f13213b621ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868155cb827eca6c91e4053460aa673d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d43abd2eeb5e9c6b0039d595fda4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdea977d369ff1bf799534b3b21a3a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e7641047394463e683aec164a615e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb622cb486deccb7e50c50dc69d5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba0fb0dad8ba35059cc41ce45ae44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc811b108fa78fa00b63d74f45f74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61a27eca45d35ffae4f10466d3b6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7d26c4f77694a9ea81993967b893746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7876d518b5a1b43f2a790f02489d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99a21812a41a5e9a7bc43851d266b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e1a6299c96b109f383cab57b07c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4fd89222bda8c8321217fcb7b1d59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ded54d128691448d5b2e46c32f9307751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c240a8ffa92ce47a7910043482b6032752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23cf86beaeb76b2cf124e9f8bee23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a217623d2610fcc4ad6ff7484ed8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5236314b6ad669aba20f7bc2cf935c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f4a9006a2566e96266345836cc710756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151b3536dbf07c6e93ea5201588545757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6783254bfa550e03e3e064238b9a78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784711c8001a4e69fc5310a99957ac3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157d0a48a676bbc76295bc869eeb79760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956b8b9318c4131bc23594ad8c6a00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f7639a04f3075bb491e0bdb1ee58f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb106cba47c15da6329449d6ec7cdb1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f2d2d3a936b40768b16b946d3a5e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d76cc6ce3a0d52b2438bbe5d3e727765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11cb71f378c5fea9ea317e2ec45639766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09d30a43cfd6c69215181d22bd8fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b84ca78006cfc0aa031dc749363130768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed46cb4c07ab6c5860e5efb06faebb9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171309472a5b33423e449e304d27b1c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93807201a86d3f4d1febdaffb090387771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bfc2f9bc33678e6b3d94a37044ace772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf031c737dfc263ceadc5831e0476a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408a1ec86a1eddf076e317547fdad3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bdfbb859a72c035c3fd088ac86e43775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4103718cbebacc285239167f32cfc8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f973bcf12e4a99d040de1c01d47d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60052eb9359abe52de50a0523e9ebd5e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a9348aac3fa52ac602d11116ee6c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b341fc7f393076a55333bb24704d5a5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c70996e043b67f32b6ec0642a4d27781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828eb12f177b095963934eaa263b857782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d599fc2ab3001a391751cb4032b5c783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>