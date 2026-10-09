--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea840c6a99ec754539c58598a307e3341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b524a889d665018c2c1b4b639cfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355da835884436f0705e4b95cd59b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227311d2406bc3851d481bd27fbdc9614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9050dd6e8ff132672ea231058571a375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc18271039d66acae153f4ec26600466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c46f1988724f99d853da0eddb4fff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c11eb3babbefc03e5be69683de97a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53618d4addc8fbc3750beb1e41739b079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfdd6af3b37678cdccb6dd2955d40310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379afcb1b174368dfdd09c055b000b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d704a952f2f239650607d211f41ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a603243e090de49a6ec7c3744205fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca226f5000272ab6074af9ad0994fdd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021471c1100b1ac6b476dce075c35915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3ca1186b3b3e393e79bd9a03894516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94eea3fdbdeeb3999338885e2aaded17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282a09e652a607bcef0312981767cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084a7b9467c26de350deaf325a7c2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3d60058d92fb0e6c6f4e98661fb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31bc1326571015df9d591d7e663a3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47826021de9cadd5959131c7aee2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c02e269989a55bdc3308f58e6997e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727c596079b949603ac8267d86f45824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f06b548adc2f35659b3b3a0a2d883d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8994a18ad05b43e403e13db2cb6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417863cc85b2248c2ee577c9febd95b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b3448a65afab10161295af12d38f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a338a3836b4fbbffe69f8e375c7b91a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2243ffef246d2ba2eb25f928cc1a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a006a3cfaa5024b153b414ca2837931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad53b859c081fdaf2f0784b3849ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eda279b106c701a98f504fb57445d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170864a7fb8b8323a1da9c87fca04a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150d6a928337dcdee8543d841c37ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad887cbf6b72d0258a11f78e9dccac0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b431a8364cc320402e179acf1fad037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeba01fec351703a421ecec86a8c8f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b2c51cd4051a3ee6035ae9d9c7f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da42b4249c343ccfb7550b1dcc184140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329f1afdbaefaea43c92b9ff4a6a0b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc4503be688e476e9214c19a0768b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c805792e542a4dcb2f9b5bb78d515743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f9cd0635dbbcbc3604228833575fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af008a6040d6d88ab02db10fe409945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe9a25de6cc76d105fa1d2d4d84ff446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055c84f9167a9298e84f05534cea49c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdde25ec5ac90a87f1ff1c75b404de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e4a6624a6baee0923aade2e1014849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad40dda720fe3d3c3d8d9e7d7a237950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f2eb6cb279cb383e4cc61bfc15d1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c570063191fb4f83c0fc27c276ad052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b734192472475a5a4a88335a73424a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d41e94957a90f52d001a9fd937c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb5a1838dbac2fd26719767cd19fec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a97101725806bc11a96f3fae3f39c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9162354cf5e4be4188a40a67aa6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa107831ed5f01b54bf0902730500758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f8bc7da318250ee046adef0a3c8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ae45af3252df08645deced68753460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cc72da89c96781daa32ae86e7b27061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d800e286e0dbc014b6aa6738ffd0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3169d46a22104b9b5eeaba84956bf3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736c7ef4b1524c35b65ee52ec67cc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23e2d016feeacfcb261f4f31fc59e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e86d6fa9ec2f33da4d830098fc6f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e521041c0a6ca3cd952651055eefb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db1ad8c11bbc2fd3213b55b8f09f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59605b432ad9c8196d1861a4e05d11dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df9e97c801144142c3eace1ca297ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83d74a0a945e0e546ec8054a6480271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509aa5792a2077a34a6a73f190175472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c5f833294cd3380a5a18d5fe700f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3a4dd03c1737242ce4b7da0d325674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b6262160e14bd81dd77e49d15499d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb327f64cd88887c51acb3ac49c759b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644be20c1454d4b9395f6f34cd01da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb9180b67afc0cfb6bc09b1ec223978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ebde31aac2464a3bfa426374bddf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f0599a59cb9ffc47fd6156f135d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f47b0b796097af03ba202558307eb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9961791a63ba12ba66364dfbc56f9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af6810d05b2cc45ab3058a9ded4e6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995973b6dcb55c9fbd36db8bf5a87384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6051130c28fd775574a638bb5a29185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a6ea3559a5958fe24333b1e2feef586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09cf84b6352cd40d8d2c2a6e2f404187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee74a44c23ca1d4e65e418ac775bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee40d913b7641707afa3b88e4ecec0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b655eb3c4db4338e0d392db409ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2348ca4a7211fdec7f73d4e60eb6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d4078bfdfb0553a6337a81ef7263692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a71fdf1f0cb8dff7c4852dc64b54b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c86dba13fb9fda892b7d77588e53db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c09a11c3c49228d435a232644e763e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb6e729c1c7bb3ea81ac8a891189f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cceac42dcc529f30ff9f1c9c5ff8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159856e5b240883e4705ae57c0f40a3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c81dd8356c409a535be484332836199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733364ca599c470c581633ce57501e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e85d576b36f144e02dcd2f5bbf60c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a6ebb913af9ab6664a65356d5f9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc06df3a513346cadcff6790fedc402103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d71c3e7a25e6cf09754d045e26be2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5aba0d7affce5ab74dea75fe56501105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce5664a612e23dbc5e92cf67abc6e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e6613fd21eb0989889ba81f18533107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfab33a171393397d656a32e5aeef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f012b35bd817270f2533af14752812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb933b3c048745fc6332d1c765f9b4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832dc64c191aa544587ba46e6e0094111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b179cdc2b878f74321d7e082d4b4632112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e6b510ea7d08c8fb31ba6b14c20f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce980d51558d9bacdd59e2c04290e90b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7378fbc13d0e92e740e2bb50b3ac9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296af96d109e58d10763c032aa33990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1c035fb017788e9931a47475705c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba50775faddc5acb6f81e1e1cfb8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d8f6a1132a8dd3de9eec5d271c81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904fa770409edd0c703ed3daa004ddc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d4b71ea0e413873c1254c21a019cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a028d47e7380b1b61fc41b4abcf76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41175f0c8b61cc64c9107d27ef58fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92d955080e6b86a69ddb488a7a2b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae03943f4c6570c855ddbea6172118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa96205b59fb9d1f3bf2ea6760f5ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90895c9240a4a36ff9902b07eba0d887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13637d691b4282d5e5fe0bede414209a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c11f93055644ab24d1947eab5228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665182f02d25710b9afbd694fb88165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b473df03ad278fe820e1812813c804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396532b1f2e942eb09cedd4463d6c66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf91937718e04f42924ec3f06f8e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdda9551b352ceaf5bfde603aed48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7197f9c7a5bced1b62c8b058a54720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af78a7a696977d21ceb60143b39dbe1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ceebba195c36c4a04697a65d363e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90ea530e4fdcc6bfdf780a9047b1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92012e50613eee84ea1f2f903679a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ca94a02efa6d0cc1df650c067444140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b501163245ebc8e49594ac9e5342f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d396300978bf9418230c9f007c5687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673e2d29d5e3b0291ca25d64c18d85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf77ce3758ea33c0b86a7d1e6a63d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41569fe2e8044f9c22134767cbe056b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e95b3f1c56b69d3d3f277d9a82294146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebdaabae24f12dd7948c6ccf84fa1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf89f4a5c33929a233781e4a3a3875148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4222537ca4d1ac3510521f181b5ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ff4ba2bd9d36843de2209f431ac34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad836f1cb336723cf8805c135e85b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c69dfe475f3f03bee319a700ece04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f1ecc1e45496419e42f96378e519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb9977df7cc4a5f1c6055be4c27f55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27115c7c50587b860b37d9aadd44bbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd85786b7890f43ac6fff6ebd2ee1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a0622e6b59450774ae84275edd04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f35799129c7b5d736c79ac8c6638158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d91ed16adb57847f851c28090c36ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd838c2c156bb58e3f497da4d097adb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015193f77d1b1b992b9c98f880745812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159b4897cce1a1de9c947b742950051162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b56cee3b668b29704225dcb805b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4610abcea86becc378ab29d2a2d6b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d08729a0f52871d33be1d186d5a7f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448596bf8f057f6c20707603ced67146166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf598c79d71343628bebde556f08d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369704259431c2d8e1cbecf9f0ce4ae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166ad1fe9d9c12235b5e75f359502be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea974af83f6ae6b48e98ee149869d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9feaadff750063279d9346d5b7be6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb96a22ccd888b23ca4338dcf2a3498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6954139bff54b6fd270eee72d6479173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867501ceda5ee6502a14c2348729aa9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a51fdf88c4ebecf01e94dd1b0b7838175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f433fc7bb6fc928edbb30e4874ce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cedd52c38d07291639bf1a920767b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ea7db29ee94679ef85574b6f1144178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95361badcd96beb1cbe10a5cf3aa8007179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6b94236e932d16507d0a950a498e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354213a9b53010b1ec21a3cd15b4039181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baa4cf0efd0fb116d58d5cc19b2d0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bed985e91806143022e4e4a54564e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765773c0a2233f9c94bf6442f1548373184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538ac3bce0860c6e207082a106d8ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95b6fcdfe41330fa7e966f291a208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c0668fb74559f78da75b6815e5cd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5653dd9ec89f6224b2ba52e072c27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1a735868894fc0f0490149f50497189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dde0573e6ccbb7914fcf2e8e79b58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c0de83072b2a365f495c1bacb560191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2e9b1c7e97ba71af5f9b8319abe1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17578f3bb5f188b0060840eeffed118193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269c6b309798469cbd0fb5b4978b15c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd45f4c0c12b05a837db1fed8b4041195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61183a21a687fbcfb062f80f6ba3ea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3a7f331b26c512fdd18abb607557197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5e938d6fbfd038710d43f9cdb06ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567bececf996d71f36f633ea211902199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da38e6658b166203b147c532e85dcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c247f4fb03672e728928665f81cb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9a4a434c4e8b6c1fd4d5cc2e27e69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f677071c34b8e203bc4a2757675349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb295a3ab40af28068d766262132c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee8e964fcbfc4bf5ae1b6f3a48bef0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17016e8a5f63308eb8cece46dc08ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db3de24c36fa1e4b58db82e56adce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d142bf2556499cccc899d052aad0e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ce0778001c92faa5851831645b5c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d9a86c0bc636df7bee438c632f34c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d8feba765fdefbc4d8991edcb8f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd6e08a4c17f6ea9e8ae67abe7a1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde5ff862ee295431a1f758de8429ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a8e74104e63f273ea980554c018f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ce9b5564476b1f289963a3d8538c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71064f3c13f53261f3fca55bcef21a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d42827145fba425e7936ce60bc0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9e28fef250ec2158f31af3608bd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d328a673c7e270717ed32aa4a2a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8824abd70abde80d46c32bcdb8859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d398f5df2be010fb8a58391ba77a30d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb79e62fcc5ecbd14487138d55e571222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed3cf0b7fe61aca8935b8282749369223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3080cfcd9b8111962f5620c48b87894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b161e01d83317e6b22c7dbaefa36d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea9dbbac78f9379ce789d8a0ca6ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97649158d35835c8cf12e5b23fa5d3dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f19157c7c7f85f5caefdad8bad5ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49e771cbb39c0fdc5c9b8e701a5e7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b932355802042754801c14aefe07b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ae4bdac827f554c7cdc4fb20b755231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2e7fd82d0add52bf8f58a5e378232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc94f35a46ae429b15b8bc78f567c09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79136038e0f375b5ef66cf2475479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449497d28bcc181b7dd6ecce7c6ac0b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827bfc6ebc4be03899d15a6e3ee9968236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460dc620296759c09d1609d37a4918b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae2cac61cb7e938b41041bdf5726d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0976450236ac2189070d24f5ae29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd96dc1ab8ea159610f6f216e0d3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c526b8f9618f073933b43d168b8a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134e6679754259d7ecc250b9ae86541242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5795e4105950f0dfee809ea304a27d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5000d8bf69af24f69fa454efaadb32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81c7b4098546babeeab68929cf430245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12239e5b3d562fd2ec7a449535cc9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526247439835c696b4860e5c452a9980247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872d166a1e5d0921897583c3923bb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316404ba64ffe48d4e12289cce93328249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e9a6b48488eca8cd314336dd3b2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453ba32544a448c2507b72df5c9387251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df6eb0fcfc8a521da6cfbfea2ecef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62276b53b24fefab8ecec67d18a2f913253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c8def1cda8ae38a228e14914bf5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733466baa087fb4c90b82bf128f16c9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd39aeed7ba3d26795a4cd596471d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532e111571e9d2c5df72667d91d54b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf47208f7c58a9022816838c32798258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95672005102751932c3e52366ef97903259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4700f6bb3f7b27585f3918700cf82c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f393b3c8f5ee4c8268957e00fd37e3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8ceb96cae3d09b83122147bfd8c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce7887b6b9ed592fd6f87b8cb53836263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f2b6cd8c37b2103583e1cfc0e277a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64670f896f16bff13b9ebd7207aa2337265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2401d4abfed5e3201c870c41a040266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e576502459368bc518ca3fb516d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53aec26400b98a838c8181cec0529b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5807df9c6d5b2f1fc3248eb12502b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fe10019c285c5a14023e7a6cad35d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95484ac07f2f683c8e9008678aea3628271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf5ce4f1a448581d4311f4dbca885d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67a7663d2185a33e3fefeea1be107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e291309985160014b5942e7e750cfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11563101a76a03f3c3f8ecd768264f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780b431e8f38b1b7eabaa5dfd2c838276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e0ce3e691aaef582b57d64b0c00b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ce356234f4dbfefc18f99c155636278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e545b91ff0ad79316da34a72ce1ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea29c7fd2e2168b4590773fbacb275280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509d9cf7adcfb110c4305951ec3bf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4043c777a8aa6c495a2c2f048095c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab6bf6610a17116300e18d285b35e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204fdf0ca7db87f4eddbea8b3bfe1bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5209f3dbf7942e5eb5d6636448f8ead285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acecd54add868f604543bb4713377d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82005c4e319ad12530029d8bebcb62d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96795afc274f70f9f5c2ed7629e80a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0176e44844548deaf86221b3ef54ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ffb6394eec3e34848067c12162e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db79521edbccb95b9de6e49c1ce6dd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aacd430dcad2580c8e608b1e344923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373f5168259c7e95f773a98dc41654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95084a475754b725d670732916bf12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd9c1fdc52ae3ef50c330f261ee9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09704d21e003f44366473dbc9b6a7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7dfd11650e944cdab7193390ed7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e3ccecbb16afeaf5c0cf437ef0a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854d8b06dcec030e70c64f4ce3cb12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be770a2d5e305b7137374f2a7b05439300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466880e1f26a69ef8bc54f079be09c60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9a0c714684bc9c1f6f7e9a1a06b87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cfc576bd5200363cd57d2a6aa290303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001e4512b8fb9d42be2b97c8e2e1e02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c8db12243169768003d4cc657bd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5cb5323f4338e4e8983627d2ef959306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb338cd657641279e1163524a98a84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ee0b9a0cc1647dd8c47bcae09b7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b2ed897073ab77ce8eb42f73a3af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba70df9b1c28b3dc97c51ca84e1bb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08132d83b8bef5bc5109ddb4cb665e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d496221d7f19ae45a0398115e255a0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ad80ff005776d0f761155cf323f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80311f5d2abb7778c3c6befb6dae06d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe93fda61b91aca38d55a45a175a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b0f64f738f9d26fb611a6a4eeb6bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e5ee35f4e2eb087c3ae11311c1d51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a49c4f5c5cb752557cc7085d92ccf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f0ad73a09aff50989ab7b00c8d5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f0d2097223db1ecc1e3f014e13e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093958ee156a57a6ae934e474cc62ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf34bb44a5f748c50a70aad049cede322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60da28e9f9d55d178133de2261135e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14d9d7f0d7e50338f775f03b9be974324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1df780cfd16107018f9cb0f3e08d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02292f002b895a37bb81a49f9d98e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ab553cf25dc0e7b400d3d0312a724327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a948b0910d6405f70cfcfda2624f84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00658b7a598956be66ee5973403b77f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c829323cc5feb8822249eccf7f65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9d7b79b98a4cf900152e9df34689331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f9f8e551f01ebfab6816cd53c1c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672283c6b28e40382203d60504b7ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437005f9f3c24817d71a84ca17447933334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09464825718203374c36afb94a5f8d63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c3d710cf85bb14a9a53e28a99500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d2bbe43daee2d14e1453a6d23f2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a9b0324e7061059bfc3d5c8cc751338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc62db514e559d5dab10ae1e1d749c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171944ece2760420b7ed368dbfe7be3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23043cf3102db77246909c3074522c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4270b9db5ed5d57db83fba36b4f1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d26825dd6d8d9533c3d4452cc9c07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dda950cecee6b6520804a65ece598344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808d312f10065eb61379d4fbbfbb88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a016c657578bb312f8c99409abcc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dad3ed15d92d72c15ed73d23ab669347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2370eaea04ba96957ff911c438d3c01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab432d4b6a846aef3477799617126d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd626664a654f2be9a7991a465ee2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9af912ec84c988e274b1a59046d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a5fdf75c79734c05115bce1ad98fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cab539272dc66064f757870dbf5b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeafeb300ddcdaa89f2e72b7542684354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b073ca539cd73a02c6b58be485584355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ce7397a818c74bd430d39a4f7b5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee2b31f062d2594d05fefc463365b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de33de9b149efa014af7675cbea17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310b0bd3079f6a0a6ee2a62fa759725359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34fd339ab4e33e0e7384e00f0ae2cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069361b8c81def12332d91fc2c61574c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf33a8a6a63c80f00a7dd5b70b000362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6613159b7317b3ed313adaab09e8e4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b30aa1447d1b0a0f66645dc77578364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd114f605e325f9bbdbabc8b050b35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b689f684ec357a9c17410dcc0bc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9799d4f64146c48f1899fb4feb580c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa497246545c5e2c7b43d9cc5d47b4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82bc7a50d5e87129e4684af2693ee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeafe1dee5b84a01d4f548c898d0c7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d25ecc21a1eaab3b71475692c268f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5ec3c3bd6b20b52556072a8c36d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a017b14b5522ae798cfb26d21a85b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86348e098dbc5e6651514bbf2d747f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a2e3d36549139519667a34be20c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f1e268d3ac8ca838eb450d6470628376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671aa650539bfa39a9e1276940d0a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a86d0d7ff2e98efd34c31371e2462c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970853a566f56a9796010e9fb00f915379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc76943cf010437a28c32e7bd0bad0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacd4e3f20c04aed564fbb5ff3735f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59068352d92f8edbbe5f43818c19b3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907112a5ce4b6b0d0a56d40091fb2da8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7178aebe3419184be96fcdd81005da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca9fb176785bbd7be02c2fe01fee54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e11268feabf920ee15ed0310db8b0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba08164d72081c5268aac149cdf46d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d63da134c6ff208dbf1af7d6460b39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f6b4d03b366397f822ffaca467a0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6ceb9161b1e5bf3a17710b13fd54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa97269ebb39a669fe189db3b92a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1e82861d2a193b8c10dceec3e09e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc10b23a93b19cef4136f0ba41ad16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0ec7c9684dd4a24af373fa8d8b29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094744e01025f85a2cf4ccbc972a5bb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7420f2a0d8fccd98fa04577e0a23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c127207eed6938afe20c81679248489397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772c6f16094a93acd49ffdcac753ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17d06771e8b6114e5147133a82428399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5397b0641adec9c76c1348d8c60ff1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f16bb9981b722cec3bbf782905e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37fe3dd05a6d1f58d9cf8eebc584c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3cf64a8fcfd6d43347312ff8ceca6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c73f997bdc546769b23c2f234227404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4d1164f924a7b255e0afd94f610c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8386bc6bcd3f233ef828bdbb3c74db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943b7fe7bf7fa5c8f382f612aae43b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1457c4f2cea960555328dff1aad3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cd5e4809fcd3fbef9f3367804cee5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041cd1cbabffab309379438d975ce77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79187e240a3ea2ec3376188f17691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e252c0ae955c6d55536410628cc21da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157463bacab50c0fcb55ad8ddd8c176413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6bc392fa30bf4e94f85029965a5d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008d3fa2b3ac8689b414754a16353c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9ace83d835f7caf2876b87b6c1d64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46216bd99d3f63b7b35f17d60f23f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7eb58443287b232dbb93f997724a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3b3ab78e3e565a85577f8ccacadc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89868f71f2bd8701e7af11c95370fcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69852f9b4261b021a8a7108722130ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3f6a66a0cc1b368ab386c42e9d9d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa3fcee1497217cea6f325361f0fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaacff410722ec3efb7cbb16b27042424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb1bbd39bfa269b35b385925a7d6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee44e77a23ae39ae16b9195481139da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39dc5a144a560856fe13c4dd281106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ffb704f964e93a60360ecf289cdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942463528b035b23ed8fb0ec8bd0681429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2b5405be87d5ab81fcb78fa77291430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714f5ade7328e08a7656ad49ca8b707431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6504dd154b3de9501c7f42d82c72d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1bc01df11cf3f39efc891a37e4f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321070a7cbe4651b4a769864fa89288f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4cb3e688923c9628ed385038832a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d35fe0d95561c8e5662f510bf0b7e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e7579a39b7f7618029ac07ba16c46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff3dfb8908fe650899607d4237af1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e3259f7ad0e1cb1701a3a7c6fa52b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54ddfb1b5f0a702b2b88d150dcf76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ca10b687eb38cca7ec24cf545f5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba1da4f7caa1e0416ea519e55a761442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c22da01dddd84b92d1a6c29072fd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed80709409f20e91059dee049e2961444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26827a6c7dea9f935d525765e9a8f3bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e25e065cf7b422b0819eaeddf168e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeadd0b5b289ee507934570c7116bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714d63e0a6490b72be1c5ced30d392448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375fe3e421a0a803f31e0fab4d91ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b71350ab041c136c5c3a59e5d1a1f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776af7c627516b33d04c69326e0e303451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660d24dd52b25cd4099db9bc90e457452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c285c5bf69fb5c74e26fd93e5721a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac42ea279bc1f9f93382ee0d413181454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58207ff2a39970fff6c883948d67d3ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0972a1997d6522d7f73cefceed2add456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4461bfa9ba64d11dd070b10b836e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9610ef238f8fadd3b00ad4af3a3bbe2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe540c095a6821bcc0608c78cdc1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5731ba8a951a6533d662b462da07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdacabcba75596e1ea3ea98e4d60440461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a247e1ec7d85fa4c631e5b49037c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8426bd77b2da8dde73da627b415f472463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d10543be553fd09546228f4af05ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1580c18adaa760570ddc6cbca1270f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94c786010ccaf155a819203f95b79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f5711c7f204eae5505df952b79f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e4c182b32679268a711be983c874468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca106ae8293c162eb99bed39714b6477469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d789b16a962f19fb3699ff284f40c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33187fa75856e99b25753c044c046d4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d56be578e0897bb056f51697bc6301472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f428729b4e794d6c4d7825f871959473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2afc54e645a311462b11c91d2ca44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de416476a1434cc14944a363ac59a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc60232ee85e630f1d86b4f23998510476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24feb0f51df8faf5f469b1dbb0c964e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82154dda2a1a9a6380a9ff70607c7e5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59e36fbccac9574f4157d514f8a639479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7203afb942d9e02b0b709d6be79e5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094429c334fd294d9cfa1aea25c70101481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4174fc3385c4b09d46f561ce5178b73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753cc9cddd6eb34aff3e21f2c36ba2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bd09446cfac26ba490877c071c0ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855e8815a2eaf8235d2eca3a494cadc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7b80d8c5b8582285d7cc5e90588c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6be898ac85f998243f31d0d3aa6ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94b5eda9fcbbb959d2fcfcfc4446b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210abe9e9c3981c4052b0ae134115411489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80eaeeb975a8d6f99e71ed275b438490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1065d9e04b1eb1610338187fbd09233491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e6373c7d74aa85649c6037bd6259d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e707c76129e61e8e3a5d218421530a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2268fbed2e245d2f3ef39464dd285494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d00fd2dd99c297e3ff7be4037cfd14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf1094d69b4dca8847afa5443b64d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeff6c69555cb90b3593ec18740edf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed16d4819d2fd5725fe06f748886c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a1ea7a65c194dda81739964f75be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c76031aacbd75bc2f7351a01924f55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e551862fc05580b63815b4a2ee76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cca3c6a00f618b49d0892d7ffdebd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f72948f9b8d9e931baf093f015fd7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdeeb53b5136659a2a9f5cc52bd16e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b1fb509978ecda558c9788ec16c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7024a0e297a8f39718249f08ed969506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc470ab7fd90d07dc78650b2354230507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e840fac5bb37f40f799fcf652e43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e3303b294ad0dc57ef07c7c43ca57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7acf9d0b491638deee8d28bc6f835510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b584e20c9999299e961e2e0be57f677511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4af77e3ee2ed19f494e10146f4a7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a1917421916b9dbe52ad962a53669513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5c3920ba4e3a5f0f6cf5fb11153f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b046b0618961c599a6a281c059673515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d78a9c0cbbc7585940f41536a8294516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559a723c2ef5e1f55eed9a45cb08976517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47044d045784a3794d6d1b16fd67a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d0fde87ebf81b72d8def3061ba96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c40b0a57d7c3c86b735b4fdfc77a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36c68ad40e4cdadc44c8eab9cb5ea0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddb663202e7ca0808495501629a968522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07c2811c45569ff36b3b6d738ffe85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454481eb0a1e05b4bfec851486702812524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a413455f5bce22b7119cc88b0d922525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576ac990d8c34728c62f2bd654fec20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb7d31fd66cba27ea629577b1dc10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33baf174b073dce2cddea8d7332d37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dcc015110282f2d7d4b518a3c2a93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cae1d494b327560ee20f52f7791ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1628eaed401b0d5e7e3b8ea3e4166d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708f08ef25c298e9de26be83635cfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f1f6210f6be0a4ab898e30300e78a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8f51cc184535586b8a45994e05f97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2924883aa860cd24cd2d19b50a4a6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f102cf31e3f4e5b132cf51d45778355536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7f806660d5bd3a60922a3c1725f93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d11144f3c44816e7857c67e4141e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1debf447c2e97cbfcf286572bd7cc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee519ed80d4bf4935ee817967c614d77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f0b65ea568ace2dab0313dff34e44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12b9256711494f0ff5c0d9ae848a70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2c7ec26ed1778d0e64e7952f88eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9842fad14dc7d63acc4a738731ea0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc257710e7348305dec56217177543d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55145b99ea6ab47d846b009e876f76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb0d541a8c17077812af768d2fda02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e97f8f9cf24c5459f8ff800e97d9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4c53a3858c9bafea5dfc880aeff7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7dd36d405e89796ad06a79fa9f1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b2f2145d27ebd94fc695c0c2fa22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ec43c5872e58140c813074c77b0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714912a33f4c57ea4af46f922948a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9432a3e14e9e416974df5f984d8d91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae9bafacdad752eb08b15dc70fb76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c263847ed84c9e504e0c3924fbf08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07622d767155351b102f2bfa2814625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375e243cc7df02d83aa328b5fc5021c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a607eb562a8b1175264aa8e386427af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222984660057f85ef4cba7bb5dd0118560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b162bbe623d3df4654e78a83a33d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaab98b8fb47ebb65a12587ae110a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198874c0a426b7110f9ba237cc4879b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab69fb1f680a134a867c43189247b2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a800fe2ec2ac02c2899758e99bab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20793408126e83bbdd5fd0e30df3b14e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ce29da8f46bb6b845e6096de10c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd9808b63e7b3c9fc0bc609742c2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e1aeb562845cae9edc4268b70e87f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e80b1d3ba19bc230c3e46db798dc15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca5d5237137c3c772a36320d074e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b4a1b20a786d30bbd7d24bf6b0a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb9a401de274c4513fed754731bb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0473b93784884d443937e1617d048574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc817c3e82a983463aa50ce48d6a42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782cd1efc4e8f345711c77fd8f5165c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01adfad3229d14640adaad2df7b8b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b96ea3d1e33566b77afee4b8da3f3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ce0bc593de22c8b2f7bab38214afd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e2e74021937fbeba9c006234b8c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c003c23f5132c26ca67da768200c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bd3ec1223496181ef9334b08b0e03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d8b9b40cfa4762e9cc3fc2223d59e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d194068e60af4c9522f195b531b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b148db52b6fa79208811fa8d7c65579585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5a87583a0ee7c9af2e7271760b27e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee70c12d9e66a3b962662e91b220f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58120bd5e8b1f5d9ea62f37c565de0e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f9225485d857b172eb1cef4aa30f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1dc6764bad7beed86f540473da942590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd7fec58ce0aa3d7bc1ccb77d4912591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d268620b0d28575dd4e0da7bd9ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895f7f4e7411bc56646f051143a4327593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42c96f52b4d5644ad4cad3686a9cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a93cdef4873789a6c4e283b60f451595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aefd6b4f89701c7a5b4bde9509a008596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44befe9261bebe8d2c1b7f91733b9e97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e0a33cccf28e3b90f1ee06c7ef82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c59faf7add24e1c3e72c9d3485d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67996033a09ba8ab821c725c0d0926f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401c7e8b8f126dd7835a9a5e362d231601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7107e0c08229a130c01001c8f1ab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad8a8706cd096a3b5668304618bff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4d7c52f23e9fd3309d2bb7785a88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7624b382c0bd3a4136fd4030d90fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae3d0ce6ff8b78cbd4363bcb1e8dc3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9298dfec63e23965cef5b0f6be0e4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bcaddc4a681d0e59c6164ecafde7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b0f46d946eadb7ffe779763b7141609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d813aaa59dcba1a2a370aadb0e4169610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca280979f362d647c0779a0a7eb98105611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8b3cc31ff820f6a556e088d0ebcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040870de209f2c2959c83c07f6945c0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a7be94e3ecb1d352fd99a8167c68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f34ec0793e4e5fca19c9219971f99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707a713cbcba976dd87441c5e9c1c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32222c9923cae2a33a5453f470e1b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1025ffa10d307b59d700e5f397dfd82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6f1f1c900b3160d1350b04e1a15c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc6a183ef4da4dde798649150b2c18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1097dae8295b0a449ee60943d05d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53c1b53975cdd37c62a889af62a6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729273127feb6f3f26ba39fa5b95890a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40900e43673b61447bb6a7553680884d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54836c928c1345a8c23aaf2b4a9101625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765086002d001a794b4f4b1fb5d6fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d279a7446b2b925258356a233c07c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e2d61c049683238ee60cbf609637c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072f0189e5473e071c1e90fcaa232f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc9e38d9b4b4a92ebe7fbbe30b177630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c92009414ac4dbd9c7fb87d0ffe4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf666e9872e4c10bca5bc98088f802f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d32705cfa4ea908b768aa98f41bb5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371716d74e04c4fc7ce6e975d4e315f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106281fb48c5422ed078e2b1f095fc51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f4ebf36559354131975ba97ec3469636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ef01927e59228aa7882e11da7627637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd938b32b81c60add69878d5f74ad4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24be9b1614c92239b849640e49f60c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a9416a9ad617f653f2a80110c37b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0c6186bab67363660b8dabc54877641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f2091376957945a31a5688a1c01a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85a887a9f565dab2f332f9edc68f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c6ad4103b4a12b7896b4801ba1b52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35710350596d9272530c9903ac00d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9844d79d9dffb68ab6641b9873f03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa07c2821228e7143c84a06b5f79a73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bee25c5e4de1ac3f5472561b7b8e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e85eacd2c008339f9fc48db2ce8b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f95cdcdb4d252b45765367e4aeae7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d60aab4e8ea51ef9427665601234651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d86dadcbb98682382aec46a06faad6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9b75f694408eac4a9ffe61931d505653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca1e915f40c599403085f774a32b65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751607c1b3418da33c675b61c5effb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b0196051b088767d07a393a34be0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84777c178a2078bad1cdb3d46e5555657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aa0b9445385f95da8cf57c99d8375658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc82a4fe68ead1cbf34fec67442e11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f561a2b38db7b116518e36377836f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88740ecd7d8c25ebc821095914434f9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e8d038b5efe39056abf73676f06a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27202d3fb3cbcd349d209290c419a1e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200511e4cf235da4e086e960b3041cbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5dc9ec95083d39601b3914365309e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6cce88acb7cda00f97a7f934ac68c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f0185db0f7106b6361df95f3ea68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542434e3769db19882a89b6f22ae2042668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9052d05526564e9e9308a5008e76f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437e1e38354d79db2df632eca89e923670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56912b3a5d9f2f0a585b65b9102ce58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bc758894f5492bdb6d41e62191a1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d3a373eff78bb906abf60cf7e6c26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6554e58b83b3b0b48c51e68ff3c82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f078fa165920d599f02cc81319b52d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fdad59c0bea8d1ec8bc3ed8ff35b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285727606801e09c502fe1f260115c00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22884a2524e7ff1680215011c73d007678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0413f588c62684c495e90246f3edd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01867f12452b0e24ee967a6303583680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb58f09954146d6e26977f83ff8de3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb8ebc9a6f411e0cff0f5f1a2e999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c2c98c6fd24654856ad7c4310ded683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f9d60bdd115a9fab032e5546499d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448b54c0e84d589c592a12b7a908c5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf87fbe9b1e05217faa7b1a924034a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d91628328b97a56dc0f6ed59492fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999642f7bb65bbb31a774aeb4b76fc8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd661ce6bea8079adecec54d70b862f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e51307096754e22f42a7399e2cfde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adde62dbd1dfbf392a19fef47f78f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3430ce6f25c0ffb052b76b8713b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a9bc28224dc29f3bba07dcf6640bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c92b736eaf894a326ea0d62cd84e4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb249821fbb7b7b654919389e5a8bd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38caea386f4c4958d90f499c9251bed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d053d15ba6233d79c397401189235697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451de33897ce86e960f2d9f8fb32da0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f04add4adcaea8baece7fec8b44261699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079e40a41fa54951d03048b57197083700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbde0114fa9405d317755868bc8d9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c552f63e81890bddc0bc09d4bf9d7f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee70a6f0a8155ce794325fa5612cbd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d2d5a937bc998f2d01687259d1c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8919904244f0d0f5856d451b1a91f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5e636300ed302b64dfce3fa1e38b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2348b35370445caf44bffdd976e67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b81c3a69e87a771685846bee90cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f2a71be9d510c13b743731dff1870709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516787689246713d64e0ab41b19dae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250e436e728e4e9a51977060243d0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc725479b1e91a8cabec654c233016d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d02c7b54b8ad1e5547e5fa9fcfa8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88171efe49d3677e1f9f9e3a0023f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558a74bf3ee708a20625e9a6d0e78f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eddb22bf1ef186257c81662ae5c65a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b96a112c657c7a0a7a63bc633c1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308def64f04e9b5c0c52059491d264f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49fee50d54695b24068bebaa57fcf7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4a741c22941db77863f376f2228a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5834b43ed3676ce89c35ac078e0d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85ed309e6f37a639bde5499e0df4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe168c7d192f385721b5fe27c9829a87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b63c419c787684a6d253159a155e5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3461ef4f49c79fcdb8c974feadd8af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f97dcdbffd515aa0f77710fb0407726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd32e29d47d4c9b1d31bde24be752d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61945aa0421646fcd23d0d473d80d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889215eb365407facba3c11eeb3b0748729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fce6ea8c2b489c847f84da5e426cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b808200fdc21cc5e391158cd797c016731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ef23287af0cd96df86018fbdbee01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c937a56c3674852193a00e6c1e4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea3d48afaa35e3ba9faab7d941133a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c26b21ea31905c09dd957bc0119bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411563efd975a0192e9c4feedb2926c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793974dc0a76dd38173955b394e0ce76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0b1c4b91b83ea907f363bcb46bbb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20d22eac8290426a6f011cdaee36f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be7d11b148d3a555f61233d6075789740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee189a1ca631520a2c6d1ac886ac7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fc3fcaccc241f4de478758f03a898742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3695b824e4b54da4e45b27d9e0e617743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a46c04a4b7917e0eb56009fcb38e32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe29d357596d34ea58b1540f5da998745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6616c1a09d74b47cf49c985cc63c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76940277de3cb950abbf8bd54ac909db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fec8430e0e56ea612085238ab9abc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef0dc48d8ba6b2bc339e6a4cbf254b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff7fcc619e0fce6b436cd32c3e6d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a2af586b930806938c917551382a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5df9d12d161347a361e6bf0f1b3881752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45603c17f6004f1aef934e6662564053753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e383f4f52a23c2b484bee4ab6e6fafb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecce40468e3f46caaf5e8e9f63939755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc0a67774ec2afe0ccb4074682e21b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba70e61705dcdba8d8f5769433622757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141c9cff7da960a8762a51c1807eab1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411f41a534a3b4774a3fd26dada0475759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d97c26aa43e45d9f34b56fe3c06f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d073f0131189a190bee01e8fc9edf9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f90971e538f20930c6db3c7460dfd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b861d69f330cc1f7dffd29b9f5f6b51763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1f4cf7ce997e7ccc0bf89d36d16d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42eb58a033238edb2caaf9f7c7390765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165ba7d89261794aad7c69aa38bf52c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb278cb072145320fe4521ca41cd4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d7ff2f502eeac8b0858fd9813376768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf7682748cdb931c809622d6682e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d73c8f1f62e0673e2f0dbe364deba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023122c1a0d97e4ea00844ed4565260771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b4a1d6977502eb6675e40c6cd756772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d0a3b4ef643aa5eb43e40dadad93b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b7c3ecbfd2adf3cfc0846a7e82110774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f70f5d30fe2b9ac880acbdfc0df0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de56eec080156a521200b7a735bbc06776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1bba163ad9024bb0ea6f11561e5d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac691fe6222fab5b12c92a3039076778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81e7cca36da2306b1615dbd50888d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bfd050f0d73ac96f8ecf201501aff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc645599e163bee59363c3a0ee32ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe6b8afb37ae9614541285a51a96b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2cc5fe5b4cc85e94e158d8e5f55ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca38426baaa7a172b9d61fa3731ebf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc240023823cbd1a3e948b0d6d6248785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af687339b6543b6f00db53539983e934786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65775bf664d3aae06876db3838e5e54787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681574e201fc8e98471ca1e89374201788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aba5d00947c734b260ddff75469651789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f41bd1d4cad0f948748ebce01324790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e504fdbf3ddb9c1dacf4c073f262412791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1cfe49cf7cc2e825e2f845270634792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59869296c1d6a282b8e578b260e2df0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f394f27db351d9f23f71bdee353e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9758f63b2c630e82a0d1500d7a59211795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04abd26950b1cfc54ac9ef426de7d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365a076f8ebdc937e80df901b783dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e485dfaaff94c89b5a07e23a9e175798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce27dc7b1fa650e76fb0de2e9ccffc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e771165204b425daf0b3f8f67d546800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc7cc84dac124e7c7d58841f79aae5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff249b2100c0ae02e5ccb03b2b644714802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71bc51c1dd78dc03b72ff7eee2fa25803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d2f241fc6f1ca69bb41504f85a80f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc695df5670f65776ea728a22384a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de70c91c6d616278ca4704e333b94806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292c150d005f561a06efb7ac491ed0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba074f5594433cc475be45847e98d501808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bfa02e7c6a8746013cdeb4c899d4a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f22e38db4100d15c4a87bb34a4f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de0425ae983032fab3c016829e309811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf57a0690a83092f8cfc32923e4a2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56289ab59c177392d0190c2e813b2114813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9b7f1e187d59916404b5933de631814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b0a8aaf1b6373b0ac0df70d8ea15815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a02eb3b2952c1d354d0b2f44cd7f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dc9e6d939b2630c6a3f773d239aff817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9485c5b96bca91b3f197d44d23f328818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919102b92d2972c08a095e941052b960819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265e3a4c75467ef4aad9220a672e4a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c750a4df1fada2151eae621df64d22e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c722d55fc0bd9ede4d3022113f620822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe167ba54c665fcce5073c4760f1dae823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55941ca376f088bb4fd0040efd1bd22d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ac7e1dcfaebcfbb3ca69d1a65adb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ae6db5c0af401fd6cced795a61ec63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c5b0fa1a407db730be341bcad80a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d9180bc18ff75e9589177196916df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b98e945898b6f72340a84a1ed86506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f03bda473c297b194c39e7624ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80b00deaef4f1c08d925dae402e0a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485109b3d0109df6e99365f58e553529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19818df842f88c266054e6f255b418310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df1f3846bf29579c2f5578e28bec911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63c524c114885d82def06aae30fdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588a3ac077186fd98a0bed18396e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fed2ec7c8ef6552bee9f6bb3f261714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60545f2a1b57bd275ede20e0f9822615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3b07f98bac6f413f66cc73f83447516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd3cff2bf0cae161f8e54ffd63538817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a3e71b3b1bb2905cf60f7a5bf4a8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982940b97221b868e307d770fd8f287c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37428ad6db7ed2db7138c7b129dc47920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db716c1bda97913982235c93c55f3b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437177b90283999a8b9f4b5d2bdab41722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef557d2399accbc92b43abf673bc40023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72004972bd0a5635771c2dbb40a4dc0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b58003b8b6970f26d63c4c0066a39e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ccf18308e18a8dff27a823f3a23e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a6b60cabb36681e24e732a7a0a2dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065468bf46a287faca847579bf5e6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6b2095fc2b3f85386dcf18f2ca6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d48cf5e0c75365b69fa0ac4d8726330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52535b75664f7eae1305b760726c23e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d1ccc19585d60197166b166693aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa64f106f2fc6b2a002f9d2634775a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877febb0ad4aaaf7e451837d2acd9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d4b99c604ce1aa80fe56433940c2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904b196c4e38f27b344a3fbeb0467de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6259907206da8728d1f81a9147392137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f08f33c6a243e0c8e55bea79c9de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c13f236e15b70368ccf0200c88afc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35956da81bd3c35c5aa0697628ae955840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189bfe43d617d63a028facff77ce34f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e8921e7197f9ed0b6e53473cd82742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8735305aaba1c0466e2679a8f3aae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d88bfe1e9c20e208a7a211b5a99be544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc213e6828769ab30357baba2d2b1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c88f300f890fa91241a47aa5c597846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142624c65230f20fbc6fe1119fa0222b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0628c466214949d4c1c93aea643db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce28cc76bfb1b833db3c623f90299749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3812fae004a4a2e696102e188d11450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86810438ca12de213c27ae0351f6b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef9a7bc50d1626ce3d8dbf1f9a272052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f64e6bcaf2bcb85c78443a1ec7f8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c40a499c009aefaaa1dc7b322d50354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637492c40064d9e8865dd437e0fe0df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef5cb51386cedb04462c7147ae3ec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2c07a06a3badf7ca22c8495445cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01054108293ee81d40b25f7618904da258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a75497a9ccda220062a64ca3dae69b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9051d43258ae6132cd3531ccdb27c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561037e798895eea657c7991232c30fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8494de449c3a2911d024184ec9aa5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb779cb6fd9b86957a3000d5547f9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c4fff2f0069d76006df868336ed8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb325599c738ac34d8999875847b5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af055f413b875dd62160ec76261b6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4465b76546382699da2322950f555467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf98ab8e8298234b01f7763c859be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8617e4b87cb173ac03968943efcae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133188608c5f5a127fd0da99bb8204870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b919caa98975444d4c23b2eb527671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80bf87d04a6e3f03adc12bd2b8ee472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d73f6e3a82171f28dae6f272f1dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350e8a5b4d8291dfc869fc8251a0bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496c55dd0977a77d46062c856437d3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83507e236edf925ac489b3fa72d11b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2676a8df792d95cbaf7b851ced94877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad8cf643eb4be29f8d599e71ebf6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508ce356a199c84ee779ee17ac958e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66c1a916b54ed62a5d1186903b370680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6511abd4db0460b93a365b6de3ed2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382e76f8cb768d448bcee9197d908a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03274f54637b156f505000392268c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f463fc6945263c2b048dafc5199cce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3be0282f64eccc4d1e1375b6d09c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986303c29837002de2580140b12f69b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043d050f1209fd9046c9815cb98c4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6882cca695303d26f84989ff576d0f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b676d088be4bcbb2ffdcb2a40fc5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47dcd5f6381e7971cf876c16ac17a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576f61edcf6a880ed9c76ad332935791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03cc6c8d2d0b28b08da393e556f25092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841edf036b7b79a37ff1ed0d9348e1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225823dbdd4e67d8b23fecec00fa22594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9a50ae701dff7aaa7fae6e074602c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8495bda44b1d2f113a546df0733a2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4dd57a59f88e63232257624e2a8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd4fbe76416899425ea17d7232645198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47a3f53efa5aa2ce9df2bc73160e5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc99f6b492a3b6cc14fd47307ab0ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed86ef4a897ca5ff8171d5b3706714101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab873a7ed37104d7d6901a85bbbbd698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceff5d92e891855150de5792843a99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541b65dacc6fdaefce8b1f285cfcb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1c714abd81d911e32524393fee49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cadc05401fac03db39adfdedcf55bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a83709886de739eb7c9ffaf27e66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7fe306d3437ae0e7eeb00d17fef9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a75d542699675f2e525766039504dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128566968d492997d7dc81db195f6f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73e6b9ed69c634e3731221b2bccc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23217049900693de6977038ad4993644112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce5bb7dba76237f37d9c785ea4d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ec4ccdea33dc0f07179246c36562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb057a1108d423a253f367ec87f33c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc81c025a16a67555f6dee7a6aecad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df5e6c714234e5befee328fb535c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5745fd774800e2795d7508abd62bb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db71d8f5e9eb2817722739ea8ccca7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77acbf14c39e64e32740cfffb78ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1963ca5325da6424800e9e78a7de6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc60093a00f441fd682455f53bd70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e4073c84e5b25c4ad553e7a933e11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1a053d0b0598030b75ee5dea976a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28290b1f9679110026dddad60885b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e24b488af33c593e6209603159bf3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92ef0181a6ced0db246feab807659127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bae49c3ac35a5018a60156b499f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184566450054a7dcf228162310dd8cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2c9921df02bc00ec5f8a34e0dfaf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17831dc6ea16467b8db7c31e293041131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823112079b27c6f4799f3a3148a11a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233e96336d4676f25f2f8d9948ef66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743060801f96e6db2636736cd53152f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e3b4aa1d9dc003e9105c47cd92843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbace5f0b8ecc9bb35b4a6ac049848136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16948f03bd45d73b61ccc7326937a375137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8b1c1537e67d90cfa9623320e55e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fa63ce725eba395926aab4c43ffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7eb134e768643dadd751acc3b47f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c006a39a495213d4c882915bf19e1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deff38a021e277758d9f69be825d75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d306b1a1a1ec86eb63f1ff6b62dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b623a3ae2283603cca342148867807144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572205670b0ba3e854a6e3a92850c62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591980de3d35680f4ac2145e749a553146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b8426cec5362faa76314c3cfd3d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad8415c8efa95269de93dd73a7baae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ea4dfe65f2ee6286d794fef0d6d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb66639a4b4c6354b7d3043a0b9668150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfd7bc06c88f7bb064c0b0c6c7ae36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302956ef8c63c41fa668f1b3671311152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729bb990ee11b808758ab77ac41e3c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5993baba95e34f30fde6dacdab85e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc3a32b13ec090db07e813ab1095a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef482503a21460b1721b1b3b5b9a2e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeed890980695973c6d95b9dacaf757157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d9ce480afc7b745f6e7f016bdc8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0e5d7ef2be3e78df7f801d8813da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d093f5e84687ce391e3827646683160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2726907f6e39e6154798a771bbb0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205bba1459940a9d94b31eb9687c31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0b881433584aaf27c2db600aa5e67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc9c2ab7ea6bfcbf2cffac6453eb75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421186f0232d321beb6ac62c4b5b94dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54cbaf0b783745937145cf3205704166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fecdf66bcbd07939811fecd3c5a48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d84cab1403b07884c33623724ea5bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442577578e7f51088b6c711bf5cebc8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e167c9ec7210973ab201e480e7b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78140cf850b909412a10c9ab9f7be60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d6bd4f3be293397b41a7b33a63fcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640090949ced606aebbc64952c23edc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392cfe7904bd25f8460ac063e61d58b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9402e5c28f87769d1d67df792dda0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472d25e7d432fb907b69d0b25b9779176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae124e966ddf0f08e38b5104d2d62f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6371f533fc35410fc4e859d2c839e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d3aa601ca698ef69b9c00a40856ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab91deb71bec27bb7199ca713a820180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7466e339b5029a673e9c9dad071a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0cbca019abc25d8feb7cf4f13112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a281e9e8fe5c19f108615231c9a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca338cb018cc58ea18b09d673b0802d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e63dbfb4c5d48e5c5cc274d559416d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047cae3eeb1fc09f8c750715b0e1971186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b772bdf00fa930c1a2e1a6deb9d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa2b543f820f3a18d9701a425d6ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05694e77dd5b0b3f16b73b76f5cb743f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d1a0ef75507c34627315f099bd2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea4696b8d045389eaf0759a43180ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3010167332bb1a2dc43f6d75ca14284192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4a4f382787019c6661c5e766ad3c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dbe41e2094e89ebec9e30fbcd7191194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4003d5db562e698a7fcd3e01806f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091981a7e2c91d2f93603ee63cf2e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5aa8f64b2c1916f9ab3a686f6fbf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc38f33937b95e6486738982d6689198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e564de33b258c7c9bb627e31a2221199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b27b49ce14470037ee4ff45626f73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dae5517eef75fb70327ffbca5d4a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898a9e6bf3408f268b2c34f04faed3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487d140d24c3ca55b8047c4d2f15b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5f0125f38672ade3355b2d562d69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd582ee1b1f023d1f0c97707d4fa854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e825c262152fdf3e39ec63072b1949206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645583f72792bc984cb7620a965fbb52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ee940656788ea45d0a2937f1b00d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66378afc3961ff2474bad8576397374209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50834c8cb383dd5784f4ad27b80895c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd58b0f56b7ecac2a1a76558625af82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d440205ac8e97354ad7b3674becdf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543b581e693e9d447ded78fab6c037213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e4ccabb3c74631079a21eb0d91ce6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff24ca97d3b8d416da9b78426070e96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362f7e21d2b1d1b8aeafd665dd4cba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc76d5e231d045007fd8493e8f7cd06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914cd37f1bac6e1ec0fbf083c602c46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880b1e2ee0d2c2f4ea4465d6cf6e31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c5f960cc0e751da3687b14792f9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216bdc759bfe1751fb142970dbfff7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d5642bd3a5926147c7dfb6958bb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a5279b2d09f1161e1458c2d84196223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844312dc29487119d94494fbe301119224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e8a1a87a4d388466a77aa50b8841b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d33e4cbfe7215e2b83e411468a599226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4f82d2dae1df61e8b348914b9c411227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f096005d3a53b98746646ef81d087d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab5e1b9423dc62d585f62cddca557a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed80b217c040bd2ce3d4570edf482230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd1edea8e4f49063255ee16568ea4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f3fc5a0957bf5b89ebaab58803a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6dcb78a9340bef7b2270a24b28076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c99bc65368ac07af23df9106b32e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65451a53be6154714378770e3e5bdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9fe7cf317504f3be45b9446c547c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695ae31006eb7392da102ec9f067512237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74d35903b69606ed86a21e02667566238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0cc6e5dfb4c9c88fd1e4398967fa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239cdc14acaa7e18437c5c2eb033175240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ad46da63ad978d24eba1e43093da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4a82a647570b1bbd4440b8c97250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481ad30c5010ba16006cee0dae609bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190713a74376eebf793414de6d5c4cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34760571fb486b965e02cdbbc33145b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3280633c55931da2ca0894196f47615246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1551a0c4d592471b803bb928e16dd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c1701a23049393cf2aaadc5d5a10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4672952a273a2f9ea46b69cc10d7049249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6ac32f1104e7d03e95ec30e3d3cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc21ac75f1c03fa5708e38b1ec72ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711f57f8b91a97cdb5ef65ed7c288a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d17160b8fd82e8878eb79a98e03a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77749281bfa503aebe9fb18a9eacc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0964b10943fa022a6ecf36b5853ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7c4f54651a4f163058cab17ffc63b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead063cb2ba13fb88cbfa555631728257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684303adeaee49abfc5181f8ed7d568258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb65b0ffa9fc4b9b23e1ace4c5e0f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471025334c5c881020a890cdc64a733260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3647d94ec054c0a86607f8ed9b8569261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac59b869f9a9134272199ebf86f69d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ec233da27cf0895d0ae5b2469733263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9642e50b64793210f94ff2dc2e9a901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01443c0205827d240bd17b936e988265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5ea999b2a38618fe3287bc89aa99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d136ef068407348268c1dc930b553267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0e473182977599a12a07bb5b7bbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c91d5519f1725a8c2c5d73c487ebf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db116604ffe32acdc21f3a856f50dc50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb86c50894608d617e18393a94203c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3e26d27c2747d4a7c56e6390b9c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc68b6c60b895877ada40f9e1b99a84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a764ffccd2fe5387331949ed32e2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb10fd0ac572f1eee565d65c85784a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa85709a44630f090deebe1a084c477276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609334d2d3ba2d281bd929468e40ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b685f2c8f305f14924e3d5960656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d909a37a17a86706eae8d6866ced39f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b0040a652a3ae33bf48c86873b45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70e52324de6d01d77fa5006bbf6366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e51c25fc881cac4254b75bb8e419282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca843f41956397a5e9a8e57de71b579283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55903366b9c7f089f01d0f95859d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28230e0a35464964900b1c230b32fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17b443944e001205dd37ff293117b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91d21cb9aa32c2f0266b951c1333d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cf37d0a7d4803143a7062639ff8d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa426d7b903d89488138efb293dfb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7ae9e0b8e22d3cf544162aab01a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9cfd242c80f7443e34c8afe663951291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0daa3b0de1ddc8c95939aab2257e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e228ea104ae82557ecb8e7d5f0cdf83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c882e5ac0b81066b82ea7e3ce453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370016871d6c9bc57fa137f5e379140295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064db6ca49b680f71f7a128717842d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f25ac4808583fd3e9ab31bb6fa1d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef36c0fa847c471f8f2bf0fb216c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aed0ac77313b2029ee9289f9d4c1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c92d4fbfd01dca849155d6a136cda8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ed82ebcc7b6f8e48038d1c8675b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd7e2e7789dc8846f9ec913409005302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405446dbf11c78d52d04359247fd3bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2735e670c524b8c1867fb180f4073c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618336a4aba22aabce254cfdb6d48bd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f1fbd12d3c55dea50ace849f4e32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b75b4219178e291f2f6ec664f0d55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddbea3ba392d8a4eed3676a7c2b20f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44898787e3a96a62fc22936a00ead15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4d409f4da93924f25b88e45f047db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa935d925e7a94de0b030e34be3c55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8508d68f206f68dc1a22aa5432a31d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e16922299f6ced0a11eed3d475ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbfd5d376459e0edcbb269c0cf27a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f52fe77d3593ebefb83375b58a3da0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53e83d64b2e0c6d280cbdb94c0076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a011552fc5a76d49c036108b061e25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d6766a633d2cc36c61e74b68972c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f31b6b73526752e4c9186f41921d53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e973ca0fc1300e2ffc1743d703f3d40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eca880787dbdca3f52c8a02a401f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad48389f30bd7764992b567e9f0c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c46baf67a0720742482ce6998928b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f3908fc469cf4315b54e48b6d192324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092a1ad0922c61b86f2686da82906cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fa93ea6dcac58208907df4ff803ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426867eec0b160c86f980bd1633dc16d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1d8224e40a2ab7258dea82e44139328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead26ee11b3fd5486bcb03ae0883635329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece795112d7d3e3a4fed68ca3f0e1708330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26cbc640b0f8718897681d797efbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb074768a7f0957833499d640fde32eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91325394de775435ebf89a60aa3081333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e2705a4f728235cab76923bdd0efb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad5733d1da2289b00e736f9f98fe0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bb6f9a67bf128746218826aa10bf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f672f7b7b099c650775b3fb37d2e5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25568ac94411061f143fe2ba8b3546f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf6dc4cd6d36f29a1d316d059b167339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dba7bd342ee1b58884e08c3eec38a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea76652b1abf134630810c02a23b6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b8dee49cc160dab3b3bccb112b8b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36522fc9380a781ee368256f151a8f00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf2da57613744fcda29a9635e90166344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe54ef35badf70c4c0cba7c9871c6f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80455dfcec6825df2a792e7915b491346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c085da55a2cb80ee8d207c085c45c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485b7aad0fbccdb853291779728fb43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520617bf40cb38f36e1d0d2b9fd14dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c91372c3b3e2a53c67f57caa871cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac92d85a2e345be7fb09a11ededbbe0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3317239ef9ce533725e4b37b2e0c62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff9ce380ee89299e8fc4d38b31dc6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42374e5e5d329e0250359e08596ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af239f0332b76ef8af0d4df924f6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd970000d5920509c675340bb1bb897356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb1a254e201f9838b5d00359d912a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf473e860678ea70af060ef0cfbdfd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf4ed8cbdfbbddff8aa8b78712e13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710d738a2063a15d80e625e6032676360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d967cfaafe8d67d690231792714c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb690af86ca99d4fea602e5948f464e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e74f956c9c5987312d7c4545775009363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e16da7aa348b3823006e37202392e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483ff0fd822db0298f628eeb8d13102365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880e6f656fdda5c72960ee4c82c4db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe83e1c2c2b3b8bf7c3c498e08a1cef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd257435fc5b731f80c63608ebe79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e4a57658ccb985dfcd9b12d509df5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd97143480df62b87cf5641a200f73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c20fe7a655c194d7cfa8c7d5c2166371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a859abc84f39ef4dd1b62a4fa0a5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7272f73ad352e0e5c4eada4ef8bb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef0ee4c2f16f06f71c26e43c12108d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cadce2a6f37ec31a393ec980c7725375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff05f471cea9833a5903521d77b531376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03670194af9d3a8d1281adce2b7cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6e9bf7be8b2812b15dffc5347a49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb0dff98e992ec0d5f2ecbc40f65f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b13396a55a0a14f0804627bed2fa14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b812c9f98c3835f2ae045f944e929bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd8361783d8330a7453f71347e860382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97825616dc9850b08b46e29e40206c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe38208ad565cf1e4a5ba55dcb0c57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810025e821b5852042106fe271f5f30d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec939020ca39e79340544c192fbe0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775bda56b41e6a0c714ee7ec042da04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54301e06e301b569580417c74518d346388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b31564c0043f3cac5d1310de4fd06f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b05bd93e453ba6dfc56f6861bad95f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca2b14449fb03458af07326049bc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49cc84f93e8b055d9143908a9a1bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e86a19f5e67347aa32db97b24ed40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c76faa8c4bfbb1dc36580ba6ed662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a52ad132a96541c2cfb5a2c33e877f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927911bbda5ef9f7462be5bcfa31bc7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e8c537cf991d0688a80df59ff0b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14205c91d8ff20db91a94c95fbc6c96d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d87b000e9c9ae32631bd694359da56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0beb8912b7ed3a8de8b181b42d28b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443614d6c87d480a9da59f52b5eefcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3c0300b7a09f03c046d781070627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a993bb2fed5af694d4c6d63ace68343403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efd671c811ef9c1fb6b60ece9485d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067b3ecc5225e20f817a861b32407c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1d3fe0a251b5416279ba6d13a60f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefb126ccfe3be1da2e4a4f869878d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24014af1211266025e56eecfa62c596408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b96515c2481d13081ae1db2e68cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69c5e8008c67cee44b62d6d6ac859410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b979f4499f22c34c2f2a6f398485c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e349b4cef3a52d7809ab2283d888d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c92a57b871b294488ba8026215db1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6290d8f5a14a5880d3a96cf7cfe747a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb04c1e6a98fb63de42d1bb5d4036e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db637cf6d5dfe41df997c14f437cadf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43034c04ec8a1eb2bf4c5580e436eb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a391e43f37ea4e3b2ed753d4887b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82854fbb3e04f8020ed33c1edf116b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56d26a49612898f7151f16e6b28a14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3d87976baba3f3782ffb47826919421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e76db9da07f63dfe9eb34c7d362c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1f2a079ce517f3fc9ce431fa9e56e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653ed7932adc39c62f36748edaa4759424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb096c40f465f5a70443422e48a1c2b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f3bd09f254648c8a8a1071decf66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7db2ef770ad2addfa39cf70e1ec20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b022e4b48e68cc4bd05bdf5293df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50fbdc4699cb2e33d124e2b85f4b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91c0ed23e6f0ad67036b5f469198e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdba730abe6554d0dc90aae0cf90f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe68531401011a98812810828809a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338676f0cadc49465989d1f50c8ad0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c07b9502ad698354e39904d3d7b7d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f62af8038b90cbd3370820f669935435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed6f1507d159286a3b76be1203376436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9408c26d2516f59aa0bc83a59be9f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2da353151fec47cd506779a8c559a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeaf064d24c4fb38131da9d818fc03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab1e6caa2cf5cba72803468cc0020440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d7ed7363c43d17eb4550d70f7cda0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707270f53b251b8203f23fabdafffe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a84afcdb39bb745cb026b1d59d56f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895364fa514d0e7af23d0a59f0f98c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d960eaa2f86f43b3e0c94d47a95ce6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab9e550a75f31783741d541dd6b02a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fffd462f6deb8653bf409e125130d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bc8810d9c103a7c7fb3cdfe9c1c50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c20daed2aa23e183f8ab533cb62b4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f13f773985172c70387648597e87d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7c335d0eb9bae7679505407405853451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b7227ee08c8016cd18b27542bf85e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384cf7f68a5ad1bf2203cbd3acb2a88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c5047b4ad772ef5d2d9479780ead454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141648abc2f650b98ce8b44bb562bff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872cc33595e9304681f64425f606af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65319e3707b2a11680a1143fb67aedd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dcc4b35fb4d1a8fa03e2d0c511f9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94185de2bdcad0412bec2f6fae2713d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e79e3d3658855e94153a859805eed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5602d7fea42f0611fe7500a24728461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1931172270d6350cfa76004b065d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043d08fdae7ca4c636ec08843c7cdf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734e1f8434226ab943dfe4edfe5233464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62f93e9d56eac861e8c289039c2ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce44c89decde491d64493fc1a1d398c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedefb8b6a4e461f9c444f6642d4aa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fc03b082647903db7e5d7fcaea44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d11daa61698778edab6bc6ada2e923469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416b47ce759b9618b726fe5f8e68d1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45bd757fef8f1492f276e1aed6eb37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe14f780e53fcc276096d4f6674a62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d74548ccc7eff8e6313639bb6cf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be744fd695185f8cccc9dad11a7a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04fbd6791b4ae466632880595bc32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937617f8c19032b1fa0d8f5f3f4de15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03597fd4e541940123a890490264f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a3160c5bd24f03eb3a7ce005e839f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274aa8d28076c9da253d7175a75e5ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4041d41c37d9891eff2693325fab6d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34983db0691f32b3203150cc82d5b8e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06cb33df59fa5966b047a63b0ed858482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850245a4e24c5b4487c07001f0667a65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea97fbdc6cb683df32c06cd2c0dbda484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c654538eac63ff6961a33a40cdbe34a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1e1645c2352fb28e877473ef728f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a0b86738ecd220cbe7b5271758e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d896aa1799cc0e8a229048dbc9d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c127b54d4ec7a8d16f5d4b1f399de2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3797611f4a7f3ca5245634c4549926490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1bc2d15cbfbbc7101f8d2d91a9d48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e254bd9616b32c645707fa483f7cde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532308a775721db8afa0b79c6a7bfe1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fef3491264daadd76fe1ced0e7c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc1885a66dea7f592e260c8c30e5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eea3c663537290bb28618be3ea510c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147259087627f3938d37de4b8b8eff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d86450d111c1ac6cb1802f302b45d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b026398a9bd8f207c4afeb1e5f6ca2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1ca42a396d0b2d428988132da3b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1652002223937ab3d4d9cd031c7d72f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3826e78851e1541fad6d6811a41e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7e536602807bc878f519bb6ee329b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efdf1f0a13fec6ae12272ebe70fb16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b64f6b6153c911105320992384f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680bc26e09eeafeb9969322b09a345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39945318963da225528fdb52a8e72e04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d536998a59c10eb3674fd6c681b889d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453b74ee9523f625c7238a71154f64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb40450b29dc1368d2c53fd014ec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e934d442b5f19176c8c1ede8c3d3c27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a40c17291d7408364110575336d8bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b78f97810b807b90b0e23f33bda5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f77af833f4a2767cc45712c09a98e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad5e94fdde95e296693e61b5cdf96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fbfc87a86f8e6940bc11e663e2923516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67d51f1ad669ac86da276b4690ce78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b699ef15a56bc6a7108bccdc5da17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b823fd1a1052d3edd532035f6ce35e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489afe44c4412d79cad86ffc5f8ee3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5893ea6665ccc6b34b2d70d0ba091de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e0ebfa428fae84cc624c9d185376522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276db68a47b4af5e364a6b82c380d5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579e376815806a076d6cda36187615524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ca481096f2ec6e0982787c17a5b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4053ea8f90b014595b36b464864d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ddbbaaf1d21886497955f7cfa244527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d83d7b433d2d6fd0fd9d3b7662fbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5e1d47c6731f9bb8d58f1c3398b9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84179a9c8ef10fd834d40827d24733e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3fc92a0b9f103f82648dfdf931e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b0d15b2a73af8086a0bb3d19840a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c9d112b3facf30968dc980df25959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb5ba11258c8f3e0bf2a2f90847d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cd95bdb78667d509d229d5847fb01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa31dff5c2694d770282a6735d4098536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0fb55e5e73af5ef46745dc88d158c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f4bd3654bcfd7f4ef8abe1d23c98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd97dac59b77fd8b27ec3fe7d1042539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3c3b22d4fa7db56c421e23217c8be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e81b2f69ca4180ecd8673f74554d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c37b016afc2a4901a6fe48963f539542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867615a023ff7dfbbbe8e7df3f11a7b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222c350df8f03236af3d89a69bca66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c67565e0296cf204ed1019e29c9d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b6e40d52caaa27ce772b715e702d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c0b3bb3c67b459a5b69734d0c375547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932be9b14ae3da1443cf2fe723f9a6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8eb3a42a91636fcb5f6ffa7c9c8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01725ad99cce28c878dc8964159953fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc429acf44db175f55a4d12ef81c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e352d52f5a77c4d896cff0552906e8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b445a93fafc8790028037f55707daf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfdae6f0154daf4e55f5f4ee1a7690554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2ea2ab515125067b6a55b31cf5061555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7773da73618170964178e86a495e6ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db376a8de93cca5e30fa86c22dc10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782aa04590808cec122fcd3c2cc8efc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ad12b0fa2d9dd67739c1aa36395e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ae03ef10a8b0719a0be975ff1285560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dac383b1124b53c6d72629d598341561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa54d84854755151eb26bd1a35f75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8326a3fc041b5d92144ee65ece1157563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559220cf8911beb34d1bbe29925b25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2bdc93e7a756da6338d3abc3e4f01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1c4c5d0d09cdd92c8c3cd5212b7ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32255f4d260fb4f8d1d4392f76b5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8275a032da2d78a0ad806abf25fb00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fa9bc0af60d118af2c5ec8391ded3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e9cf82ac4029f41356887e8279a22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe11c5483a89955bc1e7b30bd35b720571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa03d63ca1e00db25c3b7f3f33517d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de9e83a8615c8d30880a28ed8692b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae421bd3b1fe577338cb0b0b307ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44315d7e7f25cb8b6f304b8fc18de92c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439209eba917c497a7841f68bc953c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7b25aa6c68ba6c3ff0cf185ee355b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d066a4326f6d6aac074bd3ce22c1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21585ff0bea9487b503fd512148df4d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ff96a2fa181d73060be33564e1b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257c5d9b4badcbff01cfe937ed78cbf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d4b1a70831e697769d9411fd643f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548247eaa9349a497e9644905e08842583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e51d607d239758b44d594d2e2578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6333aec5a91308a9acd777a12863fc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c7cc79ab9ab3cd9069e6ec69aff3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fdf6bc87065b0e7870c795b1d110c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a3793a1d22e480f0bd6751a764b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eacbfee97dd9e9f22739f9e7215279589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf02a55c51aec2e6223d3518ad4f59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f83995a2951c54285762ff0f911d39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53691f3ba162016935d366c2c04d37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf609db946416f4044fbfb34bf1afbb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c58264e8b5f0dcc07656681e2c591594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e723449895f77134febe4370301a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a79e081cc28746dbbcced14757c16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a59ee69325c7aba2bc2dc2de6232597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1433e30d86dd607763ed59c2894c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f1ec6a4f3bf2c848052071402a909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df0f26b42d27399169c326c5c506b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec73f0d0944640ca8b8a24fa30b2902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623fd9ac181cffab00da372fc17611602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8240962caad79a3c1436692a01a74c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674645f30140df7060203b261b88c52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc998d8d394b8ca5f809010259c4ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c4b2ce32faea72a28dcadd167412606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19642b5b18e4569828c72c7298fc325607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea05171b336e257937d167c7964590608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeac4647143e2bda76284ae8880cdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eacb5b64a22d7e6782c2f0033d04e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3b316010cd24c4b0e3c640193c808611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9623adfd5db5758c108de6b7e3569612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d55cb5f7ac8b5f3456b2c50dc1c2a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998a9e044fae628fa7dcc7fc5ac98a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9c60ec3dc576340db508217de8ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3813ccb28b5baffc9ce92455cf5e1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de697368bea3ce237d69b6b9835a3e03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff91dc2c78e75b5298768cdfac282618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69dfbefb09f1b1ac67fa9a1867ea4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac12bba224244fce7f41a4418ebfc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11ea9728a3b6b214d911cd0e5507b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1314f70e56ff6f73a4623673058e5db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b8baa00a9dcbb00dc8b1014d7096c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7764e6a16e50b63d859dfebcdb84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1e67ab150c508864c0d602012598625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e20f5e8e2ac43bda090993d7763f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa6e1acbae1e23fa76dd4e37f08ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093aedd1f920f3a50f2a2b7763c1945628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12204cdf2313ec358b40ee37762e6299629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58057d1cd138e42c34be1cc5bba058f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4e2ffd9c3bc7056c76c8f4f03ac6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62267ef8fd92c2e7b00b47b185494ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4671301761443246cb32fc43dc35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d156346217b93cc193b04756a53c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b53a9f7b3ddfb97ce6690a01571de7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a96705244e1d63b6cb0e5b3953e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bae56a8a256cd3b78e71ac84f71bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e768fc6bf3abb16538fc3b34e403f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e429c5e0b5bf6186b5c9a1ec4579639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5927e16a9a96bb7c601dcdd3aa51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843c63368df0edaab6f5d5f0c8334d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939aa03b38c2cf0b991b53b907f734642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba884cc4734fe1e0ce1d7ad8f6b78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c2978fe8e8f74243f7b5ee6554b21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed45363e9d416c3d3e4be5a923505645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d843c0f95b8648903fcfb964aa6620646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c3e36043ae7931f1928faf6f47a88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce58cba278031f7c2754477b53c3de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8549e6f8cfa43dd286d420bf6e44935649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942409ec5ee7dc70b789a460b292462650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b9ac29a54e2278a3bd384cda37f60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51270c25f4cda48c99510e42d467e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee501f6e12713625b12c948a989ae7a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26048ed94bc952119924a4f99887d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207901216166baac7a8369481056c7f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f0969e5e6993f37f7b9563ac151b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a634a74a3c82babb97b7fa26e179733657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2364d767ee76cd2737a5a3693abf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d42042bc18b5748fa125718956e67e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ec83a28767ad81ec43fa30162dd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b62b9890d0bc130b9da460ae53709661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708dca27db0033e134bb3ed309c56a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0bc2e57bb5222f8842c42a1261a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12dde3654733359ed7dc9cb8bb41b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccecc63c575e7fb57e6d066a33b6978665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bfa13d6b3c7b37132fd730894a701666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe53970275437350835644cbe2dc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a759749e08b1cf93333bf2fd1b327668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0d6e85e063993097e8df1ecec815c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c82864d1fae5379aa123160b30ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89854e6d898fc7f4641f2379a62bc2f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b63c1ef22c81aa4bf3713481433b31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442fef174551c9b5a80a63ce23e185673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67fa01f9090adad9dcd45ee6a872ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad6fcce2cb5eefbb56710430cfd37f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e66cdf98c13d25fd28c492906399d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e512157c8a847ee1e41ce949c849677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd616ac642751342aa61f120d9c40d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852c725d3920cd2b1be18d360180f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803825facc7e7870db4a4d31a264cd73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7620d55935139491879eafd4ec7f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e81afe5e9097b5bf6889c89ee0b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1890cd2fbb83d55b91a161850255b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a668a62c82a628d3907dcc76f05b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d22dc1cd35aea15ebbda304d3426d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c406e6711b595b55fc96539cdb0f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51e2c9786cc80f8687624e412a748b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65bd8d56d4ad7c9f10856234d1bb2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4432fc5f7629ccb5e5dad1c18a8e49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56945c45a5ce85b895be23ae5f400114690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5a3596c20d3d3ad50a5a7fbebd99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4c4076784827535cd8220e9e0826692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee98f030d831aac893bc86c5a6aa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d279db2d92749337522c83889065f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5400b04cad842e74eb302ccca2aa2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763c4d066fd663e1a6a04b2bcab2cc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de721dbb10436cbbd934ec18b7db3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db684955849aa75ca63e9872d7911a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2306c6535d5d5e5e09c4244a0d0134699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de02bd1f28763bac2ab6c16b231498700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484dc2898e8fd923ca4b5d725e27cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57ad84431674f0b43f1ed1f61c889702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbdcf7185613020e5e29aafc482748703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc3334d01ac533f772f9e85f8a14d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fe66f4a70d6d3a1f217abfea1a700705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347a79800ef1569c9e281a7df19ff2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c8b06e523bf61838535a78a59b3f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134262b273cec4a288c776580377d6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1cc659b89466b0d8128548cf30cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80597b182c15b17b6b814ff1a2ad5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6913b9207913d1dc9383152be6e10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46341f67b359766ee185214e7f93aa2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f9ae18fa41808ce1973535f5c64c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd772f72433396cea85757daa3ebab0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414fc839370d9eb25cc5b0763746cee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020abc343a8885e20bcdfc439424ba2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d4e42891a5d41ff3263858d91eae8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e69b9d78ea314df8f90db0bd1f91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d54dba99c6f5fc0042ae3b7c56249719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ccf5305de262f6f477010dde1e2c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe26fe4f89c295e907e7bf07fce60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570a126e46cba3a9385b9187b24ddd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf15281f524dd7d32a8c81bc5efe1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734089c9c56fbaccd26622c7aa46707b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04152cd8cd4031c1365a6923140711725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0b76fe06131519a0d2fef7eb6ff9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988303e10bfe82f6283167915ae218727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210ffcc1a72e34f1e4a7b2e3b650405728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4139e5dbef8b050f5fc93ff3ed8b80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f22cc435114b49ae8b22f57a975ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207a8f49771ff3eea6fc4994d30624731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ae129a7a41b63e256bace4d15714732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee4d19fd692941aa64da1765bd0ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22067bca6d83fdc50c087e068ea4daf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da7eedb52cc5991c37a7c3d049c8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9b03f63e0746f07b8262d375eb2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f39a2f812996b86a1e3c65025fa51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea645eeede0920797c46554114646738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99bd7b7962757846716ec519af319e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee25b8fae89bbe9df929f6d84b3bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522fccc0b2b3de733fbcadb68b722ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a59444afa5616b316925174673a67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8be50cca955f3e64b430f1b1cca0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f32387bb02576d17a4aefb9eb29f2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99bb8869184ef15270ac1fd6aceb0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65647bcab92e6704f55ac0e7277ed68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac7e068ed84d7457bae4e6b4bbe5ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c8bb633841251560bd28fbcc1a616748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495a60d8e3973bb84497aa833859074749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544a177773451f0a12023b41108ae8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b8bb9b5c88c674eba41cf8425ed1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7ec6da42d5ad766d071e8647a518c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ded8b0465a2d295d8a1a48406baa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a954c0ab7d04c981700203b58b315f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234d38ed388444756016aff6b514a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c79921706969014b8e2fd16ae3c945756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481399cd4081d44098747ca6ff868c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e6f7f952cd4f0dff71342e79c6ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf330254136d6712fe8a719be913243759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508e2672554ab1e39d87491b4d7537c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c346dfda15396de76a16ba5fd989c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f798b6d9ad729dd67983bfdcf6322dd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c2241c3983304afae831051036c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b74d89a116bd179e3e5806207965764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f803599e40dba1aeac0c76501c7e82765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344956bfdd733b89b5980fe1f0ea563766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab4b490492ed653a06344929eb719767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>