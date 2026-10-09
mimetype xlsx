--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c232eca65972a8200212f24163fb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36632719509a0ad0b13a6b1c070e0a272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ba05cf76d7f45c8c9d1fdabf6e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d1f9cb05b7755b6d4724ffae138924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b1caa2e907ce036ddd427c819cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8237b8bfa7c4b1d58aa87f6831b9846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80362db8139d6db3bffd57020d9e6bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a22e82a66594a1c8f2064328b06bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee00dbe91826315a19b14c41f6004a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83a5b8785de3c85571d8cce0d4de7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8041f27b31c1a1f07f5942b14fba72a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5c9669a862a616d208a6ef0ccb7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f7ce532b0a11bba62a559ea0a20813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7143c9780ba06b8d4cad8513b5e8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c7d6af5d7c974c0054cc513fe73015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e4276c144e945dab80da208e886c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b2ecdefd9426e20836af9262d5fb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f84d0f929fe25d7c0af4904ab25518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e7481b68e528fdb63b3699ebf670f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b861ecd0ebde5cba1d4ea4a021f7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93686bec98641101b767d64db6652b4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306a5e38f046b4821908fe2c5973b6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81838aa67c4065264aa50b65e505c3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886938d7236e6cdf944c4e9d1c1905924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289260d4eaf3095838c1156e5d94af1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497134b0ed6f55913f490f37a9be18e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201ab286223b8a296c700b1c5df67927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e3874be67afe007f72870d54d820828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdcdcdc15ecc480f6c8328ac7b955c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f4c1e9d4c698cd656458ece22acf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a2bf4a023d5b64dad3c0f49f7bcc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481e7d84bb1fe6c4eafd59a7464bc4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199f7ddd0e644562f6b3cda2a3ecde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af20391eeb94a5821a4c7e8ae4721d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba7cd80bc94d91fafc09dd8e0afd3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f111ad1c724a228b1bbe3d445c25ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ecdc5e8ef114fddffb6081c873ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e5fe15fe6a6264f74ea351a3be4f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce19a5c72cbd8690159688b3be3cf1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30006e88b61f423ff68b0d6bcd2c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569799b74f82914d9dddaaed929904f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea705199b893ede895363eae1614e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9e4e365e127534abc17f320f6caf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd46904047f5b7ef51876b38d2f4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea48c55f03858db0cc2a3bbf9c103a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d191fbb29694204b900c283575649446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4b2750bc09083df26a594fb0b64847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14161a183399ee083780c55b59723e6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1619103e9d303c40e36e41f4ccbcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9047bba58954c2c8e71e88ebc4df950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d633123d26970eb9f4cfb025eb898c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1331a5548c7616a034805b7fcf0c42552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bfafc1e91524c0d2cfedce23c880c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298cc1dc1d3dd3f52c1e8f7b9c8aa5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5875684a5d2b2d37e23b0fc12533b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524ee6ae6fdec0883197bac962a27856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef6b475d8aac5c78c364592851e3ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd51ee9e547837449fb0254f944b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aebdeb916e137dc3239c9efd5965fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715133b9c2806d40fba08483b49ba5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c3f6ad11e2a5bfcb6c6bb0e36aa5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58fb6e3fe60da2004b6e2adde3409b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbfe0049a1891085d966dbed76700e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8236f9b1359a7f6b8e8519883271a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144442a634f65fa66286fe6151983765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7fa8e677564d2d68f6a9c30b0dda066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d646900dc4e49881cee99e6624f4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1a60c58764d11582e3c87ee0aaa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a24c8d52f84079ece480ad9ba92f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9135d82c73154e0838fcde8cdfeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a5038631caefdec9f3e058e305b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dc278dbc4049127c0cad45bca2cb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde9b1ad953b7dc0d3254de1f14d70173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe49e39a5a284a16cc45f5944ff8e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03804d2fa061daa8de1958604a1e16875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b76a8322a5c312958fa020befd1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8248d4d6849498178832392cb82a24b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fce822d05aa1b4bf9adae91f805a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6cb0de6a558685b083407c650fbfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d803d2c5a854a4f136442c910b019c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ef1f9d16ad5508928ccfba476bae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e3ad18c3b9d63c302c90683af23b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e224cfacfb3dcab233f1d30f5a0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603809366e307ff2f446e027a1780f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73114f8080a5a3e76a7467fb6a6c4b6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c121e0c8fa920357242fa24a4e6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe9042c079f3f24b0e0b4fe70822187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20d72daa2a4207e919bb9bd36177e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969665b06ccd866ab6f06b6ad79bac5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560915ae80d6028a0d3021be06e6d3b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd9e6a7cdc1a18000dc0ccf17a303891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ea2dbec76c42e4adda1979a6d955792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c33261504235305130637e8a6b248a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aaf42b3d3d8c9eaf393006a815e9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2122b7b97ee6797af32e2e37c3f2bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4ce3be4253dccd490da2e60385f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef0480e34b6f26802672d072fc999797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a5e7f3a797c02416fad08e6a221c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fc11c107cdb539b2de1b91e848cfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaecc1aaf17c10147f238a839ca6e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711fbbcce20273833266399fa7896a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a94e51b193cab46c373b35b404b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6390b3f4fe8e98546652bf7b418c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e7a5c08068cd09c84af4797341ad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd191a36ccc96377f0a8359a07025105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b6d4b70a6e2f65b19db074f1ef8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df104aafc7990c3fe844a21fa0965d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf65a823fb7f32e663ac49f733380108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10c5ce95e1abf9b954cc6f1ae7af9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee182459a77234283bb7190cee5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e502b952daaf68c17a178f32ed5f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea2782fc63baa8e86d9932dfd06687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba04782ad8a28fe85877d9e21bc6a56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8632435b28049b180416991cf8b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df912b241f42816eb7c404f1b067039115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620ec3d208d840cc435d7e7f0d6df4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0764f5a4f14a4004da9dfdc325cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6762d621a9584a400b65ff3e3d1a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e37de2003410424efd8788965e09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c27df578953b13c9896bc11c1327d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a3604d70d2e83643ddd236c53854121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd877984c70f0227e857516d890f385a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ab754ced1005e2371962c50a6c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9475ac34a2bd6d06e8fa6f4686a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49c84265cc8c2aeb86b4f0697a1e7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8661184c926f0340879592b7b5f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e76c14d8f8e9546f342dd5a6cfded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d06ea6099e61cd5f53b3e7ef7215128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a54d1933d72fb9cd7347dfa7a883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f659a4bc2f3784d80f0dc468f42e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1f80ae032ff407503188152252ae4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698759790efa8f2c57cbf4b32055392c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952cc54d5e94f4acddd559255dd5502133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639f66ea81cc4f73405b69f59b2cd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eef3022c02ba774137615f0be88aa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81fbdfe120359c9b8a1dd2d02d5a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a65fd530aac166245c10954115f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8528c21e2e092b123ff5beee48bf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f21ae9e2072939099443ece10481e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77d6ebecff0e33fe27ba62f6e89c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6773c8315252bdcd0ae1c9db1e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11680f20127eb1979a13b27d55f7a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6e26dd76ef814a9a18f9321ce1e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c26b6b1c599906339a0aeb32b855144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6eefd3b71a042e2a6aa0d5725790145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35b99284c9a76f5f0a83fe815f8494146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d25b842294d08b028d651b23b2e07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6046d9577eeed158d388b5bf681b12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115271f52cade1ea54242b535cc42916149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716f0abae9e34c1320027699beaedb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394928b3dad81d29157ea131e9c661b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603063e9f999a33181445f0e806439152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b605aafb38831cceb04035bc67e413e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6613cdffd790884e03bf9bad6f39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43614660a8b14e6677b5af8df1e9a7c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da42351623a13ee363ba5408a0faf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e36fc0e37995a1a4b7f753a081a9e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e15b4d79b5a50b2836f114b7583f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c790626f0a0d8418dbaa3400e71d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf560cd6aae0d6ce36fa73f7f8f3d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b2ae1a4d8f09baf63d3c9dc39d2f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb230943362bc2022c3315d49b106162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d157b215bb943cd4bb76e4b094d21c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c691ff9c5a8181979bf306493b1c3f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a21f9b5929945e80fc45287bf2a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81313479c5a9fadc72eedfed9d413e34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136f4139522b8717f1cd9883d6b407167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf41545c4cf5a7b0233db071d83e435168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d794316effa24a05658673ac3d85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c93b9eb1bbf34807197bf0bac43a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebc503af2b66a9eb21c79aef94d8fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7fe24511de54e196cef5545f2df35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55885404169b79091776242e1902f4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c6259bfea4d5de324c1f1819ae549174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b758532937f80aeb8f3b9ba4f2706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b1184cdfd7250b9d7b82f623c25c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1240ae6e3f7916de68df66cf5328e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677013242febb90c1a9fb50a5269c2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb63f7203968938b54b97d52ef16c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8356fb7c4efaa46bcd733c99ec55cf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7d82391e7cc8e63f14c883d2d61c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30f2b77b70b460771f996a5ff3a260182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035319c4d7b4065e1413f47dde9ab7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0654f76401395a3f691bab044ff53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f467b3ecc964fcd07e471e5ab49222185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1fed2ae5d15d229de79ce1e08bdf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c674bba0bfa03ce088660569f4f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24695837fd6c9b8985832132b57e0d11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbdab6ab2486284527a80f9898a34e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2c306cd4b0836f5cac8d14a6761b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be3c8772c4bffa471fb30ec9b834a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f3278e8b5b87990cf7746b473eaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23683840d2998a617518b6a7a51bebf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825474ae740650e112eef08325abd7b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0a8d0eda16163cec9ca73488626b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216804ce13bba99f93cad925ba9e1e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075a94c58eb354aeb9c3351185d1812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b48390c97b0c1017192ebb1ebbe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34836ae06830c6733a089f09c51cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec9da89249ce26f7f8274aaf2b744200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601002c948bb55afaadb1cbfc48ad4a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514dddbb4e3a9288906e88530c8a01b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb19f8eed9cd32b0ca107cf226fa1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd346ee9e896b37e896431205f5d5a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e7982c50bbde62bf32206fe89ae85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed666137c69cd00c0e616eee95d7ab5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bbf60f87dfe1607f8c2a0226f3207207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe362f5e9d9660d67234b646ef0661208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc12a62568ea087c31c73bbfe5b17a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b17e63b649eaafb8997f539e1310b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e747d33eb6d3761f3d86de4eecbfa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02c9a9c5da61fb331e8f6e69b074f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866bee1e58744a8f3ebfee79e123cf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e80c58106469200d709796279f2253214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0597ae06ebcffb3fe48557e0553754215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6f16cd29585348c7fbc893bd573fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5a80c16e6694ac8f997a22a7db82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2885fcc3d7b44299cc8d0d3316936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974ad3076943140c7694a24c9c6141219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14299199bc46259fa1b706b8cf11ba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd417dbc7e733f5aebf15d57120f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11057854ca83a3f6d2f8b6b8a49a98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624428936d51334ac8f4d81e331a6172223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680434d3847598400b4b9b5822e619224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77019c29dc02a0d7e62deb23349d7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3b9ae3a0e844a001e7484aa554c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd684340ccec8a997d197bfdc5e300ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02434121856be8c1df441f99bcb6351228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa13fede79246197041b1d77b7d93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dcdfcc1d2d36899bb636753baf230230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b5d39f7560f3a5f46539da686a67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360196c8b663b51fdf1be3939caa36c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cfdc66d5124388b9a61e6db6ee6ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a0730f7acb0dade2cf5c06286c58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ccb5f19e4ce8dec028d5dc4bf44b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb873567d375a31bfc7728088db22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015385ab2cac8bfda95af3833186e99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466b25f3f8178c141c4b0f7bb23d77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e842d3ee49f6acfa6979b1e932c2cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d9655f8356c342d9c6f9d6f5da35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb93aeeec948d9507dee27017e617241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689acf809d7ffad6c5d2653c6ae7cb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc83be11646701692d6e7429733bd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e95c36c6d33c2cb99e9758bebc716244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343399d84fd90835e4bfc1195b8acf01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02ec45a42bbba314f96b438b77626246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c5a4acdd585bce18c7107f602984247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5703bd9e4285e256db1804fb05075f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe572b7d6ec66ce68472ae94b55963249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714a95dbd4a6ec93ad3eddcffae43d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0344c889c9c39182ce8624ae895cee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785abd80fc39a049d902957d676887252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33383760783d94bee1c440cf5654d519253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d84c2ffd2cbb87db251e3dd8a0ae4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793525603ca83979e050de9a652d047255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a3a09d1865fbb6882e8b639682a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939280b2c42de4485825a6209039e44d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9f669f94a528e5c091c5caf7f40e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936654b08840164ad2bdd722f14a4fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd741d88cf964ffe9860452819d38f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f5f0bc7f5065cfd1a4a854e2d1572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b725361fa96fabdca5a363a0f7f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893dbc26e4d12dce53fdaa855a96b80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05979d8ae7b7659e96e3e54cc1e9d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69decf96db5709c355553e74cab784d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a1b93e918838fa84068192bca634266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78755b5a5fa4218de98b4cd770a2871267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863c4df3c4270843964a7a07f8a4c6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb40dec30475133249f8eaacf73eee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48905a49a89902169873b444cd0bab7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635ea8272e1de59cddc46a7905a62c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd95dadd9b3c747d387bfd03364307272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea682eb7b78b55370ac55dd4f309461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be349b8732cfa28eafd0925fb8b27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7489a5ccf453c5f1a0a1318d526039275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be9912a8881387ea1141e0decb2dbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c4b34a6850b28128a5fccced7276a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005942e7987024f62369cbbf2a3d09e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af901ff012ce599f385e0c7698a453279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0cf75f55053296901b79c76ce9284280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a12d12938b28ad70e90c538718d18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9b2b3e716c75aa51d0ab3619bda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c02f8046a9759814b034ec675ac0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f376b737c32d4127cbdb99f70622fe9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4fb2dc01046408efe5c56022b21f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474b8a00f1d695f4bb9e212c255408286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d970335fdc8761480e2cad16977c69c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cea49b6abd589c0a2268df3b97f726288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38961ac4aa7e2929a654fc5ddb46f83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785e82795c56a9bc241a3018cc53df4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b9dd19fe7167820f7bd614eb29653291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc08a8127ebbf7767a246ffe4227ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e56a061deca6d8757cc3166e10ec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58fb51a5f938f93f97035aa0b1c82b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698aa9c159facfebe92ecba0818278c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122f3d6ef5f7a5834230eabd4dd37d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315e9cd32664679b2254c563c610cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a5b240c3ca940e6e4855b97583a2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3687bd3d8ad095d9e5ebc589ea2394299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e0526b37cb5983605dd55fbd5a76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03323f1fdf968cc39d299643fc603f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f984673fcdf6c9124faaae32ae1dc80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354610c510227f31b0d3e3d1e2dc3610303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013471bd347179f8f182423349cff127304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bc326e8de7d133e914fc889fe8f4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc4a36bb5714c03af9088db92ab9d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d63a48a91502a0e6b1f53082cf191e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94b4818e34a667575110dcda32c67d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba32876c52e8d935f37361d5d28877309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e053e389fda2a9ea3b47aa764a076bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecab1b145a46c1340775b112671f2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9f8e3b1ebbf8edc0a8aec08c63125312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcab2b63c2ca5d0e0fd48be1d2c4656313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01307bc8267b246351f6a99be9118314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d691be1b0a005b13cb3388d4a795b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6cd4facb04402f6f1a9c17096d362316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9afedca46bcc3a874ca1c8feae23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae542423822ec5602dbe28ffc3863318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108c1ffa01503237fa3f66f45c2819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90c294684be5462224e0b9b7822f9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1a77f4ce620993ce5c353a13d4613321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e15fa06019ec7ffcee80afb459542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e65be1700c4970e85f1acf69e6c64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf679f413c34db7f4e1f690483bac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727c211a28decd4c65e26ee223f4262325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4b51c2b73432725e8b2002fd2369c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414abc68d89aa6d1c4ac72d576ce5d29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d563153affd1713421bda309970b6a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d5c9592c09d3e494638db3a5c2626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060556f5cce114e4c68f679ae28208f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d4efd28c850b547ce25053acbd4ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093879e9615934de62bcef1db3063d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c8693dcb79e90b304a6da1696489333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787fd38fcac134926ab81c69253457334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41305d527342bc56d8cc18024b096e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b541826d092d6e74c375b6dc4a76a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a42282b2a0a8fdf493e642aba287337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323a1469eebaa6828e2ff5ea7e607c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a41c3df25157659cf527012a342627339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13871eed5810318d68d48f69cd1ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999015073aeff499a706e40a7deb691341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd1f4c962ed0954bfb1adccf636c60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887fdb7124d51f88574ae327c04389343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76bf3acdb7b0f294f9102eca1ecbfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6ccfc2167166251eee34edc3e396345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc559eecac8790f488b917817af657346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e391279ad5af209afdc70da63364331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c5a42c698985774544a962026c46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f562fb2b3fd187302209ca39ced11db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1d141772442a55700e4b17b7bd11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a441a5121ab8eb419d1ca0738f49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a75c6dcb1c9226bf501405368c7c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c835c3e31d6576180ef2920ba63ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe400481d67a15e3fed664c1af5ef7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4f762c3872d7e84fd8e2566c1e198355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82020f42900cd5a853ff16b442e41b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d6deaeae964008c11f6452691b22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4e16ed06e77871b7a457b7de5e87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a6da9d083bab97c075a7fd396245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227378fd794d8861fe404d42f4c4e00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553d3173091936be9e6bb1d400c196b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da4d3f360dbabfd8de42c315a5dae7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad878656d6076c08efc882919f0a25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492390a12434ef7399fd40921fe3cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f25af5d2c408306952afe927ab104365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356284f8bed0931d2907fab37d37a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732e2b893e011a80e00e5a5bc2b626367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3851ae636d96591290a7679ec45ca2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f051538a69f8eadeead8ce891cf79eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d33ebf120e0d4c66e667982f29d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe75c659086b8c57d7e971b193047f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519336db0010fa9e1a827b17519cc39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e760ad8f932d47842d7421108e56b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb22b4ac50b23b257e8ff573ba7481c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21459bb5525c816a2b13d71d34c761c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97ac2a281ae8b3acb9306d76eea18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b5c32af33f109a37590081d5c172377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a793b1407bb0891839ef4164960bb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d44f9df99b5c87c97203498efc4d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008f48afa08bb89ad6b9930cea09c04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32101e92223bd4be54c1992effd1bd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432761b056c3e5149a05a448a4c47c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52f9f6b61448631470ab3a2c851cbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2145feb88938b6365ef0812903c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebab4f0b88a0c902a72711e3e18bad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7a31e425c9ef0c86c2a21a232b90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65763e34cb2d93fb35c87478717a9c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8303f223e36a3d192f9bb65f757368388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd63cd5c11ad4490da39245dc4ab3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05983e8532ad4216539f45ff465e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee1c6142f495de586f3c78a616675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114129e1e1fbb09841cbc70d7c3ad54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc79f3c0402cbbf0a2fb911b2a939393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9fc60cb74d9b450c6f03b3993a85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931729b58aa230245242fe2b7b0b43a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f7f7350f29b7209f2afae02ed98f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a571ccfd1380b9b151fb869544f1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c823d9741cdbcc289b9b7a8e032685398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb72fdf6063139d38ca51210889e08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91382070e935bdff348f2705591d5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1986fbe6e8888bca38d4ea6f41bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c77639febc603b8c01a18022a9f32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2490d30e9870b35c168629bb24d7fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25185abb0186518a028de962cce2dd84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf66faf63f1d10b1bf468f53a42a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a5768b0c7fa484a935e565ebc79e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e1e0c4095584bd6309d9192188f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a813811cf01d177c1bef9e61afe94b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed664f87dc3c700c7e6fc2a7af7c02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e2403a954bfb195b81c2d7bd5a94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3e16b3db1be1bb4c13c14ee86194411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6f0b23bf77f5e01a1b5cf0908bdd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe716062403f27e5530f090b58242413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f49e61c59547e0ed1b793ae5baea6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7d45bf86e811ad64c7a10df6433a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2617a6b7d4011122ff0daf5d821c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2cda824527643f67826461790f60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf950beb80d4762ff10b1a7f80f2c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9642f04a4b6b3a47aeb475921c292d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573f6ea9108e2d834bde5737efa699e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de422d3c25bfdf8f6c3e78897cc2b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4709311acdabf2342f2e51ab7478422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c440cf2db10e84ff0a65ff524b913423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167868d2bd755f047275635829d5b9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b233687b977181602113c594a3734a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be225892deae86a99b6a8455d3ed67a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1f85e402036f4423913b186ac3491427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324067f9f326afd7fa94a91fee065a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855144051642651d6af9d1369ea92d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1058c23bca88b09279e8e5c2b009a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87664607f2b7103b379df920a8e3468431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd494274f69a65d644407843168ae3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e74a9dd206991168b21bda40104c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f8764a7932e83b432a7b6c471cd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302dd5c976b41e5641ee56f0464b7d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de228e1db137791b79fec5b81badcfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717797c5fbf6d4e9fd3a93950a4e0eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15147900c33784953fc00fe4211ddbd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7924ff12fca4dfe90d491e065f15c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d54a1bd88766f08b0300bfafb240440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc1813bdbd504d22422b2da9bb1ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9439b8663e5016e5d5a946c8d89f762442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a92229b1b0413ccb8e357ef3d35a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395ebdf38b7438c17e35da07ac7297444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac0cc7a0be7489ac65b0c17d7114a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df13f456f3da5c28e915c59952ca7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362197b88be6c4f7270ca2c65ce6bf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cd4de877c0fb048a8d9ffb289aef2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5717ce041d78e120a433a45aacf1eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f4114ffa73ec292c52ee4f4cb6353450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee1981d87cbf08981e60787c0d02c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fd791bcbab1730ed53bb3c698731d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521585571015e07e125853caf9470794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa8e6856df4ca7c6128c618c5ed05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ace2dcf85fcdc36f755a9c3b47403c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e8aa54b3c1de4792b8e5e05c8eeaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9400e85c9bf2612aca440e9697b7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faaf776e8af8f569940d0d58895523458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcd3f4ad512fc47c263af6d6894742459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6e1193ec4d9461cbd46c1c2940ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3237ae4177028f24674e2e30c6b5e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023ca2e48a6d9fa50c85f1f06053e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f700575bbca62578f5c450214ab256463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c6b73598b96a43c05fe02db9e7a26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71024a04ffd005cf96bfadfffbd8ea85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84cccad083f6456fa55e60483b32fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a337a32152323122a769b40688c94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612521d690dc3b054601ddf13cf55d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf436f7b55cde0a900c68a4ae5bf9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984858291b6c4621234b8c8b0a12d06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1049e7711d110ce2bb2c5f830f5aa05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c152905895d69c0d8eee1b233e9f7f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b7ed52b679f055c0cce00be865d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aeb05789add46b01e23232ac1479f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8119c800d673ae8291c8a0e132a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f5e839d4fe0f7aedea263aed612b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ff7305eef8db24874fc7cb723b27d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3832a898f40e6252590c94acc5dc8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c3f0d8ffff028553a5a11f65b61c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5342b2b0c9ac45b8eceb06d7f7b233480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b514f008e9ead03f4510535f73ed06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb63c9d69952019937333d32bd527f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2311b153b04984ed6c6158e943c9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f2e9904f33a64e059d7704283fcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce63f28cd264d446bbc1ce25f956f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89a466db245ccc70814283ac58fab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4231bc00dd8ec20bae40f4b9f231487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f3784bd3b0c6aad2abf04099cb275488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c7c0da4831290fbc948429573b601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032a3f2d5a6a014d6f4e9b9a95500d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84b60749aa618c6657c6e10decd9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84714661bbc16b86dffa7179bedf2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3946af853acd7176bb13c58ec3c82d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164a3cdda8cf9a104afb02d4a3838d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e63d808f24f430957be1c57813d257495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c61014e562d040eea0c226e681475496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb564637aa1e669899689c01c2365f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d390ad4a9fe35374f61932a48bbc3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff638241d3c5a8db1d855498279654499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd2c9d6e4cae68448fd269071b564500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f88aec2588cc96efa554d04c8e3de5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832fa1b521632434ed71a66dd39629b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282736d55f706a709f729ff7f9761b7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e619ed0e7e584c5689b7a4e4fbd26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b02738f4fdfff50a697791e743827505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23267dca4265b7bb05b92b9be4b2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c9e72298a153bf14ef8cd66512354507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30544bde93c6b7ad036f278b383b7334508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805841bf770dabc7d89e992b6c22db6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac378011ff360665c2c7b4a768c39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2757d9807f28701559fee5d8db991fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2089a648009986a5bbd3de2e6d14da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6fc7545a407a84429917d0a380be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ee11cb77b17192af24f96da03963514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e333f25fff35def81cbd47df15a6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3014d86b35e0bf03c259cca742fe8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7cc24f0b49b4f29f21876cd523375517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dcf08040af5277cd1eb83e4034436518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4176bbc58e9582a2c52c35fcc536e73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45885678cdcdf619291636232f3d0a7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2f059d299495f60d601e0780277d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee6de072adfa7fb4a8401d02c322e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd2b07d86da9290dae789d254465f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8918023ff80810e747f7862b0f1132f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f73f652df203df5cd7be345ae5135f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8495433f54bc098d2361731d52ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905257bc634e32310695a146c3a1a3db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d630f59cd6d5957669350a949372d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50abc19600af1fddb84bdc938d3f249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e47a1f6f454a963ec4f138aded010530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5631cdb8ebed9dfda2083fa4ff493531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201d337c3c200070a8bea00bd5cd697532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578484cecac056b5b2e3fa1b4fd60dbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb5ce3f4c247f91261db225b5e42d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8831de83eb8a85ef159348bce353eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a958cb829129568a09bafd1ce819d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552656b8a2700581630acfa01180c68c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d7b4cb452321a9f627983689fa2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427a57b95006a17fb7f6763cc58dbef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1bcb5357221cfceb8eb328f5ab654540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21f4c6e9830e76842dab2408a1130541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbafa77466af227e3d89e15fe4fa30b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bffc230b4af2cb73bbd910414109e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4e0663c3e03eb9559c2fe97b4c6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb6b0d40f53f9e52027a6a4289d16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11abc0e6027f00989960b5ad7b893b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf603b766fbe3cf24756973377b65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e2f6155ea018ce8789112eded8ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86369f2cdb5104f9d22fdf4983a2cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba76874520c757d524b7a32c5e0b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe17cbcdff79b1f24d5256d254400551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daccbb6db4b28ce7b6c6ec8fd75a43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab93f813368a98a2c2ca3e7f1cae43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd8f9cebd93000df35ee93639c7475554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643554003d4af543302ac69c2d13ac2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11df05584db091b32384329be30e83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c7036cee6e6c1290e5dff2b98e20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9bbcdf7cbe86fd199947041ae900d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f7851e3d7c5f89a9f76f65f57123a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe4dc3b2cc712ed0173ef32eb6ccf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fbdb9e4a2bec5032258052ece9c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5ec3d15bd938e56adf2424b26a39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46192ed6898c3d40b233a972804d49ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e94731d562703f3e089c6aaa4ab44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c882346b2fb2d6374ffd6548996f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eb41d22cfb1a715ef51a6067495bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb16726bc7e7fb59a40479b1d421d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dc622d326135ec3b322971dd90209568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bfbd83413f450e08688e983472af6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae788ee78f6e0ef0b5b289f833c5d89d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da615cbaaf1048c1d14828ca26fcf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d3af99163c154d679a79c8c00e65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c8f1a3fb415281fa2a2ecef53693573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97f7dc5058e1d83a1243d80048d53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2428be58ec98cc460aeb1f69decb2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92421421b14780cc178c841f8609b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2364ed340fe131216f152e32ab578b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230cb35bfe7ccd24ca4d7a59aa6beb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163769fae5c472b821c5c97bfa579138579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227392fc94e9b3558b3667101e7deabc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba39e162c0ab521ef870b7fb43ec5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8bbdcb01a5808acf5e914a510a874582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc023828cab6974df2a624af06f2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049950e0ef551df176c25800d9f3ac6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b5910b0b2e6eee02d777a83164c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a226398628e14c8a32f6c448c7361586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06bcd3d79675feec5602d82817f8ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94867c6af3a5f1a5b7df6f06c8c68ba9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b7468d8135228f5c374f6849ea4ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc3091d5d4ee2b190b6fa60fb2e52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a52f84390e45760478d2b96085435591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e711ad7094758206b57279550904b55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3cc5660ab6ef2a32245b0438eefec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ffc33f3f987c603f4d08dfe4d521b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f579ae3834145b5ea8ee6558c5990595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369522f662d7bbe9d1160864dbc4273596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a00b2d1d5e3810e7598ffcd26d136597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762af1969c2721c8fe2f99ca621ebac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f4ace2e0d9c4369c321fef26f637599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e24777a4e8ed48a9b1f4e255c859a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae857a1608a9e73ec4753fb79993224a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb3d7595c8b4534aee76f3ea5514f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0817e6c9fc102ff2b9d3f710ba43b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e84958b490695d85e34d26bc77c79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2105aa17789c4d21f4467424863c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39b8cf482687f8f59e19b885bc5c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955da63882cdae1145b71658e60e42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1274fdaef3e44068f9ae2ff9f031648608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb366865d1a58e996d44d92982e88d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3568f0621f2740c127761d540241e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c9cd2f2a05958c0f5d5e44cc97cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c910d7c72d768526fe21282f728af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ccc193ffc80fd3508946f0c497ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1cfc3a2dea527e70e73f3207e2e84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848412a6314fe32d87c9c645d67841615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf40cb665dab395f050c66961e30fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4efb0d6c1df34378e8bd7bb37136617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50404c3a3d4b86d951c23dfe67ad86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba59ca1f5b9792de78e736c356af3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3cdc362fe3009e753ee1a89b3d2f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f094043e664f605e3a060b748c37b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb4bb7a8758e8d162046e7341de47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa9b549aeaa061f7329a50672fc1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca395ebacee6747b76598fe58a9edbbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa459ac05ff16fc4ad04ec78b7f4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692e5ea84caa6db89590433d420dc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c93c17a0924c3a711b165f3e9b2994627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf4f076b6a1227811638c320cad4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a862d794d2bf57364e4402e07663f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671382e6b7d0e7dba91f2182f29b391f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6a92d220df15af80894588a14e93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e28f1460b52096e5903e313f147c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc0820bfb7fe8c49ddd063a4960dde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b0da324446b193d735d46253487d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069fc3da3db586f70cc7927133ce16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0256d27c93e9b1e8b99afbdc2cb577d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b894b9dac3436f7740b6e3e3771659637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b4f91ff0337c53180c19c93a2c213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762249371145f64901c268200f8d93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ac25916acf842836fded82122295640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ac70c26ecb2892eef17251bb35f1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099420dd0fe7421ad086a218e02bb4e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac09d02b2e28cff559c44b9a005ae2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0babe95d19b3e8c8cb41731ee5371c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf61ab852e046036c07bff1b323b5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64c10f4e7083bc7bf026812cccf65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd4af589ba0f9bed99fa64c647736647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992313fe5ccc6368240f046ec2ddeab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fea368c6eb4ff5fe5eaa5adefa3e6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed985814d37d71b5e4407fe3c1ee68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d0c4ff275d6f7b848acb907ec959651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa40f83397df9d9e444edde0f0a5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5d60e1882e02c6919d5db3e518cc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b201a03b7bab8f7bccaa54d36d25f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ffb7a39193ca0389b3252cf10bff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55a8263ee270fd6b36cf551b05d605656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b9e2d8c11054ec6b181c51336617657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b722e8312df85ced1fe84cfb184a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bc705ebbd21c534b21827ec5d6074659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e26fc1d2331c4b6ae1c8110f6869660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264a0351b1af9d900a0141042d0ca83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1fb81dedeaf8441338da8c0577b20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf69bdd15cd31fc7f36098c70c5a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453e3a4d44676fb1925002c98b74eb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3b2a166ed977e23aecbbab811d42b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e4489a5db413ee54ad8d88301124666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcb4687b43454aeb4c7b50be3a47d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222fde63ba02a9341837c619ea6bf99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb39d15e26d24c5f815d3dfcd30232b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bebb8d5dbf844f1948b8632ef57d66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db13ed209aa85963cc6614594eb01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff0f9bfa4d87141870583c8f456e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754fc89278b3d84af3101f023a1b646673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccba6bd316bd01e232e6a4f85344df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b61809ab0bcbc5437d2a825de8544675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30fdd6832080590258bbade7efe07d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bf533486d0985db71be3f95bf7e88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd70ca8223be4081d79605fdd2f97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15378a1d49807a89d2555932957e4b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb3d84389582ee1bf952194fb767a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adec226a0423fa0e8b3e270c8950ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb023ab11a17fe7cfa7626b5c79499a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260cc771ee186b1641acdd3848ef9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2cdaa43ce3540bc91c6bf8fef5c99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336575d85c6d966ab22b99edeec027f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9dfd518d821ef1147d758821774a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fdd63828f772165999b0ff9207a61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798f953f4863f9d628619c4144b5987688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb8d406a4802bea1b00e47e1dc183f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ac32644dadaf91cf2d972b7397f07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464fa8d1f3e877b4af1119fbba64f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733fcab5c0d439e5b2d6ecfa25c270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f529bc19ce31680d4c52c72c5c8ce0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b077cbd048be9432fef5839cfd3c19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393adb96da6e7b27d78d169f7133ff9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65acc74c4f7d6278b109d5064d9af76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfe939a65dc81e0f22394f2fc3a7d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d38137e75d983d3bc60f1fbcf57809698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bce2ffe5bc815e8898f416c3e2c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de7f6eda4042bae87dde2a40c82d5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5158dd9cc43bf58ff801d3aeb6a42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea67a218a0bce44beb371f358a1ed42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1072b84adcad05739c41ed357b10154703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0548ce06d6272f6fc1aa796f3461c5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b3bfb1dbf2cee474183673563be8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270bbb1edce8a83bc125afcbf00862706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c77a01df088926559c088c1c40295707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a48dda49b6425b614c8f00567b8a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892808a7d6d42b1e6284762e7dd5bf5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf88bbc5aa0a954af5a8326b8223e57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2880042c9f77630c9b27d907159fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25313fd99e99f27b1503da99b73b2450712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27ac5b248f7d25cc9339904c5e331713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da89366ff6539222e06351ff68ff04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48a4c80753e0c3a1f98aaf497ba60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463655a3ea6b99ed4505f4ea7c91b24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07d246ff1275ae7d9e2acdc756fbf5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bb608fff110247d3af945a119325c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07dd5925aacd5d859426dcd66e3311719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea4e6a0fa033be3a96e014fa0e3a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af9cbebd9cb7964559c40557ca29f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64564828f99e0241e27940bdb1a3ea2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f347ea4088034c584cf6fbe103d2170723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e795688857f8f5142e631be47694724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1edbc9ae620a9dfebe10d823b76342725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d004db74f93d11e48d036fe684bf8e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6bb4ce43a8130a33fd5671f8a58e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b2f25e150ed00f158ab4fbdadb9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1200e7db573ddca201c16e53897d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962665de1117b7b0e335b8f4a6c428730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac68af372876ca22b49ecd2900729731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f31b15338af07604968c61a47dd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85101a3b386981bb9b647523c84aa1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc8583ff4c54b6eb728afaaf0450e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c7657b8503ebe1968bed7b486f5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c60f7b745589c8de9df9f805e5ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d901d3bde88dd18dbfc5a9d485dc3ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa581e161c5029c27fa1043ee0ab1de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfbe95dfd573d179b882edf6152ab9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b82f09c9352559b6b428dd70fdc8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7b9276626edfe18e3210ac11d79f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae0c708391bead227d800f51a63c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4c98659aa54d14596c71eda3267be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e55197bad07282c3695e04f4eec46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f9379da636c6c68ede87b47fb372745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a504e822e3fc582120eb12c9bb47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558ce200698be9518226f42785a66d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4527de44a6ed3bd40e0d3ff1de987748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cef9b9decdbe4810c5dc8e0374c14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb2453aa683f6f9300d3f4897f96c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1175ce0e539fd6dbb67403f204566751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494135e27c3741cfa75608aafc588cae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d0ddcdd22e5ee459f497a638997e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba64c571f1372388e46d660f77f7ff6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ee98490eff5cc3be95114a07328e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d7240526b1fd09641f72b6605ba10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e57f7e4ad7749106cdda930f6474757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c123bfa8947d076ecf3d04baaf563758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27151b9baf946867c55833dee0a9e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14831064f788664ea3fbd930d510955760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f9a192dae31730c16e6b38449216761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107e2d2b940482e269874f2e783d74a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ab8fcbbdf416fdc25e09031e8815763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7de3db396ebe0faeaf35362e45640764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38f706e83f18f2a24722dead68555765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9628da4331981c81847cf62014d2f75766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796453996c962c36d7248a530f54c53767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17823e2b6aee601c3758b900840b820768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38dc5993da439a29cad06bd8cd50f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59c493fe32c6bc929983b7cf02de0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e6a0af457466cfc1fbb1cca335b1c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36629410a1c0236db297aee2ebc2b571772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b7430fb2b2830d00fc40e31d1c2ba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd2bda175f584dfd639adf688ca59774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054da74571419b17873147a3770776775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009959c9ba22bccc63ead417972c0eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e098d608f8bba19778423d0feef09777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1a241f6951870e3f14863b7864ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28677caf3e99cac9c363653d948cf23a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964551086dee168b3fb0fde79fb9248780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a1157cd05a2f4e2a995255c04d53781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1f48eb394d70f62e46f1406a989cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3794f6864471d21644858a3b9fd456783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211c9214ca21738a62e7e47d8ababd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ec0410e3a9b273e18a8b38f08dcb9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf77b8b4095c51c07b113c6a2335f8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1a6905605d90195844152c69dc9a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a54a5852514b9e6578921794f9fb90788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffab42f2fcefa6585fa736c1341a48789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896496912d18cab129af7048c0267164790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6aade78ceef833f336ccb4a52876791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a00424529e05a9993e625cbec133b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e035b333ebde30a628ace749804545793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8358f85ee6808abe67e7a2f3838e2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65743e869b205184970f5583fe20b264795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b1231e0a111c32fa1a4fa0beafa24796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b316a36f80407b6e3ef25f575cc9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995dd2670e31eaa3ae177f5b898578798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e8cea9b2d7da79d1597c6187ce68c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b826b28693452e523d95666e543fb9b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ddd4d3f12f2f0ea5d0d168b0e79b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463421849a781b90e80345fdb39c58f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d651fbca6e1c761c9c8db760f67af42803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc8ffe8ace8d885f5ffe801dbede9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b1c7d4447cb4c83a1bffd33274ac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa37f2c7a5afe39dca97e823553a4f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac2f32761e00e682d293fe34bc6cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e728e31e8ee86a441ed62c862a56274808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22acfcd0e47714b2c517fe3ea9e412c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae8d4ca4ba3ef815af06595578ed4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd16066a16768eaf8fe14e6863bef63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5828d3edb9fd171cbd06f3dd2f8b04812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5937c355c70d7a5d0e3611571327813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a0a75f362295857ea10a137e4a8b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c178609e1f1e9eb1eaeccfae43fabb6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc27945b47b517c9859520cd99541816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66878f216ec795c5f170846b0e8f63f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d0c47373e3de89685293da813a661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b7b962ba8775e2fbf33bd8e73db02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed21f2879d4db7739beec3a8e8f2553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef8458a2f53dc830c224043abeb5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb402470f118b195155149c8bb901585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd9ba1ee7a66d328a212c09ef51ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae4916336b0a168ebfbba867888a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6aa6693f3a41e86398fa856053478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26c0078d503dc36114064344de13079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12343b09b888977c6a58bd187ddddfa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7963427f91cfebf902b65a2304599011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd067181a6fdc1bcee7a0eb8aebf4d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33e097014dd075fb98b846fdd380913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c08f05cbf31d5d62b76fb742e26c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49373d2617cd700de6b7e676caca8ee715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe89006d1d14c65d0a05258ced461916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf8f25b2ce6f512a2fa3881f369a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb717391065991c2e5b4fcf5c3389f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbb4c24bb7bee4886919106248bcc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded3772c27547da25c4e6f2535f15e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d76ab2cf6747c9ffb9d4132262b0df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386713dc92e067719a16ddafb563237c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9aadb36cb2c356f4118a5d270db7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126edc044cf596c621bd4d321703fd1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cdd2e4903517c9e604bb2190f8a0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b93a95274370bcdaaecf0fd2c80a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8dd1169737ff51b5c69dd582fda6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8390c3f8fe4322f8e0f21a69bba53c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa7a69a137d229615807830c2ef6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836365b944d8c38fdccc89c62285c1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b2ef6fae40b9723335d8543b178931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7a4416f65f5e8bdc524cf544734332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d8415e42af9988a8ac0f9c4a9719f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a38e15f2cac6e3065120743818233b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75b30666054b01dc9aaa65d4c5f5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8d001fc9ca3ad43f84df14dfd11336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158bd6373c38fe590fc354c60beb86837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2a1bdf556cdedb913e0bc943aad238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625b76ac0af1dc4c666e2c721b565539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6c94d7cde19e6a6a230ab91b695740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d749c0796cd3950ac1a40d591d53ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf15427f5d461f33628d011ae4ff8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b87d2dd6b68ce1327b84bed300e1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86339ba5f698a84d3fde809f29a37c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a42e29856fe51c8a60240a7492a58945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384932470171d9c2419cf5d2279538e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac3311e83e0207fd42230010eafbed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598e06c6b0591bdad91d359b37bc4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978c90495ab4970612e0c6e31d2935649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339c876f9a6e73ea0c6e8cccff882350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007dc7266338219adb6003000cf49651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8fb93bd484a7130612fea7921988652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fcb776256f65ef7720662cfac07153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae63f364565c7056a4cd4e6d34c23654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebe1093d82b7d85dae52c7334082d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54ed58d5c60f488a01164bc8768cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c1e27c19158da563e219b38561ff957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960921953a9ffb9dbcefb592729b9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff976c2da6351846814feb40fb78d9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16f45bd97f2b52a40fb732a13b7e8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27191cee9298a681b1d704469a0709061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8d8b2e10220f42c0064c6563b4e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3baf24b366b6fe1ff0226823c8168763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8d689b7eb3d2acf5f6846069d09964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08068b06ec11617c6b59a5ed323caa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674f27852774ed8a238c5dc5d43fc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea358e8029a5d993b2e00cc5657ca01867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047088e160ba6b0dad449626ddad045a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091b91dbb6225f78894576e8b3f8e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05660d7de233d4e245db6ff9fab3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ca3bffb620121645359dd329b80a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230195051d996a3950e5e318873732072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039290c08f75957b4ddb76d301855f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79466c858c1c6f38f7c910c1291c0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f93b8c77c0e4e5932027c0beb4b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03ec26f6555fa1f9887e39f10d7f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d906a3ef333f7ebfcb18f96db619777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0d4e4eb1820afbae806010c628a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c92c29a3b5521dfb82bb24ad401079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c902c20efead0661464131375378b0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb283311d6992b4917873211071636d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135170574392572b4165c1229cf342a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb830dad20725304e8f3112aa8c0ee383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9b02356e3be9253fc09972c49c24b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe21e224e2a7f11a44d06798a472ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb790ed836b1632958806a0574b3c08b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd50e8794b07a1f96c41acae193953c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741ebb21a82e3b3e03c82348db5b2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4eec7d106934f664cec465ef5c60889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783ad4b49efc5005b383f8366d3db790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc4d427d267c1f0a60a4035da9d1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f388073a6dcd008f7d9ac320c3df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f775e83e36a53c8a9b9fe913c94c0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fbc3bcbc2ad05753afc05388bdde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234516f4401b076375a0ca7427a212a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84669b0a9589a041747d420743f635b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd040ae9b273d29b5ae6230e68abf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a94527d26ffa5cebf8bd1feb2412298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e3940168b3e7d02d016f182d8005999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75daa63f68f228f824dd3cd132bc6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd3340c52af9b0166135e587e7b55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bfd6a55b367c56842e5a32c59a951102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474446d7a876383501e8e4a1ed0e195b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd4531f309ce2a0a0cf4d4bb642eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd99a2ac542832ff971f0bfd4f3ab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea072981814846f9f795123497757b62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8915f7fa6e4e660c04b4ae8c43708b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b1e051a1d6c9c9c69a0d94723d53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff885503a9c33e2288ff923412175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760ef74a19d58e64ff7eed3f741ca2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07fcdc06eb5293b98a3e32086b0476111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00a47cb7452e131ee597592abca59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933cf4feeaefe51442e4a4e260b7de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24e4c178ccb4570bceb7acf633eb6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625408e6136a65816073cf6bae1bd199115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2041d92ba0da993ff2a13a53144c5e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43c7caf8f85ef6cf7d0d0c50ba3fb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a14b6dd75c5854b738057e03aa87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30341766fe1f6d6c434042f01ff30c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe0db205d4b08a74f9787c62d67e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d67e84a932c3be4a9574f0856ff960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba04b86f087f5b88d7035a2aab87615122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf179f79a08621ece4cc45bbf54b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679bbb07b25f766e43e5e1fac19ed9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433803e44dc0c47a3467eb0fd902b69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a79e01de347847bb60c120ddab6632126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe95bcd57f072a29679f5ad71ca6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa628f6ae8b5e183943333fd763b475128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854f82e91839728f3b1b02ec09ab22d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da6152fdea584880e9362be1b68ee0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3ad80f1aecd92e7f25fa9b63d330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6655ebf90d3d9d9af53f5426f1994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f43fe243f1de2e61fac7766f05ab23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419cfea1ea9fbad6a3ff2d4c7d1add7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865c97e0c4026f06a743705a3709a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75972c613c66ad2658036b115fed50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda240a5b609c43c4a6c52848535485d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df652780dd0716c76a1f973cbe922138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5955945341cda6554a3ded3f27ac5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256b199aa30349265d02f7ec196b16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb89290b96cb1e48aea7f7911a805f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f083568a9c9ed26a1a1e4764355275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19251f5fda107f53df5657a1be70de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319441c5073c011d8b012c025484512b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38466d93b624dca3acc07d40099db25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f88783bd6b13cbaeefcb01a980fda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a513abfea6a35284f3abc9f71859e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a0a081e3f88d65d67e28bb42b9f44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6482f7cdce94628a55d16c6e400d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291c488db93a925e4f085dbe06c2b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab92aa4a6e1b916508183b1063b78c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e14e9cd21136d315ac62d8371fe2b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd53298c2df06118f7fbea5744dc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dabbb6cc86eade331e32750dabc2f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caad5f73df636e27e992921e627dc5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bccd8177390776ef8420ddaf01ef4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461fcbd891ef997c6bde879064f13a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc58fae4c1e705bd8eb669b553ab8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c77bc9683f9345e98130fcba32669159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b97012c8c59d1dc8cbbed8befead7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96531dabadcaf8a182bf2092bbb473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9513d427009deb446b5729af8b634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683167e9b60ba2eea952e1719a6031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6432cb050da36bb3fb2a1a8f3270164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3fe28d89de85db0aa384232ae2a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a4071d4d8e473b7561ff24b1c5c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba28e95bfae79f78bfbc3cc50afe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7309eef7b93d00a9ff7442c332f419168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f5c48b652ad158a28315681c015d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992490bc74b6f92601637917df93ff6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68696c71bf883f4ff7f088bb32ceb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf0469e5b6840b4c11a2493eaca8de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2136c413337487e4b83b4c1de557f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a463ba103064f6158805de43daff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fabf0dd79ddb46f5c364b644724de3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f82a55f6770cf57c67be6bf932f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912351bf9fa497749e68089668b17ce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6821bf06bcf0ec02acbf8d7bb8f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35940b4b04c81df3b3c672a73ac76a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c3a3fec5aa4769e65b11a75e3310a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5de81fe25d3df0d5490cb5f286f642181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb689eedd7db47320bafd23f3a00f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1708ad3fa5e10dfb3f3ecd395fd100183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69369b7ff8b81be79ba02368c87bdf3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa5a81ad035c6ac77c5623eda69e4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79b8d0d42ea01fda205f8bf3ad6e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550a168768ba2119c8fc11c58c38fb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333024331079f3f7e54c589b8e82a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628e121af785e628f209165b12a6233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef009d98e97c03fa14b16c52bd99a6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b8f9465bba79a9f71b301f6f1970191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371113892b94ec732f498948f11aa79c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dee70d343c76cb66c47d11b31c525193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf2470948dd26928e80848ddff290194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d8c9766042deaa2274695d56fc79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83050bc913cc49eac9cc8f596e4b409196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e538e8ae7e8d570d65d13d344631197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e26fe02dd09df96e95a1e3fd8ee7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1c6b5001850e368cc79ad61b44c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3a700cf0b4ce187cc2a669e1872e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a6899e40856b6357b39b22370f50d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610ff0f2894eb9f9d6ffcc4be25577202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ecdb2b046c4c818db2eadbe6fe086203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274da7cf0f4dafcd379e4719bfd07f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d49d5737a9261d2693ec112c1ecc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c693ba2fd5e3c1154b2827213d3d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3af82939e880cc342c996d19a4935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa390a310f047eedc10621f8f9a07065208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33180011b014c263b22f40bb9a37a0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0796ea112153a287bfc4c6e5fe2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b47d0761c51971d7048226019b7ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca93027bb401c871b5e7bd823c775212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf947949cada2edf5a82781f36bab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6418b5de80f2c667f570473d0e316214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cec54e1952ec6275a6f53114f68a1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d841dc873109c6d744fc26746018216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c22c1236f23fba3b0fd09816d14d77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868c6de14ac9fd6d27ef2db4e2aa83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff6b37e609913660ed5e931fa8a4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990852dd42885686c4884e02b9c8e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc31897dcf603bc7d7644568cbdbc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d23ca15268633a089dd0493917090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec9c8c82e17aa830d9f6895c8d0af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a64336917dcab4cd04d878291cf42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340aa6804d3913d981369dd6e80647e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d573d24cacbe3c4b392931e7c18dce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858143bc75c83bb0b388d1a636090f06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddcf1cc1dfe15f5a6ce0a964d8ded2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83cc074fee4cbc0e8a3a66081c2558229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af32bb27a34ed54128357263e39ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3930b2995316f679de58a167ad1fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efaf7c1c16e310f908bcc0b2990aff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f3bec625c8652c1cff5795446a03f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdde5d6c4ae8af170e0074cb82e20d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f516c9910ac9c81cd2fb28e4996a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c13493f76556b692898c96227785236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34f8a572ba023e3785a48546229484237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a6f94e3048c578e7a67e5b6cb5b5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbedbbe00ce23e2669ca814ca85c73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986fae48a8bf4291dad63a58b7848a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96823c6617d99ead9baf97341dad385d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463173e45f064bc7e4be735b8c7a7f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c38e0c380492cd13ace895c25454b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593cca66cc0c52791f8565a51a29117244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484b270e6235414919e14fb617bc37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c624dd54ecc4cd3eabdd96779b69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e174cbce390c01935b79d29450710247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c9e1017eb63871f9b80c4710c7ffc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8738c60691c688e30439ac2a28846ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60c198f87450437cb7c23f60a8120250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9d24ab923961c217455a851b03d13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e9833355f89de63d5e8cc18105279252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbcf89ab0c629cd4cbe6af6a8142f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc3c03fc54b6ba13d8528e4b069c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279470d0f31481fbfcc7d9dc43c2c84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417b7e48692d9ef6fa9fc45bf5ffd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad995e52376cd1a0c8184609b131e85a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba831985bf137ce1c6b3cf96a43e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4908c9d7428a3ef8080ea7d496e591259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6575d09fd242710276293373b7cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2bfa7b0d92b59ffc470acc4d85f51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a2a2a68abaa499aaf548acff6f063262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e0880710e90a10be8b3f7a806ec0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8fab607a3c1efd229f01f25d4c6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add478b6b559193a31ea1c9ba8a0dd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721fdf778f59ed44465aa81051973d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1e1045b374d66574efe7f57a5b70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312156ba76dfd903c1b48bf514bbaff6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f831570608484ec65c57d7660ae6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a229561508c733cf7f8fa1ed1e135270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cbd5da2bd6c62a57e9198a54c7bc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c096d4e4e2350d1b590bddd235fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305de9a63dbf2290e87be6851e95e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06c07f47c19c979c0b11ddf028edb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcb4dccf61433659aff9cb5f209c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de878420264c410d36b25de0c3ebac4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55895a4717f1b6662cdb7fcdde4b9b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f0e31eeeeb43928ac92222666bab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f220a89ae7352a50628306de8ec59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e22d6e84f22a4f45fe8b9d0cdaaad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6ae253b011777fa1e7ccb9c75f1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfcf7c2b04ab784e9c99eca89c8dcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3a172ffe21923c301ad5cdf2ab29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390cf92b88eb1d9b4915722d56e9a51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae6f3cf1e919e3b961c6d6eb46bf4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dacc38bb0b36fe74f6ab617527e93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b416e3c29dddfbba948d4ef6f8c344287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86c1470b488e0b7d8584a42226d3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7beffc7b15dc29bb4e7a756565ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea54c753dfe34f1b3cd9b78e9886b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16dba862f9bfb858deb8b562b43a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e723c9418ab70dd4161eff085f415c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1ee22b372a0350816f09da0f0a2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd592d2836d483eb61067517030e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ff5b8cc0746642e70d3cbfa961ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b9e881a475fbaae1f42c4e2a36c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26494b5f61c2c275cc0097d2cfa68b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81244a3547287590231f3bd76dd3c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7cea573606479ac2795527511407299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5083b4550b743a482d9921545d5bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de673ea7362d6fb4ad0691d28d088301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04350a2e00efd008da801ee1c3cca8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffcd5fcd9cf21a257bb4a8cb5e2ccc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76480f43376b23d5085a225a888880ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b39cbaef3fada1a914e123f68d938305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2a215d1446863617ca31c935cfe3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1648345a502c38029115bd438468d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda193ac2745cd47d6aad08e4c759be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a6a440d4255a9d2a824572b585024309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24eb436ad73cbf78a56b387974e23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f00d70b5687d17fcd25389ea1f61d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a0ce42978c492cf5c2f4a87d02fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f485a1a310e1bb652b64ac61586fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95d2f6a64b49e688b90f7098c6bc9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25514bf6b71a5a9593d1ec420753d3f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a370a32d17ac6d16d0adda3e345e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773e3660584cbf09b245b74679da6ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a0c327abc8dd5dc83eeaf3118ef0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082c2e6a2871eaf106033f29a19ba3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da6e3c43d158b0d2a3528a0a7d97c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf511bcc2a30da992b0fb0f59d98de0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a1e92ac394e4e34dc3c3a9119ed2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e6760be3b01ef3ab664bf725dad95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9dd2a07ef62e55bdd1b8081d6cfc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc2846250ed2c29b8bfc238b7a83c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be71e694a99d858d552b20453eba087326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c75a681e25a7ece8e9597643e330327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3533c16d82ed7fbd458c5f7fa5c75bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a913413df464dd78d2f7ec118ece0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfae5d7efb291f66ba26fb72d47b00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82c31d1f4be1a805a5792a83b6c86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086154258abdec2e458aaff40076e66d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b342d1915eea6cbe47c8e091dd5ba2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67981358814c56ac80ab0c1b9b32e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea733f71ff13556d3c23b5eabc57732335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d2f42cad9c5fa06bbda9e6be5f5f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f723e4345f97f988a86732e4ceec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5cfc591f214f9dd3409b3b47bed40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff8918c0fccbeab636998b6b22b45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8130926403bbeddc37ce5520dbe26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98480743f66740c6ed5f4ff1cfb14707341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad662b37a6f03d1f28d4a74e60df9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244a257c05619e7aa728815e9d0ec34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc5d1c011cc201e69d4340d1ffda4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc65db0f6754ca40f948de292eb89d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62886697cc87a8039edfbcd6f90ac242346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33efe57be73f884ed6c9304b89f1a69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00b657b38dc1221699c3b7f7e8566a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226b7a86c22ed3ef9835eddecd811a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743eb0edc3bd9f79c65763896375732350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f951c073a7571df7f9baebef6696fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132afc8f22c09aa92a225b1a3a4d375352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88e441a40c82be40946d040482804a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf510c84b57fdd01198699b575dc97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9724db598b9365e83dbf8fd7fc4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54f55fcfd79b7d4c76b67724af09c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca38f622e0889af45b7ea4aac20b70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fad5b5ce5a76c364809cf6b18f74d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e35b1f262b22045cbfd54e270208359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c04a67e2465b58ff32a8871af89ac4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e1451507c8178604c11890a247ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74916aca9dbd25b1f441f6c3c4124ebd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabe5409c1f8750de0d99fed54386a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d9670358433f0f430d7e5be5289e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f3aa83c97f916c3f05a338c8099d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219dccff08efcfff6f8d99a1294558b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aabfe91fdd876fa48d8435f75c04f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd07d3754ac7028efb6e6fd4c8a1298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a874322781489576f3dbb6ab977c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4c944c9d40c96804f766776233c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc13228eab4d128ed3fa8b55f6f3bd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14249e5e0ee4a691f24dbbfecad391f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a1a637db05d461b94987ec83ad23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a87034432b6702c84102c7df076f27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c81f9e3497b496577b57fc099b7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd54b8758284a1370525fbf2df3ea0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c53920cb335d7a62720bea2e7c42f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eee0e9cc86fa1468a83606b685fc2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48479a9d0f34fb580308b41c6ac46998379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7a53f62ca6922acdc0ade87cccd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cbe4b375b7e6fd2349f4452999a14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba137793ea4421d395ac7d5435ba1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb0fb2395035b18c0753d744dc2e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942936cbd74420dd14fa996f22d4bc5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05eb18d5d54f43a5c6a67615cea255385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3821411e06f1effaf517285e14c9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855102254315c92c661e37e9acf864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ff0fdbef0ff1f378ad82fc4aa203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf37a6b32d4037d99b7e582d47f0e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30fdd300df548dd5f52bc8878f03cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d9d7c01056d6d26fbf608505e196391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed8962cf34e8df2ae9cfda4b2d7c1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9d37e28d972853e0ab332c96472e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b0336237c26cd0162788704a2b025394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154f78a26fbb99910f4656d9833d09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a803522619a56c7b0e51828dc82443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07719acc6b4dd4132d180fa71ff2147397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87c9466e01e3e1d33b4501bd26078398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42fff7c4e35dd28e4aceeade56d8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c401397cacbb477c7d8fe7596fc0b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe5641cf9c160821de0bdc5e36707f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01121051d5e2888750d935cd5ff93a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b427141f0d6fb6ab21f2efe8f1a4b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7244e2e8ae58b31bf7c2a2641b8d72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba96e3f4aa2f7f058371c20cf5c4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7938f7d7fc8ed58bfb463a25c574e7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4558b7aa1bef2def1cd1b777b0484407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da95e085ba0f74bfbc8d4f49fbff12a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be5ac1c8025a90043b22e93fe3b90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590e4cdaa976f308b8d71a0742c45a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc695afd03a5c94260d3b89b9ea5ee0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f230e2f4f6477e25f4676af88d39d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6c2d6c3898d607e7c0324985454b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b3cad4da2b58f53dab7c0670f50d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d608a50a9d73f32bb5973627846d53e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666938b304b89005b664859adec63a51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4a059b6b7eb1c0e3979e75963c96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5eeb54cafd0904e0d1488ac8a2f9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955aedcc86bf601967d93a503d31f95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894e215618632763c64f44eed0c36f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2158ee5dd14fe891e669fdc195637d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0e279939c48d33dbab9bb881991bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4586c8ff86a4384c42fe102ec9db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3226c2f764010b7b0cc7bc25b8869b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1fcb66cd82fa090a5f3a7dc2565d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac1303f6573868ac57175eca97cb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049aeb35fb31aa3532c28bd89a1ea9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebec066912731474e0817f97fb4c72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872a17bce094e4886e869c57893bea8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb5f9eb5ed3da4a2f4edde9d364c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e180f587666681e38abb32bf70c0ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60c4112b5fdb6cec2c925d98b4e507432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc67535ee54d70ff9e6e5829edfc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670bbffd11a79b4f94126c5c82d3487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128785c4bfcf4cef4a6632fecb7de7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaed84a19bf2ca8fcbf0056e7f3cf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae0b790615397a8c5e28423ef3325f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80ceb68491abb8914714bb8449f31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215c36866ae42906d46f942b9b83b81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeca08829c6a2b72d3e3043eff1714c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaed33622744a91b59ddd9318982c78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a05d51c3095442dc5dbac464a565d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b64227e95f712c0e49ed49ffb789443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a32c6a5ce1e50db3303a4d1bf20a19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97fa2bd3443065b438a9ab2acd36ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eee40a3b614c0acbe22abbaa64dca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe819ada25e2659766bf27efc5db3bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491749615b15cd3eb5a3f470d8ef8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe792115b390b37a335ff2c2b35a1b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eab2e3f66c10444ea3548c2e6737a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1108da7a0e1b6ae01b680e59d8f25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c475fec5d1a7233b1d82f8391817f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942fe8830c7d0b1f0823811da4220dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37656be328b8c965cc3362d99985539454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8be3b978553be6a4e079987f3f99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce079da0f2f547c913bf634b119f5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d586e64b93dda3ce1f75ddc39dc249457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc505913c226608fe0797fa446287f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc107a557b2546f0de64d11474f39e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87ce44d70dda6a7f10931ee4c94c9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b58650b61e2d9eb02dc8a3634a6387461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabad63d27cf69887d28d3bdc19f9e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bec213066d4d3ee42e9cf19cf8def463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07adc84daba83f1b04ea2f30335e5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943230d8ae154e1f42a75ac27503992465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc377075fc033c8c2f581785f525b6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c928925d4ad596a1f3a9fd96816589467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27364145eac5903303a473f1991be5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b54fcabd4e6f9d5f3fae5aaaf4735469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d210b079f96bff8f4a2b4b9a04c38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6ede32f3d0204275b8dc13bf859b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7a0faa7a4b922af0a45b540bc54b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad10ba03bd728210eae69aea5c9078473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657a94ca223e0e4402e256b9b576d9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf1acf07d4ef90b9f9988800dc378475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d522bb4be87ad203c51787060258476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46171f4989d6d130f132ad54996167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c092f140381150291416d20dfb53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451d6b1d0699f5c356757c500f7f2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1f9b856737ff8406563c0c2f6e474480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8dbb98eccc0e54a4dd2f02411221e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f4aa33289b29aff83a90bcd77abe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e3162b3eb20b81b65c142773b380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b1356cc78c79b0fbbe3d590acab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2a150816dd99bed93bbaabe931af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b4b383c54cbc962379328a9895d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c794e64bb3d24f313865a4a45f3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf96faca5c0846dc0ce8cb5d8abc8ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5cee274679fe9455a38a62549028489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671186d1bc065cae448f3993365aee2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61290b016e9d8aa4a965219bc2b5da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58908ca31b08b2c3dc972945cde3471492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a84b204cc4db75245235f05a1959da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf4b5ecb36b9aaf46106df876250f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d58a1c925d9789dae6cea10a2184495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08765688cf3e9da6bf806c8ca5405e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ce115a47c06c26b983f6443436e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9366584a813a5fe3e6a2e621d8b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268bf659b8031a30c1a9b4c1de0c29f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ae7eef0799b5f8044a583876ed1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c276aeae5d4a1ac83a94d932b17212f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb565bcdfa6be8f0cf6c4ac810c508a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f42e34eeb1f4af561d3bc6fbfa0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5edc4f23355f0c5083e93254972573504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343378cab206ca5be0b2b96ab58537a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171444a145c802a463ffb574c252354506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2e1eb9f3c26ddc71442973fb3b66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d61fa58d19f0c2797e5e791bebab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f480b63eb8c9116136bb00e4f73998509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14668550ff9d700a2bd4622527ba53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3bb6ed65f93e429aac9420b4a607511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d9075153352a1e908853822b783c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797500cf3fef5e5dfc656c3e04e28fb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9164824a71d66266d91dc46a5a5c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cd5e7264eaf71ed9f46ad975d669515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd6140872c4714f25cb2f1b427929516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7856e6cdc9363a18eaad3ef0539c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441ee42d31d131c000e59581dc58ae7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa0f8f1f609f5182475e89005a96b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d788036117fd73d02d4c9f6b9863d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d90b1d0e46eac88b2f604b7fbb353a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffde3dda2e04381b71b0d15b09e210522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c49d19698f950de96a1487b850ea63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1824e80ac361dcaf9fb756f6404657e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b6fb818a62c4eee2fdf66ab53799b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df44d68e76dd8c2050dc1ea31cf6c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837c82dc3279def9f1de81058c08a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54573817671174f33f766101161c9408528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0a59efd8483d3df527d733c0a4bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1757ad9fbf784c11f0bdf333bfa46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3350035e11b2486790dc26c961bb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39ba6f50c637658ebc6232616d49a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7765282cbc1f27de496986f8739168533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92dab5148d9546eb98648cd6727965534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ada2913b9bc9a11ccef0d72451921535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c14065edf791a7914be78fb9a99cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8822143666ecf744c688ffaa6230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c4071b29a103a585234be15729f83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055af24a2403086ffe5e43cf4322ed61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59211ac0f4b13d52e7d62169419f00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1af15069a7f681c070f51706a9eec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d9a92f00fc7a5a6db0a32b0479ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57b63c8862b3f9820d27cf1fd2c115543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247fe5af1970d0d7f9fc63ea549daa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1096fe2ccecffbe1a45afc7d0a794545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4c909a70184af8767193484ed230546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da203ef25656fb23b62041e3c44199d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489670cb2d3f2ff2192d2461efb3450548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c46a333d1b1d9887f4c0cd53a9831549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea23cb6abbc324f0909a1efc229e89c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30aac35d945215851d8a2853cb896b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bc39ff4b52f84f90d0071561fe2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621e746740cd5adeb5f9dcbce6810b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90dec706e741ca7233e313cc5ae0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa9b628ad2c90999cf4688314a90b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7207ab96c98d2e5db4823e36a4ece556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83a823d376f46adfbbdac13f356f28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f6d1673eb913ec4b42992eeee8c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe1a69ef67738958c0f4399799a945559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d268d7d95ee81217d7817b2f6d4de1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bab5330c166c08d927d9bdd437fd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1775ee8d116141516a1fed55bd100562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d771f23973e479d2ffc1b58379eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d176028116cd4c2d51e68fa25c6a97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347cd580f2799fcb0d079c6522f224d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38cbde1b207f2b32615c4ae1fc2246566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8871bbb93caeef4987ec772782df915567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8125c3eeb4f9eb440e619b2ac6531568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df3654c47fedecdb561a0e63f1749569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c8a9aa3aaadeef888595ae387efba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166ebb62cbbe457ee3793d037950cd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ca6f0c5db85ae83980717c099c7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db87372e6b18c881aa426aab0156ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd419ea1bc0e5fc021a25ca1340bd43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b85c792d3060fcef29e88649a9ba7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371c8081a754071fec43f639713a9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbd442c547fe4786515a1a32344f61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6512137232325ab5fd162424330a8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99333c962859b4aa8d2cf9732e619364579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92370ef9bb23db20c0126ead9b761b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d07a8da156c1ff195de55ce4f71dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449901dbe46aea1326795104eb5499f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1a4f164c8f5e51b0f75c70ca62ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970df2e0e9c92d36aa1f59311ea853a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02811292ecc83257136a2a4261ee05f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19443daad6fae8b4cb7517566784c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71356ef11c3b35525534a80acf85d208587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f73175a625fa0a1607ed31e896ffe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeec02ecc6c39b2fc0b9ca3e82b8f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe977b1aaaed848ed1663924a27dbfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14415c526fab04e55088f6ce3c15ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e813891461e21576bc1d4598757593592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7eb9c1000e36159b9deb0c0a6541593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ca2960113a7540199e54d29a0437594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736a74b1aa5e70702321e4fa6ec912595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14d3b11d1da944ecc6e09eb18c702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3473000a1f06ff9c23475cc6aed4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef7acb92d28614e5f66893484736d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4703f3ba98891424a26c433964a338599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec274464882b8e34e03f8d24db8550e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eb64f7b7dc3555e46e5cfd4299b78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7b304f16b2cb7adb34dd11e25bfa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc952d109a149d5056d2c813e63c703603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f2420a289302783f32a859d9f12c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d213550081abab3c2fef9aaa38e1bbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225835245b410f6808562c157e1154d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c0ae661ca45b9457b7c40156ff070607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ddaea58a133714a94faa6bd5d069608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70a6898fe6c7b49e1f65c078b23ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd057ce505344744350c9027a59e33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be91051ce1cd21749d82534ac649f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c863f2ef785f40e663c9668131323d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83216f572f42f669640d9e7a35d022613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe4624dbca2aa68e3d2602de84a8aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c678a3c34ee60e41126542f8a57ca2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e73877c656e2317a74b0f18eb51fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4ff3a5cab5638f50b774fc13f5fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223e5360dffb39289578cca9bc9386618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7a1a9b1bb90af8add4b7c9f43cc38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00433e4184734aa1409ce54e0b55e21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3577d46e45211952cb1fe80269ae6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107b06e058c699cd647b2bd1ba580e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518f444daef9106020ef04309ce95e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dc68023a57c5fae633f7870cad262624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c627c8f2bf36c9c14ea9c5314fc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639cff7cd90a2128cadc5cb2ba6ec58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2006bf8c7adcc7c30a82d6a95afb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b63855e1f146fc965b383cfcb104628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8881d248dadcc0153e67344663f31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cf9ec803502cd1a7a84b5c4c0aaf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb12df73e428dab48578eeabeca398631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353164acf247fd8d07c5048abec5199d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb13796ea8ebbfa47416d3209bbba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c211ea324d1ec08598821af47812634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02764a6a7c6f7cd0109f937bb03a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956fc6a7cea6a1a6a5af59c1e634cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae5ff8b6e5120fa2855a1442dddb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ba13a4c3d9e29e14ff1bced6b4da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e96a58e2ef85f2547592ea1ad5cd65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a576155f0127031a0991377acbfa6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2436477fdc34407db5a28990231e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2cb0bfd79c493dcd3bbd56e435c1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c58c28823328af47314ebaccb0ef6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee693f3808bc9a5626f1cf66c3aef8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d3d0faacaf8a3e4875937322cd2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd361557d91ea4e6a6cbe345c8a40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7db374b6d0afc5dfc3b7861f7d70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a9c4dad8357ff86a5b822e1649bb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d545f0fccfb231605b3716b4c31dfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3036f511361942ffb207040fdfa7e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533006cadfbc56a721dba93c5b903cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf2c4e68934514f7cca9444bc6077652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbe85059e713b2383952c72ad6306653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310a2bde098a472b1f2c7abd56692f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519776e3394f80202782d573420f23a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc5a7b2bd9ac937f5feb68e2f84ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568194e6c83dc87f435e874e6c23491b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f96b73955588dc09a0ee5d93a62f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb24c8481e4126e4bfdb45ad8f1671659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad858bd35b481524339c8cfcbeb31a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5914210d8d9c248fec63675ef1c550661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6a1b969185c41eea5ddf2fb1d949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb1f0314d71fa5a414a36c38c9523e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6daf24e2a253f0c3d712e410f1012a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5f060fe87baa2cfd5bc512bf7b6b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6090b806c2430f487ffc3864999e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b7f445a26295f18a3e9167e69c08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ac9983f750bf167689a3dd70a5a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54204c9f205b289207edf42fb8ab10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd999694fde41f375cc8fbf2b5dfb50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c69ea33d3f25913b81fa916225f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d04c3f400e536b70f83f1ec9557a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaee3d420df5e701c50ae90c96a5e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3dbb5d59295d7021843978ac53ba3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf0f13e67c7ea9dc30c95749438bf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac52e24c3ce85461603c9d92b0b3ae1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af53acb52253ef5f63b01b029175c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce271828338939bfa7c7ae009081d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd10f33c571e582b29e44193085f6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45433ebda92241b6ea6d704f898fc04e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40403d4cf24db297fc915e90e63c4e9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e5b51f77b41f102b22460bfac6a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d63ef3dd5906b5ff8b786562d92b5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4710f8ec071ae4c14ee840b1269806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1063bb8586c89be48f4ae6d0b268ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951a14579bcd6fc1b8711e2aae861e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd699792c48c1950fe87330abb7e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d5a1414385a1ff00649ad0f420a74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b8f54e9295da5ac7907f0b9aaaa4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b4af71ad558f3661757e3088eecaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd1c76e4b048c76921fcf5bee198c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b04fceb841e3107e3f252265b533692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df7368740d98620195ab69e07d17d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8c63a02873fd6fd20c4d76acd477b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da3ccfdbfb6c7e4e4f0312c321e5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60021358518a600210ca10e7121698f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147107cc18dc7430c98b533b50af9b37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a325dc10d805531e068d82dfcc094698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f97243fc958ab4890a6f739ca2de0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c266bbcbbf2148d179289567ff999a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75572dbab8276124e4ae350f3c447bd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335676583c2166dbd58941d2af8e9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357058f70886cf4cdc8902c4a4861e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65fc6e5c4ab381532f04959e63988c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26e3c30736eaa954f05e692067df64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d15a5aba4038ac732a152bcb180c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dead99aa24dd1d4a968d228f64718707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5280c720e0b827dc4368c2476dcdad4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09a129e659f27d2e5330ed179479d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b14ec46006abb2a166d5ca136a097710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb2b832ff3fabf25937633258fdb5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0747e52486a58fc35eac4026316278712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce422e80febbc47af2872057338c9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8af1ff2d53cdb23be9b6de92572df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42768585b10cd60343f964b63f451715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd21749db51dcc2d35ee93385ef99a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504339c96af479c432cf0345859c0ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef7adc420b45b83f8889968b4d34ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee45ab074ec489e56a31982c7ae77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a144db390a26180c3f0dc79bd71be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f9b5edea8063baa64b30f9040121721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d311248d3e4bc44e0763f717f8a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f43b5803627c1f57b7c94f8987f75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785f2f0ff96992001a92d2d3cb73eff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde4f5789dc92cb805f5498ace70dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8563c0af63afc70d33e35693a266726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958e573b4a790ef355f1e201db25da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b77ce8645de65f33df09e6343ed50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e758b1150cb5ffdf9ee6b48ca5d5e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32fe2031bec75c2dff7ba8596bab7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff687bdd6ad824c3ff5d7ff136478731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85fe337a2f84746177e6f256d9ff7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68069b2b04cfceb743bd6d4bbf4e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c1163743008d43231198516b12f40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603d04e99569b71df8e0ccd4a654ee1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ee64c7f58dc0a41cd50d4916efe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c8c45c8fc9054ffba378eebfce1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4914dafa1484480e46ddaa80c6aff4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e9c87c5101911888d9ab50c1144b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b54f15a13670d0d66d2a523b49f050740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f399d9e8e1058b57e5e62bebed7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451801b42e97a1fe9fc3cf7461d70e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25f5d5c181a63b4d71030e490167c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6742fa3a8384b0e9c2c186279df2b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a38a64272a1c31fad56b6d3ed5d79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bf832ff052548786131c2fca31339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021422a03c80bd664ecde2c98b367d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7034aedd3f84d947c87c405e7db2d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac161d3974a4ab9ee3a017a4bc45815749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc011cb3694439dfa9cac1978acda2b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec517299974b32c5237cba563efe158751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fc595c09cc13d0045b89ce7042a44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291b633d705d148a83240001cd13b0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3493e2be3e0197e08c0bb99141a16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2da3c8f5185a908b4fdedfc220572755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54887ee7112e312a6308dc37728f8653756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d05710b028166645cce8a13e3a26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2dba514f437761fb66050aa0a0967758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc3d689447b0cb392af28afb12a6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f3ee65752e4f635f5af55e5ea7120760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf204eb6f474b12a8d46af1bf54a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397e5b3226f152d518ebdea24c0ab27762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b67c171d4a1e6e749f55ecc0a384c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bffa79d59c0d27d4a17ff89b7de06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356787b3277d9816b5faeeb34b33f204765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d78443d63dfd9fa37db2961af3a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfbe6091c10c831eb96b5935c28ce9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>