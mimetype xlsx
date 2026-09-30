--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505b52cc97d55c0a6f19cb7a9432341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8dba09fd9618878c6d3464fd00b3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0872aa539fcb0d0629b89158fef4ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29d8aa40a67438e9d983d32dc299f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b988fff770a2132250da340f685fee45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758178d48629865ec867bdd543dbb5696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210f16a291b01a26a15a4f03fc5d0547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340b29f2046bef45e5dcd7e172ff3688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150c33f283e4bfa7ff39d0279c0e45f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320c7f1a2b716a93ba4b243dced9f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b415d1c0993b05d328f073a10875e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8a3c0668d9549cb5e84589270eb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953f08183cd0cf1e8158dd759d562c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4170fd39ae1d76360ccbb3dcdec3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04601dd7ff1605c6fb6fe51298bf14c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f00f7dc7bd427724d823fd2ebf7a4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde637d6ef970e1eef892db8e213e8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c09b9a9dad36f3150eca5243750718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042453c6044152b128ff394b1b0e3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e4a89e151764aadb67b2c1b8b0ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea71819ffb1fe81590bac4bdccab421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765911c7437682ed07a199f49231cdd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5364b0c391706ed92dd99a07c0de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8735b921b191c12b5b41ee41cf0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a4e18ac6b7c4f91e282e5746e72725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da63e9db76a8a6a9c85b85973fe3fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2cc1dab0de9b2c060962afb8f9c0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429baef31ce0cc6d1dfe827535c2136828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a654b58b6060287754c25a0a125529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11763ca066d243e33459265d4a435e3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e03ece7bbf17072acd02fd74a16a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bdeaf24a472a0a1dee6fab1660f5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f3eed3ce24eacfd22e8085b4472933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd703950ef54208c2a1482321fdc2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7f6f72f49e213ddbdac311f8439f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4498fac68866801386d8b1f2386c25c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582a2922a4461042c553f9a8835418337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6204fe678484c836bedd15eb2b37438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5e23ef35b3f979a3cce153461bdab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1e0b7894bde1d4a84b2af044e525b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc7d317984556865657c48fc34b5c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114017f42b1e5535c9633feddc32d24042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57321fd1023333de2c5dc260fb691943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd8ca939e8246dbc02f0f46a91ba4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c10a1e29931392e9fa3f82e359a5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458612a2108f6af3801171c0bd031fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9e140ef3c85cd6100dc0ff57ccc2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0f2b7f1ebb78c4a9d9413ee02d95748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369342714da7d3f1d690a934a76500b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75cda7a20d9fdab38eb36027c00ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac2c7fb8948faf3b8ab8000873f2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b475f34a5bd435698691e481b42400152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34607932b5ef5c01a6159377fb9769353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a01dc52b6db5b7c6ef9bcee077540854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cde9bb346b97200f59d0a40c1345e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeb076115e951ea42ec85c41e619d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f948223b397ae0347b8423f70c2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb38649ffe3c1d07bce0f391f4ee6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044ae0138011ac606a3540862697db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864361fdf03495cac3a5ccaccbf5c0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692bdf459bfb83c1a11d58aa6e7267561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a2966fc1ebb61db8bba311088438f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8660c9c75349223169a9f312d773363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b128cb500acb387192c2a9e32eda664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11596317a96cb58e09131d1952ab562d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eec740a2f171fef6f027ac4ebe518f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184881ed8670bc76df585eb6375a59067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6e9e56720b4a6ee957dba601609b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d2a25cd4dd08f36758e5d579528469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d35272140336542c9e675ffad4c9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdacd229e7020ef7c3699ae6b1556871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602fe8bdfb4b1ddb9b666ff37ca509f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f64fe971de9b37eb801b2773e87c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c525d229bf0e04ef06cba680d920774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8c70ff861d9c89d6631297cdd5ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d366c05b42cef9a676268da3c5020676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07076ff3859b1402fa435ddcfe081477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d03ae44b2592f05467b1d9c981837878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177c36cb046c3270ebe1ebe2f85a41779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e446c7b0b3bb047f7a0aedf4c4b2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6509ad1696d8931d4aab1aefcb531081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940825c0245c32e5176d98079ac5bfc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9128f8ab21e14eea278146ba66ea62683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb6d38509f1fdd33d1f15e806f2d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201076c243732103da410ba823150d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd664892fe29c594f97c52f023bd28b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a59fbd463fe395d81c00772ef56b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eaea8cdccc289a58a2e408dc25e3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c5d10c4aa151b3d987dcb496b90c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e598e46158a3d671117a634c70a0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d07ee4c5782159e253d7e3fcee9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab60114c219b2c0502398e9568aed892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01d12bde73e28c3cfadf7fd47bddee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30a1b5df36f6d534485ce4e995bb6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298ce17dcb1f172aef525e74a0bc3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b4dcaa4a8b690ecf9764e394d69296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf2cba2526bd7d3a23848cb407d77a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f464ef1bae1f799b714b3dccdc0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d46bbf99b7419904984b45dab1c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f356befeda10c9020e5ceb8e2ad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb3931cd675367f497ffa351810e5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2159464ef7d8f2d84c9684ca791e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d547f871eda494b5e89e945942fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b2712e9d66a8a58510949fa33866104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf9ee104cd7058d25493f83b6506e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c54f526d08a14b9dbae0f2f0b9416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b059059dacb82606a26272ffdb98ae1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b34142da0bffa672904e7930e431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58fe40f8ab6cdd03c92bbb22733907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b72fb4afc6c1af0f771d31ba0b929110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e94e52295a01aa953fcbf225ac37f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93092e9710ae8568baee68fbe56da71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f4f2e30030de9e5e7e3443de2414113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be78691719a4662ce523f8812f4b13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3cff69c6ab747841227c21e9aeca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f11285dc1f2cfb39dbf66cc445628116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acd04d94dff7787b49d94a20095eab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964074f654a9feccce13ffff635a60e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceadc1d436fb7d1d2b638bdf574bab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe55d6be8b1a9c6b1ad329b4258ce8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2a3906f6d4f89774e7c6044c37f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09fc67e3cd3a0e2d70ed3b9be3722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ab0a4ea696b37090d6be6196d25e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3e45c8da9ee233d05bbfb8605001124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdb53ff84fe17237cb67a6bc8483e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb7c2bfc02428f3bbc70e6b5d8102126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46148f01e790c52d23b27928a97e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecc37d2e5f7ca9abc077c48ce66153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e69cba508d0dd5a1e16ede5816123129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f49dd3e41177ae116fec9d6e7e9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10707d137b844c136e0de28012bcd284131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878eca22e144d51b010ff1d14e03c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0cf1a7781b0037eb4ffc0e57c3348133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe348186c8748853f3971609fff5eac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6da36fcb167a1f73f82e8eb6f295b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf223947d38a14be7c0cab890390f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641b6829cf60e8f27fecf58195aad0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612494cca3c879e1b5e9b7eb2893b5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f0fd3c5d1b6bf1c1fc2f41dec365139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210167c92884fbab15f44a283418c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d2adab11a8d87eb3505260571d33c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970df593c0ee9700228eccd230e69055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38524fda3828b36ef1a0af4ce20c10f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a301a8a94638d18dec68f9522f859144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bbc91024a6d915b6bb354d8ec22f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11038845702e23d6e8cee2186af31e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df11cb5cfded1398021c4d310af2d17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864b509db39b1b134153764bd496822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b9d41a4d735566d45e2d277a500dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9ab83725174aa14750aebedefbff2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632daebd14012a0b2b3e76e9ed38045151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23a557dabac83ced9fe82a4f98fb3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ae77a616c9279502183d397c032f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211bb8fd782f76b86096056e21eb48e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca449e32447600ae13d10e2e109f980155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ea349507cb872a20837b9a072345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327474c715ea7ef4f073c58657c63cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be1112705324048e9bc0fdb39befd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeddc50776bf8e61da40d9ed8adbc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611f7387650c7d3bf59970c02ce562160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01aca4a1d5218956d76005e9753fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a154c1d8ae09b64db4f26797397f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fe3ddd69273b25835dd6b8dfae03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c8600dc551b23ae00c458f9ff09a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1f12953b9e523ebaf5bea91b1764165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d694cd2703fb3159e7687759fea1aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69282bdafb59c02bf6047720d7dafe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb74b08ac138da11acf6f839701e697168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a109ee1d29e7351b7b76979611f4b87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82945728959654e027357bb900d2d32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc94c61a3807be3e0b1d917ed583f84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173ef22e14f30363ee7b283f4da8e5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e82fd49d7eec7182f94ee4b78a2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d95e7ebe98ff12bd63a960ffa6f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff9da6b0676281c8c9524a0c7785f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d38e8a879eff8ca055db553212de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a331f03235df3886bb4e35ee4f23933177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dd2ef2e2d86613947c88781e37c0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39683a946cf85786cd4b91714076fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0af7630030e37545c32365e4e2c766180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821729f7895ee2f228d8aaef4b54ba3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f460c060b209aa755703b14e4800474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0327dbd1844eaca023a7ac701cb73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8b0bfa9642631d149ec9aef303b9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c62ea307c31b2ce23e38145a311d0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d154b4c52db11d194c1c13aa2a20f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a11856588b039c9101987542fb1fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d445f97dfc5143b259a8e7dd3602a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f53766ff820cac8273cad95e26a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4016014e219a1c4cb948e3c6169ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a0023bde1cce761258cdac904639191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b6e163d1d8e2c2b944e1838075b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b52ae986bd6dbe0531fe14971dd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06580bbee874dd5089cbdc346cfe755c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de32bd7c81f4ae3893b272bc4613613195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40430d197f8868996d91095e768cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230827600a89e780394e26713675075c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9665fcc1176c83c4584257f3be6d88f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c55b94ba1d4e4533bd7a9ecbea3b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea5a90f6dea5e10aa892eb953c07b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e881d7654a6f4f0674db1827ef584201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ee463a2d4fe48aa6c7432c68d2208202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746ec9e5eda0d1c27ed1fb3168bec12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc2f4a093b93bf3956ddbf12337ad8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668745480ed5a18c927bfc2cbaaf8ffe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f0c064ee01db180eac854b890602206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281db664614db678033e3d1b5090c0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f595d640c713ddba93a05da4b1374e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c306dc30c237a96d52bdb5c2be0d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff6a1ed43df981b1653568fc51a9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc662780d50d9c2e9b0c7aaf4df294211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31acbe418ffa0de6af6bef39cdb5074212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f06dd5e68c4c09e3dda4de11e8b1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19524dc77b35c6e18ab6753037ec6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0705058be74c4292af98460f5e952215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a10a06ad24acb86f33119b84cc2f5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77620fbfc16f4ae83b375340b64f2831217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430e06f13674c40748045a7561462ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9fd14950c6560458df1ed2434180219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64088e90150372930affb84161e6f93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4481a4aa9f80afa9e9818154d79cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde3e92107fca99330f62cf50df284222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de9802102b1fec7309ecd922d7fd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8d94d8d7f0a4a6124014c7347465224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b9f4ed146de8e17071313b5607dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf80ae05991f75e31e09ff12e91c34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a055e60755ee13b14b0455146532fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c0cd4859699387818de214375b82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e939298f948a9b86ad793241998c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44424bd840d9e461362db8fa866dfffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa849edd5431ffb78ca8336c790bae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9694247dc3b09ddb80cbfb4ef41591232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251935824608b59149d1973ce43b6e24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8026b2819c16c052b97956ad6b704a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48b2cba0d06a67dd617e3a13834de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc88279717e68521b6c398f5438f5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1c1f9c5fa5386991ae89ded22b551237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df72f16cfe776694bf7336de655352238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92ca589bac4bd9fbb86a93226cb4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb651b5162c5453fdadbf40106f716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4783d76395e6e617ebc4e421443bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab52c12e0de0a203fec66822ee919f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da776cefd9fce23fb54ecb9d467668e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710f1fc2f3a74a03ab250f0292f5462244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dcd9b966fc5b07fa1be9655f099b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb4580801fadda12ed75e6da5ef23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7adc8fa44f05ea3914f1484ec4c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225651669a5c30e48c4ee4616a900ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288715dd935e3cde9db52542e7aedd5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1a987a6dd64a0a81670f99bdb1df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab41a79425f314163dbcd4becda8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbf855ad8a9ea91c1734530aee34ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cdca9ff2c7a531f61096c748604e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3c01109e15cb676e2a749979dfcc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78348ef2092f59330bd7a052975a683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657a7d27fa45be6542cd6d1dbf3aabb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768b1eb381739ae4d5cc68400b0178c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c087b7f8c43707fa387785658ab0cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249a96e7b196e3f361434155e8b47b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbad30fcaa872af76ae49ed31e00c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e31a22e65a70ced3c1a4de92059f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e9a9274bf77b3ee80feb3772ad53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b9fb693b1605bd20e035298c1fa83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456794b11e63d3aedd4d1d7e9c5982e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf15b53af0fa7b983be54daa94bcda2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf7474ec7b2c998a6978fe25eeb50e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed3d503c0e5e9f94a04b9642a152c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc7e899222e72452ee123dd0e53262268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c113543cace616244d25305f59e796269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565f3d867eb15684cba709a80443015270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba719de7dcb0921f79e1297462747011271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1974f2fb9edeba8c58ac3f63b1bf8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6a1e35937c6ec11fcd0607e84206f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2829357c2708655c0eb5e236717925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567686378f6b35bc0554647b100911e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e14b5a9bf37f2500149de18f0d273276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8853381d0508297f2b83613d010bf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e93f1a2a3de911362d79529526415278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59849be7dcf80c8b09176c23cf6279f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bbf083d0ce36f5e4db6d82303c1eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4b71a43aa0b70458546d9083d97f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c3aa2baf384a1da4b718b7461572282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a5d8393fc2f80ef8a19455edda1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ee2ef7874c8fb79689e895879c9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641599af491d649e3de09be946cca884285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff5cfc66316429b4768bee2754e01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457741586ff1d118934bfc4d9615f220287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09751fe3b27b604be33a31894b0fe1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c90f0df1a56bb25858a7d73cee27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dad6f50b6209443c6e85cb29854eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018fd0187a47cf12f11299e5f5fac34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58f2e63eb35da5b264a1ad5a39732292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63482dd69f4c7716f33f01556f57c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d75e4c4ddd1c539d39162353b16e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c465615eec3b2005ed7934cc01800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5320424694298de3068d00c31fff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259719f15d5b67cff9f968dde20591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10dcebc2296e686929f9176aeba9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af5eb299b5677f69ab304091577dbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c95ca075c42b6794f74af47d74a1c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690133c2322c7163dde29d63f243fb7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bc84d055acc6c29078e635e644f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18fc32363214dea562df989b21b3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54790c559ff40ddd28ee00e3bf7336e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd0c66ed31637f9ae81e2419f7611305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8595e185ff2dc2bbbfe581a528553306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56def0a7ecbb68398dde5455f7ce75b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed1748497d8975b1454d4b3049bbe0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1602a192dbb1c54c3e93707e53e7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f83f7dd1905d83dd1d779948e804310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a99e11d67f76b7e7800f8e26e9f06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6425f53b21da250f346566848e5df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477fde0317ae87af651e7a6c026cba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1394b4c3d000e385f0ac59bc0d45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ff37ec35dc8f85214c81385885c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9b750a8cae293d09711daf9ae6cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629afbf363935a6c5aeae1e8ce7569317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285f23a0fa23f0da642daa3405318d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3daacf54090297346dbf368317dab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc2b67b12cf0523553ad756530f20e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729086e0f715e90eb09fe2d2a8e45f85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9008c1db35eb920fff679d5c8a8c364322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805434c3713ef71c750d7ae96b71e74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7a40a760cd2aa8988d1a397a3c6a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a85ef1a7cebc85ffcb4d4e54c2f695325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf51dac3f9933d13301b53f026a2ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79c2ec14e85cd8c2af29fc1536c888327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e41930541973f67be8e012a715d5f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3954e6a768d7bf55b5a67b11eb10a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b336501c8e83302b5208e34cc32f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a2059575e90fa067d8f063b747ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652b2bc69899efb08f59c94d1034dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0139f4a2bd670946ce9ee635e0d3ef9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134915814e20417d93fb33c2fe4cc37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e02b993ed50c9dde6971132d0e9b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff11934139924fc1039588ce0b27c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9677b77c0677d93f59bdb0e87faed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d18c5bc328c48137bff97b13f9d56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d292b9e52ba4366f04fc350865ef6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea91cf271cc450e578cb697e65b9d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83b395e6c05fe404c2094dd32e12f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee42ea61e1f032c56fb5413a0f52c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fad9f8b878a9e8281d775e1bf5304343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275b9815ead2dc104e6ed838ca4085344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2f8cc4e77385b8abcef9c2245ac6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a086dd5dd6bcde75e5c0d4322c7354f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a768839e187269018d331a569909347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e02505bb1478f149f22ee54c5f62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f84664d18b28509b62d187229509b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e43072eac425ce1f7ed2a5ae80d1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e31bb7157689cd0c50ba3bf5b1da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd93bf0e1ac9f0be6bf70e3e0a98a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64bffa9c01cb7ef8ce6b8d221ad10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb004b35cdb5a83dc3b35e793f837354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641b58ef83e756f2bf086d3b037f97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f7ce84e06b228ff81f99889e7ce8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f042a17213c9438000e40f10aa0a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8730e13c6059043306a42173d8ed0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c9e2f45e66a8f5a08871828bdc0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027befcd46a2517ee444bb39043673360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7420027425b8369d27f26dc1c5be59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f165b32871ddae2f1dd6bd0ecd71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf4ec1761b376be04d4504e460031363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac93ceb4e0ca968fb92a13e2364e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b03bb81c9c98fd953c2daa8b07243365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b0f298ca266dc83f6f29164a0af77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e3fa6dd24b6263a26f22e690e5c7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7695bf7feb53117f9b62e37c11c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941464a703815eb01447ea0e432648f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535f67914e79505c3e1180e29e5512370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96b54af87c8b7246f13e2755e7e8c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bbc48230bc8f7f53e4f0ac531fb5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b74f386e1607c9dec54d61a50bec0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303f2b09a3506b5ca958576fc4557b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b264186cfea2c2eb7d2a7aec5c1082375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52705ca61d4bd27d1157c01c7651d003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6996baab95933094c66aa5eaaca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651ba4cae810b60c8120e1334d898c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36172ce286f818e4f9d93973fb94adf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89dd32b15349e5eba22b54f98e55ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718c34d1f97bb2cec12fdd36f72464381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82e7d0c41455caae304cfa0ac1ba0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42a44bb6de5f65d8f39aa4c00d229383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf92b07b87fdbe78e3aaa83f3e0467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e7060342bd5454a27ce5a0939637e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157f0611b0ed3ac48350466b04d284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a8e6cfaaa44f5c2d1a6a5e6e7d564387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b48ef389febbd4b719e88d727f041d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc38150c656300d35ddc990f737f37c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99518e9ea1c5a027e1923064e01143b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b92c429728b7367b089655b32aff3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54551f25dec62c9e5677404cd1a7aa43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9931e739ae4b84e5b64e8a8a735fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ebbe44afcd1f128cf62cef932dc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8164ea38488e1e3eee9aeec9be6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846416040d8c6f01044a2c6cdffcbaed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617148275161e42e6debecac4f337a4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8569cdc07a06929fd543086b1407398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918184723f3c9500081a07733c3aa63b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c1887b0a5dd29529c37310062b007400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5feb78fe22a457f7b49110e660e6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5f09c17896d52328f6859c6f353a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234390f4db1009bd1b020896de8f515403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb451d443235254ed9d1ec6e504edd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5f877440eb984bb5aafd2dbce8d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da890d6fd98f601d3651ffb924acc9ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e12d119065809228fdfa36ab165ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a57977fa423418947db56b52b9754d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc51892e5d59b0dbb8c4ac3e60961bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839db76a9d38a7c41778a3cfad7b2d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7e51e013e2f24ef27c1f22e2e861b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13c009e45c698fe2d3dc5b6331bd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcab9a3030d69015bb101d5224cca4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465e6c17a34ba22184b4fac3b8ca66a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac918ebdb75e4e5f14199889fdf8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942a7e87f51a73444756c7f72bdb933416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4bcc6432bbfb8e2a94a49f605ee48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d90f6f323edbabae8cec3aab1d1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839838b3b54232eab438f6198b90a249419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454e5d8365f189f6feb425cb2b4388420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648347ef4b7bb27d12e5384c534296421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91193b2d2e851a6644c7d845a8b978c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249544f3179769348f09f697af242857423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71132c4b095580db36df9e1138e4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378878a2c3cbae17486eb06d46b47d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f20a190a0384a9b95f2383d139ee4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749ac0f9bd17a164bc7063f7348aac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aa9ba96a1234db84855479c42e873428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623dbf1f5880b24d80711897fcb437a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5d3a4f48965cef86b5886ca7f8c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb220b7e7151f9a6295d2b8ade9e0cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5514818ddf436d1b458c8cc2b04aec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806aa7ab753ae3ac3f1b8ce077b04a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e28aba03f1c7d4a8304967e33e71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc5b375e1a9e769fe75fb12be88943435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88fd49b7fa367882dab2ce83a7703d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02bfdeb12e0f1502cf89b6585456a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e2b2238e8429200553d91ecd6b54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d69cce67c32aa84e3dacfc188b01cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d465658251ef8b0dd52ed9d5cec0ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c8184c5984de93221417fc021e6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc828b05c8964a6b04298a588f26c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6ff82cdfc6c6d04b4bd6133fb5b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c573e77bc0346b25b59f8aab13dc543444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28522fe3b635d7aacb1c730a06599f3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657638f8724e19ef1e0fe1d5e45bdfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1f20a18eab56d1e154aa708e0e236447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb20460ac73d6e4597bf97587607b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e59ad91e1bb49abc28d91b8f6203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51585a9ab430fbab681607fd3cbd40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22560cb96c0f42955b74c05423e82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af6684d4975d0c401badd23301b05f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7a417847e764a72acdee6b2ae49ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb40d3c37f3efb81c69062c436f437f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816080da3df0d8b411c25b5320f1eeec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2afc630303c4c1512287cb97f509b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d7ef9f0d24a3bdf9f9b67e1eb42d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f11b7febbd938ee7a9e739076b8de4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ffc747187d4ad60366a64af6026a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1adc4a46a62efc5b2c64fc81b71b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706653e6b338889b56139ac7c54fd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5650e606fb2a78f1ce904e065f447462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343efff2a2ddafbef45b5ac86065c05c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ee6ec9bc5a7fa175dc415395b3a81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c07d6bcea1a2fb5f6bae3b3a75265465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230b231ba3028c0aa63c419ca85f92c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15287f3da2f4521fba91ed758282591e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c836fc2dea5711c17aef5412ec1b82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89005e1d5532a820ec8a0db06dfb918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e967413853bdde8ed5c9a3de98c22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef68d974a55c3440810c59ab04ff5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0784620d5defc4492a9ed672b4b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfaa5749eb507ecb8193c9e8cafe9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed970689fd15808bfc73f81aa18649cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a5dfd2c717fcc5825f96142c9eb10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a19e7338c43f3494c11e99503338a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f71f799206fb3ce373e48f01cbf1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537fbf55d831af648f0bd13343ef1e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef40d4ad7a985864fa73ec87db8c1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0814b27dd5887867bad24a038cbd84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f9f023defc98bf831ef7f9dc89a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b67511bed01cba7edbacaf24064c81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a8e8ce76183a42424d3d98d9125f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0848dfddd6588ee71378fc14f454484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0dd304a569f3886a9bd2774f5bbd7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eaaa94b922c65376280dce3062518486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3affe656cf52814d5ccb27c201555487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430b3b2e1824bef069d8325a686bae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13daa7976595d54dc2c2b2239654b00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e351e3a1ee8eb5e3b07fc69d2c62f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494e6b04baeaddaf69a7d115adc874491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c8b5572b9ab9c715a901040a01e9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ec0cb6e5a92f565001c59d32b44d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb20191c8a15ed49f0227a5f5fa094494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336ac681e2860048a966d7b6f48efc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff209566aa177762ba9987498a4d30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c9d6bb77a2852077d6837ddde7a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bcbc642b3d205e6e82a466ddf820e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e885409939c3af484413adad7a0b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f096635872cae4ca5f97a520750f634500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb06511e63bdd7358e6d0489fc943501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adec34a3d05bb6e0386aa3d6d49fbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1543db694a7def734cbda4872e2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de367f5397cb1a253be765051ae464d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2366e37800649153b7ca966c85139e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c26d8d7999a0b2d8e461400fcc4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b379e1a18af1b6ac9099ea70fc3bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acf43f7c89604c54bf652738ba5963508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7b45c51cb3e4726652d997b2598e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13039485032c5739b5a18f5559d09ed5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa095d88284e834c5fa6d9a171aa1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc9f23a2943441c6ed5c83cf8c75f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a8d6b6ee81354e26e2e50bd89a9bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b56ffa4c35d3287b3f35aed37eb13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161fc596a3b8881dbac45cf98a49d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017de6e6cad7eb092d07bf103597691516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d8d7876be79ded96947c569406030517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafb449c35dc9f5c9a94c77718cdfe2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abe38814ccd44411db48fbc8160676519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e8bc4552d13b1cd57c917b2c37df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29d77738da13168ccd8404e4f32c84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e9b44a7628bd23ea4d8ab55a5fc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bafdfe60d4ef26cd70c24f13bcc29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5b96c5317c0ff4dad567125860ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66028dcb8b1a1d329fbb4aec6d2829db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21af915599f3f512da9cfebb6d4f7ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82691596fc41f583a5279d159360f484527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33bbbf5615e85b374259b31ee1102f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69510dc6e35c54984269839245899d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c0cf0b88ab0ecdbc67d9b09e6973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ddf6b2b882b1430123e383e7d2b4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf5a49bae65abbc8b8576b75886a40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792f6e5a765f0ca5a9bfdcffe763387533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f4b8b9269933f9813ee0217982206534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec2da64d903cf3b1bf8202254fe90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c59cb33229a6a330e6af6c039412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80695aa8094eb3031a2ba33f77ae459537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44da9733d645c28cdb8cf0d96c80d8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2e233196e1a0278a298c1df48426f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d326713915ac6b77c95dd67048f99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cfeb9c84296f9352c6b7f85e5c7d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbfefa2c80652a64eb5778ef77dace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e938b99c8935a3df2659ea1bb9da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd887481c0b969d424fabc5dce824b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b0611c94e4d05d9bf5952661ca26e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc352da9ed63253225d1e53ae592e34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f28634dfa66420e8bb9d0c4e5c2b0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa29bbfb5bd4f516264b8e7663f48c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8837955bbdec79b5ad9f13ff187fc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceddd392ee96a6b2eff1892217ff262550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea903385bcc14c884eab8dd8b6f40a34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e5a480d171e94f337defe625e219d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bc63ab5d0110a873022688df7b1de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d4fd5a90da53b5930dc3a9f11eb3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ba6e42bf72cc95715d4a42f2f4492555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c5ac678062db8c8999b3cd174e293556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c2aebe68fd1f34e629cdc791ec1f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef6c0a1354679fa199b97d1b0107e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc180d2734020398bb34049d802f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7291d94d1beac4bc6a4970a1ca8008560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2b19d044154a17688d895cd85e480561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7308e262a27f8d7b99cd55c3694a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76750b964c4df17bc09bc3f8ba0552563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3518b27a3595a620541477a1d3f600564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ac8723913eb17177c228f2427952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb9175ae02e51336859b6eec391b6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903febf2a0542c5996d4940533dcf91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c24131076b16ed01328715d63653bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be061aa278ccbdb7509f30f142b64886569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54dfe32eb17f8301a32986bb3b1afd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed7e9c38401fc672ad94696e3d9a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094915c500143c50c6a97ee09fcabaf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b48cee56b0846da606897ad94bf803573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e7da8d7a3ae5c5ea1390decfc05b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65cf80bdb4f567c5753ca34636f418575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283f7c6e8d1eda98eecd9c20fe88568576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befe9179063be0bf1b9c0433a3f872577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97395d8a411298059608a1dfab0288fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05aa807c36126cbae7667ad7f06d94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47d90f5a2e7968fd6a567fdf25dfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece7e0c13220dbd92af7dbad324179581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb4470f71486e59c90863c89a86db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482be3ed0c6cfd85583f8fa7824a3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa4878d27a3858a9cd76777cd7a6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28519d973ac04cb2b72044e11230ede585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf40711cf3091805fdb77ae9beb550586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665fb97bc1ebf2c5d790064e7865e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd59bde239bf7beb3e3d61b63713194588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a020d4b879ead44550ff2b4baf6a31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea042fdb3cd0cdc2d41d3e21fd675d6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09d876cbeff7a9d8822b89e80c7fa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d53e9a60a061dfb29a3c5655fa52e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e20aaff57c7ba693bd88d2bde6d998593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa05d826d1a083dd9de5aa4c06156594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8c9d692fe274a5aebe348727b0f50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf265218f53a12b5425009d18410d26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79971cdc8d568646c2cafda9a10f376e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c3938290da798de747e50d84e5ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5825dbf31e87cc4442ea6ec767762599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d821164e9f14d00582bad344407b78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a68c38bfd8ee4712a377acfca8fdf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06c2fac04d279b10386cfe26ed6826602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3456b2c3386977163add5dc3d6450603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fd5edf2ff00ed107ad982bb4d51a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f978b36a585b3c23cf0f55946fd3a90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d298cb632ba7d0e992ba46ed60ad0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c5cbcb8048cedf860109f8623a99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab0e27e893b6b994f1a4bbf6bfcb98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f77a9179e9e0ae3019f95accfd6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f234c7e7b5be7742f723b5870f303d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974c13c2ab99f00f4b208b86c0b49e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124155cbedc08303d3a81b89d019b2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b33f00cbed2b845c777741f01a1bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981dd4bab70f06e48963c93fd833e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa279b119c5017ca66b03151302a96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994151b88233dee9aa7fdeed4ef0568f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b38e72b7df71b3c785d8bcb73ade5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee44df176c7bea74a12a0616e5794b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c41be59284526a112e907a0cdc5840619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a978ced63fdb2d1c13ffcb90d221620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae42d600290523be6623b927111e9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db51a82fa91d2b523e8d7e17b3a4a4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c25616c7115d6731001c6d6f99e83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c9a4a91ecc535d17fdb28130967d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb245eaf01959bfa42b11617c951b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc395a9b20c1521bd9c70a7e1e6ccb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85637148440cbf1cbddfbb1c1e2375627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ff3ff4be0d99a0bdf79954b84e28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51dac0ae13d3303d6894c5f5aa3e84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4064e3e8ef32d42e9c5d13d5b3f08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299b74764ad0c750c3a8b70677a32e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1f7df56e92194fa6cfd5babbb9d08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298067ad84de33f58a5f7922ccfc363633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114b23f8f9f540d2ffbcf719af043a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09f202f7819dde3e4a0d281e692b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1f849d378559aab3770b4e9c533c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fbf3e83429db2ff5c19ba36032382637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a9c0f81cea4d2234f2145a7bb637638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31871bc307763b0dfc725f9d69a54f0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2717703f31bf0fc8d70bc9be2d409f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fb4db49be656252fb442062adff82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244a93394493d6778afca33041c740b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bdda6d5f949be9307a2efd4def8df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280ffdd9084d51bc1e96c6f477732f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e90e28385439339258ca82a56cbb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586658dbd1b15c454c3203c5d306c28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae94114d273f4a681b5432c71c4dc37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1283010635325356e20e4d5e71ce6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15102910cf429ca9488519032e4ab092649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342ae588457d61f751857e31980847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f5dc2b77bf4ebcea0330bbd84872651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418e8d078e76654fe16511cc7df5c96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf612bb0a4e33150b522ecc10e6bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5db4cbdcab7b8bf58020a637932b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40df808864fb92c7747bbccb14e0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a352a65c2d2667e9ce05c9bbb8a25d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c566dc866c59e34edc181d011cf50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e775396f7fcb57f056e342079ce6f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6d55f3365b8d26b6285d5c9f39d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4bc7fb83db7f056275c1c8bc5d09b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0fdde1434e48037e6c56e965f437661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef74431a50b65937d8bc790b4044676662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a4136631abd0905ac6581ff24d596663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8291ea5d60cb63612ce9652e10b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64c9ddc072d635c15b034cbdf577e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e32735158249fa1062c414934de67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a400d9a9bd0c14070d4fb653e1527b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904a6fa39afab64b1b005890d1174c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf5df682951795bd9cdbfe99ba2cf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79cee817a771f559b261fbb8f1f8fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b5796a1d9373a8656e31358533d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc52fbe20249e33d3682a5e28f732672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79ad58a22d1a30f2d89b54e4b6ad76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b37a03732ef2a89fb3f3ac61b7b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d640a7e6e337ffae5ac007f05e9c207675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ff05587b110faab4eae8c9e22a65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73971bbbf3ecf601ce82d10baba380d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ff6cc4900df3890f02cbf0400c7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee25111ecd3c91830c387a349e13e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153ad59e0367f13faa1c23cae363489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb44cf5fd3e3a3f6207fc19d9d376f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d504aadfbdda0290cb26dc51f097682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ac9140e91e11b7a043a91e8047815683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52744814320619a2e40ee98d9e435ea4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa6402a80571033eb5e660173a8e3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436ce0e9a667d25e11e6448ccb428d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e27de7106f312ab8b8def4363ca2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4785d802190b9b54fce6f494eaf1eb5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017561f5fbab9421f871b7816f778d6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187520fc9a8488952df3a0701ecc605690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd087668e195bcd71fb893ef5e965691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3992afa46d6f35035e5d098c38d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eafda50b6a6f74a9a15de24726f883693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15bd63864fdff5a93e7be787276c7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3854b9ec1857eacf26ae9de47ef784695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a99e2e4fd74603f92249f884c0b62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841665bf8413b62b2d0fd9f6b354d51b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c4e3b16e1c26f74415a26e9bbbbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf988a3202d76c00249968d7b4ff22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc6c9f99ed8a453ea182cec4887d4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74fec6cb1bb8abe24b6ca973dfa10a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0fc79672f5b59acc1d8d3d3e1ea45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98500b8fd26e85841abd3c89e0994703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3ce7822a4af5be867693c60e9178f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3491e458ad1ec86f7ee6b5f893942705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15cc234df949f117e4dcdb3f98ec99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49331f2455a562c54f5366f1911f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1d54c37693d9307ad8a3562660283708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbd24bda94b0418bd38e0567fd2454709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef00d97d92a5fb825f26352d3e1ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71ed7afe3d8f43df5f36caa75902a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bada9b76341bd97ac3bf6009fcabc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6de224816e37dae6e853fb050fc21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db6a5f272de7fa3552cd487a81ffe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567dcc2faa69ff67272bf48bfafa6cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbca63cc43a10ad944a81383bcba08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51168527ef28da88f2a0d4c5ae3c1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe297c0e3f8c1a88d0cc981ae89e52fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98805fd315548185520c067624a21cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b106381d6d680de4bd7a068fc7bf15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198a729c3c86840f04d9a509a67909721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fabe27aaab1405b69c79d971d886e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddf5b3402d9d4c2735933b85af31d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466929886771140b81cf70ce0cb3b6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f0ca021f3ecc0d4f52631f539824725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba7590031600728a50a1255f4cbdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fa1bae9c9a2d01ba258ac792a07bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6afd38912b713c079e18ae949b572728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438c8c490b1723ee3d1ae3ccb1ce6c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab71758eb395ab01be1dff42042e9ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10622a4b3e7f3648aa280059dd963be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d45655267361107582063ddc037b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d39c42f3b50782f33e46df08385b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4464ab3663e8dceaac4d33139721f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fab1f6ee816ebdff26df9f8227626735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cc3492f5d17b04daed7bd474efa0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9fdc58cd6090dc49432777f0c0d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e532ad58bba02860c0db967281526cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4832328a2146135243a0944c57c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4b8e68f96f78674f74699d8fd7073740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb5d63af3c9f1e99b523b0f4bd10fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256829f9e73413ab953fbb84fafb9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249078444fafb1b19c10ef9245c162f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5af7ff87c0858b2aac5333a91926a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fbb0df0cbafc56bf91d6080e57bb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04d5310fc911c51acec606e2dbbec6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b12b2e6f1b65f56770a5207e9491d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c44e5857c9dcaf0a51104d0863ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497dac5eebd42afb19ad9495bb6e364749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e718f6a30b6bc07cbd1676eaef40d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747664126cc26912fa3b497de5366b97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e78df5bf6e89f76a88beb7447768d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f7024bfcc08d064221093320badd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48e19f1a098e6b3561cb83f355578754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f903038662c59e15e7ff9155078af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f942995499c2753612d83601fdca0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdf7c6edc1cb3ec697403b9eb5d552757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b6a678ead2baa432492051029988758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb58b1bf7d0ce5f8ca0d11ec4732fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa0975796a0a59b95476e79e1951ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b166f6f19aa9b915167829f99b39d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4243382599dd8e00d911b461e93300762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791275e8d721ab850962a1448469d5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1d1d174e67ae968b9403047648535764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67953a0286ec4096fde1f4c29fdb7064765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4858b4d5dd2b12a1361347bd1b824766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789beff42a03591b4fbf67b424641a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ce924e61f7888092d80f02bc09cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f565b76e5dbad79050e6e9186b6805769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f7b1bde415800efd9732ecbe7665770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e85e99f2b466e770b54254f6a8d95771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26754bb0f1a1a8ac383f5f0c2c8bd7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8f1166464db513232f14033ab5fb8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fddcb97923b349ec1eb8efd6cf56a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35356a462ebb1c1a19bd955db8b3e095775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacab62225298208a40b137ec0a6c3d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a97e3e7a9ee5a32e2b62c4852e101777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fcd9dad5c6e3133c68953f26575ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197b423674eced2cf7ca4be9ce704af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522f3f43f31ea24ef046cf4e8c44dbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132e7c15ccd2b3e71b83ae8ce91bcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd37aaea6637b6a9c6be47b5cdb735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50698489a36bcecc144379e57ca9ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1f048dce1d19df125a9fbdd344d227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d3af08655fe67969d6474737aec5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa168edfcf9930af675b804f686052c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c6522444a43ac941d51c78eb82b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe211b2aaef1ceb36fd3889f432546411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745ff70e5c5b3332b5efc6cc03c33612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201bacc6f24b590348173a4f8ecc8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e239003867fb0caf635e5e493df914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806628f854d1e54dee0c8a034d7e3f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24eefbcfcd1488f82703406e1bacc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8f5049ec9a6d75b66dbe7c5f7f0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e35f529f2092a3573c32ff54d81fca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ea88fe3fd11c8f9845ed72e6eafa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1658ae80a987f35a301030d10d79a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0770e50e2890693070385a4ed3a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1659c3ec575befb0d47b2a64bbbee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bc493f7f302e27a66428b6bdc91e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf341009dd58708372c0b4f5ae670d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e73ff1ace1ebc90e2ebff0f89a36b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1730804c6fd7a6cbfae8c8a83e44d0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8150c805f160cb0627f83d452849b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df047635c0f62000a5390a6e6a10d9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4acb80f5ef8287af6970835894393029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431b0ae379e86f8f4f8028ea1bff80930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473eaa0227a5f8e91fd068ffbc5286431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206b5e6c3d1c8dc1b0a3f98944ef36b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc02248b0adc9b3bafb7dcad5eb6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7963d076be13982ee2217e356ede34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b01b416558c9848ed7e6216557ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd3e266ef31d6dd5203ccf535735f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854f6a14d934e3fba7abade5d2f7a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f454fada1e1b0e6ab6cf68ddc807ae038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a6c2aaf458388034f6b8f56d1af639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e5b84c5c22e2f4518489960767d2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e872f5f3bc978c41171636be8816441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b09229595bc00d0b3bcd86dd3803942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d1f745ec5898d15fc692053700f3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69c8ba6cf78cd8dadc24c31989914b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39756993323ed72246788c93a540dcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46c937d863ad7f9744e54cccbf99646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8cca02df22d248b955114054ced9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1410f425e02e0d8a33962c3d2cc2ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663982d35f5fc604f80e915e1d338a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a104b97f4d556dca5b2bcf42047650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708274219e7507fa5fe7f3276b7f0c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f0d3bd7b7096e0fceb6b302ecaffb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcc53dc3db595ac94d9d3143027d0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88cfa0fe72fd116c8132ca7069e3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8415665b02ce2d95c6662303061e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc551b6a37a36aff6a12eab3be6d9a9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027356f6eec49d7372439ddccfa6cc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc562f02edddcef0d1a2901ce282a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c3c3c746ab4cfe00e451e257e22159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a910d8edfbc5378ca27248e6693b1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c903a32003b9e9bb6f58c55952496861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23c9738b187b104c25c5d6c71a86662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b5113a72f1b8ab8651d8a23625ba863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568825d7c98b560d058960d6f70f42be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c45b06ead5813983388434077842c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760e68fee775d7ddce3d326efadea2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca773443e733318e490c333d353870b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6af1811f798769bdb31932e6bee068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2dd5ce3b4860ad6874d83e64365c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d00cf2c137713b5ae19e87cd5dba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c142bcb58c71d1197716d14ca08dc1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50d3140c41fbac85c41d9d660cfaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af39f52c9cb9961c7dcf20d12dae5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1184b246e2bd304594000b3806b3c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f0b1095079b2bf3b3739d744bcfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fa69a7c744f6e1c54ad8e9f27c7b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8ebfb3aedd63fa25e47ad83c7555577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822976766f1b4ef3de1c57d306edb1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c02a4b4ebeecbc08ab2bb23cebd6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639ad64cd9ccc4497eb71032edcc06780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a48c5b65b6039ffddd0d73f8bd31c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87398a782d6fd9c088a5a6111f02bd4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a1772d1de423e9e5c3ab88e56ab483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f1d30f3e076864c328081c2af24384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6815104e7ea0082f9a737d81d550db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9588bb5c17117dca9c46323e7ab78d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb60a30474602007bdc985ed875a7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5811da0f7aeac9ecd25776f90bab05688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f1e0ca79fcd093112582c8cfad6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753c0b3ca89477155d8ed833682fa0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd8b4c5e769099063f98e8372874a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1f03b594831b71b9eb099424154892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604a1674c5884059305b42a44e17a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f26f438f3e55a123c3b6e0355cfc4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3bb91a81318cfa25f01616379029c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48fba2e315802e8560c55957db83496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e2895f4893efc2d80baa44689d4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393fb95783176ad7e4b7dc976e7f6db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376cb1e227b82127b43dcf503b2162299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65807f66a2ecbaa0a1e60dcad1a8829e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e6223760d77eb1250ef5390d5d0b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deed9a9e4de3675ba6ace7fdeeeea8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb20345b5807daf311c9547d3fd13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ec3c412d5be1849a3801ab99de9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d15ac85d3118c2560c2da043e2290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601907a2e06640f70f1c7c2ae90b75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db091fe9e3c77f82b03e335569ee27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c75187abd52f3229b68ea3e44a093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262ce174f4741578e21f9ad861a89e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9994be2200772026c25848d59b3fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600423ccbe3107d8b5c2bb5038955cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c2c2142160e84a6d64ef0cd47893c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231bbf17cec8973c153097e4cf823f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d94947164d05b9c520a56eb4b0421114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e0e943ffb721cf1a508c863ae052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d0b9a8a312b8b13e943355c8a31e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2971f5cdabbfad8596aaa2e1cd89dcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9670e8f38b868a46c171b798c21159118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82b347ed14a6bcfa6f45865ef5f1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb16660b886a12b678c88f594e1594120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbede69bddc8a49d29aa9d2ef1e43bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3cd6bfdd44a9907fe37917827f0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d99fe5dd96ca3ade7ca027e3fa02d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7354b358ca83b9370f97afc1413544124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d401605c77f36fc427867e60aae99e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb2db49ed4262f0666aa2b911e719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77e1742ca34d7f62977bb5d8b9453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993807e835a7ce8add87ba90d40989c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fde7689c140d44e617c43bf68ec59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb6f3e690068335ead56e37ce8142f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0486cb844f51b412aa21ace3815654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7cefd0f9cd0b4e8dd4cba67db9ce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad8dd0dff022265f42c5ad3e0093e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c7fae8e9328a16f82633df2c6a6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913713a38ea4d847a4d5d6aff91740c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6de78bedeb86f0dfec9645548c2ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29a2b3d7910cd907d0143e276b096137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823032048339578d3e51cc304e6a581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274637739059213eaa89fc2850d751139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfbfd1d217562b7961383225e1cae5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c2e528d293b21342f85ef1804772c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d561fa17bca62f94ed034bb23cd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ef1ca5934d61d429e1d7fb38c6346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74769d33ef18b2873410e48608c719bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1f19d7cc99f76e8e8fa902860daa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042d00d0cc4ef61cef546c4ac05c2b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68017c2740f2d39035741be420a2f5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac64ddaccc0818d7ca1584c4c1063148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4dd8d210e44b5114673ab7c2aa81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457f7cccfeb7d0a23151881027b516e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ec01076e1ad1d239d802f080e7e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4be00fd54d30221ca8001a0eb3f7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f1fc118dd5a34c36371b37eb308d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb4b19a2eb7f606565d65c735b7814154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852220b35166f78072344dd832782e26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2750f42bbcde888e801cc39adecf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35747bc32b1cf880e4aa24394f9fe65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5439c89cc9158fe3600abc98cd419e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f29427c976b546571011b6b3284f57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5868aed2e1d4a33d18668139fb4327160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72639f7ca55e34d250cd315464c6d28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a1b3f8877f222a40a57c37796b3b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab7e76f47419fb10869fa2f0580ef0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9aa265b03956b4ae3edf2f44fc5f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e53c6108d24092beb22df6048ef259165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d70f711f955852e5f9567024c7aa8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30da9ee4e421f2a9f6dc698b8dd67f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc2dc4f038bfb3fa1c62797de336fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e32f7f54cbafdde027cc2481bcac2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f629d55a9c7af41ec330e39c55522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1a8b8bbd10950d2de4ad7b96f48a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fbdf6dc301d36462fcfdbace898a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512fb86d4658d132ec7b0a1311b7a57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7779aee1d72b046c09d8adc1da8f29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f625fad45b2236029cf295a9499d34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167aff2d770b4ce9b5ec39608f71645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bc4d51bb1a71d5c4de7c8e0c309c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c20c74759724bb1d2021beade9eeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b683b2bdd0e3d5735e0a2b9da7a04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a7037f9f4b084ae45588f1dcae6f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72687f24477931582604c2648d3d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2340a1f93ddf498c734a18b4e9876ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d542dcabe09654fb0ea02275c20a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04755723cc12b52eeab80014d2d9a13b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11593279731a2e37068c5c6616d24da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e553579ea1265326c9bbbf718ffd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c554c5aafc4a7d112d2313782bb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d127495f4b652732d054d07930c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18aa2d6fdb692db087ed4c253ef394189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae42e90decb13c033fb8ae916ca48e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d370b8712c25a11f6837a246af863191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d20ee5a252f7086a44e693cb266a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9a6b68d7b87e4172f560eda217459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e559a834a693a20dd09ddfae7bdc3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd772f059a5dcd8a01dbc1d82741660195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b836deecf1835286d04d9e66011d059196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d595934b42780d618f6974814592197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7cbc1368a2c952b02464e13a6d59a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaafb25c7f79bcf3d879da740159e40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeff4e566d62b6872d009c2d0b635b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f84e081970b3d44ec0def9bd8b6d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f1f597dc18cd162201b6f337b98c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118fe642924ac2e5aebf256abfe774d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd682e89d85ca196e4c8f4daea476de2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9af060ddf63edacffc52088438bfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71af80e8d12c788af5e26d56b9fb72b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1de9d9b59bff80ba8772584a99af0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951fd00c0ea1dc543de5598b5fc248e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d023ba57c9920076e38796f4ccdc35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17a4b234c1a614b2149addaf6b4c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dec8a548295f3eb0b137fd7459d8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2421c16e8a2974892ee0fce3f195212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082fa2d4a90e056421d31e3696b308213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf22e6161f4b32efe92369eb7f55e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede73b846b5f613fdb73dc4ae0aa5352215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c41426198bc9bf83393da46977573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177780281dd135b555fbf48f93c8a8a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536398824e4cbf903409641ce8a96b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a6827e73017e452e2b6a935a037c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb315c7918abdacc07a87ff89289617220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0339de94e0a63b5bd5b37ce2d10d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf1e9c35940d8bfb2fbad15ea353f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff40e93802f90bc0fb8559b7e35fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4694f1ff8fd020d8aa5e428ba4cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed3a1ef22fbbc41c439a81352e2c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2330d0d5f4b3e8cbafccaabe684ffd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762abb6edc35344eadfe80e195641dba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f97e9b8033784277acc230e6f9e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d997abad1fcea64a512a7112cf55d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb611a5c6a041a0f2349d5ad87058355230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a13ce3c93c0f983f8cd15b6763475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b531ac9da496eaa87715659a96d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d996270fc9a3e2dcff2d8d367a4c23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f878c971fa55ec026bfa2fdefa2541234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0baa1cf1c0dacd93de4092650943d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db52113211d55788f10a6569619ecec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387402d3c011a5bdda9d2339f2c955a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c9073ce589ab54056b4066d81b3d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ea2a3725a3071119c5e928acde6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee6fbf129d0cb4908b9a7d2eadaf6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f3e8c3ba231a6352e780b677fc953241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ce4a986dfb87a272b95ea87305f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981afb8e61f9164ac95f3841d5e5ccb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95e7c25e39775c81a142dab50320c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc473d3c9dddf7742f55ef807caae37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612919cc079f1eb2a637463ce1bec76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d12a04ef3b04392e6f0c759af8130247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bad8136b2c0f779371e133a966795248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bfcb5a5e4bb622a59c7ee8b57afb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ba6e030197e00595fe67feb6c52a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635476c4b8bcc5122f7a8554c8f619251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f228d1e322f6a5df581fdac5e045252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0ae50e9e8cc751dcbe38bfbc302e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92079430056a2620548953ab09357672254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97263a8191bc0ee1de001bc72b31538255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebfb19ba35de9e8891103d47de6a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b458a0356ba00d82589f9d7ab66e69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d9bff5963916630ae57afcb8a02a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49367651e761a7d3b7ae649de0f44e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48577128d82520e53b391e6910e8ddef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321644c32323cb2cce5d8d72564a520e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb98439530a071508667379705496d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a24b1ae9cfd902534b0ee5e03d83f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951484139361259ff9a60581289b1ff5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575fff35a6edecc06fadf5214e7f41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2f51b99b5c6c279e3968e9ed0d0ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8588e3a2e120e2d9132d36d38543fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fa52d4a28a12107005b27fb6931f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d958521b760c39cd574fe1b9f2a215269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c34b9b7067816b9b74f415f5daa8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cfa520e482ac98bb3f32c90cae0e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299e6efb2d5e602ffe466be9e49e55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae683f4214053715dc89af36d8bc491273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ce3788a02eab91bd93a27cd4e905f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34725d4b1fef4966977fd0179d890a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c403c03ff50530aae0c2e62f566eba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075467b28991ffe8ee1265b247231c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0097acbc82d274b7f9ba915448e72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de848acec6fc8f1f3d79b228ac8f0785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16fb3f39a3f6d14a82fdd896e01195280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1080c4a604aba1d1e144150ef50df0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25163c03ade4b328e867a6a394660054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583115032adb3b8ebda300aa802f29ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c383dd40161ea6affca418666561624284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c79925f71521bea1c86502a0522f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0012161e27ee5ea0661f8214f03b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5954984583c0f61c24a90081ab6e8dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cabaa7206810f783ee21e02a47c22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293334bfa250533a55dbf3dcd387dda1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83eb62aa5d3874d2ac0bfb48bfc45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ade419a213efcfc721444d814758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9965c1a93a886a121da77e095527292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6883f79bc1f18c61964ca2fb3a95e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b266179b86a3d846f50bdb3119fb47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da36f48556deb599ea3926953ff446295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eb8f48e2b594ae262af33f037bd49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a042fb8c1f68bfc1fef911cc661f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39669b5bb1ad72c60d2073a3f756d94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3718582879edf5ae653c0b451116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dda09bb3f601bc5ebedae30189033f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d008eba408044cc7f4337544619b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c748039e0f4e4ace031aa4759b189e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a54de4919273d6cbde693dc3a7e44a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd85c3fce8d128e1f04bf57f7f7ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c60e789d35c2a12d5895b847b9ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b1b541413388174bdd7aa70d8f18b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49571b60ec73bfa657945bab01cccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925e8f614cadac223b3e0ed0584eac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45238d5a90eebdb2c97acd3a2bbd3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8752fc8924b167f9a4e48e4adc19bd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b61d3aba89f9bc5a44bee447b33ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161ddab452b2172dd3c70f5fc68c664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463bcb8018cbf567d423bd0f02bd924313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abdfaad83364b68428dbda350bc4ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498321c9999b05bdf82305439290d7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b398d919590113ed7903e0cff7e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37d694a4d75eab7b2fa634a99473a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fb1e68793045dc28f9daeeb6de23c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6831b7936f4bc13a217ebd0eaf9350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf67b11ee3251d2edf0ac9ac3df64dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc190526ac039e38e9785316fd62e463321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc8959a2e322fc7185b581c279906322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906f16f9196e602912d506e217927ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9131d5b5854ed79944edb0a2522d6f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9f2fd0b7905d0ebee0a09415133ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317639aa89d471ef00b7c9d1ead1d9f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6959f304367f3def4ab62bf8e15c2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1dc16aac831565565ca5199c7149328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c16433b802703b06236f40e465a46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedafa41caf775ccebfa7fcaceae361330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc052810a776de44feea862d1c1c56d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645808b849eb96361d517d12d5680f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2221b1de46729c3b16fd673497f9c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04004567ef8e936cd5d7423837b22349334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93894cf0a70504ed924ae33e0eea57cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0dcf6fff087e95e8b0480e4524729336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748492632d58bbdca87d03d9d95ad33b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6120d696d7df6048b8300a4b3a851338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6e2d6ecc7f14e7060f250dccf9ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4891f0d1b7f193f72c991682a49537340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663529388fcfdab2befeb478849eba6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca81aa8f42052c7c14a54b283f3764342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692a4ac8765b5a78b06704b2a94f95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e451b39b87704bb5701c5f872d3f650344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bcd9ea1232fa92e3b2f8a2e0e15c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf88e2c84b5a3fc4c443111d14c07ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d37a8e78ec929d0723443b3017b85d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b7b484d62c3b8fb6e196bc9ff95b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a35f424613c80544703dad5feca6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f964a3961c5d0af2b328f0853b44d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec97be5aff4ebea754b27053854cce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab278a4e8f42e2256ab4e2446b113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f8814a3e78c2b7404eef2ae65587353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d3d39f09ca537c127c6aa5955bd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1779100bbdffc1f6cd5061e21d51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176caff1bcb330afac70085ff33480e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0c16ceef89d2c5cefde8d4413eeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d53cda5ad4be80a9b34b8abc3b697358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64638ac1d0ea1ceb2fc87c379f5827359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d99ed715849feb573ade1e976df71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de1e129607996000a7009407c1f23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75848db6e376d6127401f7b6cfe3726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c69ff1e2790ccdd455de8be14ba49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b473a793f61739d7700638fd1342364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ba93cb138f128acb734e53dbfb652365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765a8cb5e400de3daadf35512f90ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc6055195361ed6931e506af1a0b97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738f8047c7211374a8a56e7fcd2852368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdb5c8c4bb95867b2157330debe397369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb172d5221000137a2106121c9e70e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f0ce1a07447bbc8df5db79c9379b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0573de13bdfe1d3183bb7812365df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e5df6781a4c57eba613ec498234bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0116903409d802115f1b92207e8f16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b80b3348637b86c1f13973ab29ff0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2d607bfbfe89d351d4a86eaafc84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4c8622c422d2323469672e43a6a8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9207c1dd782a7f47d19bd19e1a6c46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f6399c5cc880da61262d61b05c3d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f74e266766a9dff896eb58b7ac041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d084789cadb8d719c3d355d3633fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62208eda619b95383903fdf045b02f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed6b66257612ffd2ed75d2f3c926c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d6595164c69f94dd4eb1414f184c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a18853a78b247405459241aa5cc978385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c0ec31ea33918340bbafafa687e2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1828a2afcd618d075e4a1e1c6a11a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c2c29465bd15d4bed51e91c00ae5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a46d1a747076d0651f94d2919d5d77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50889b7bd466cb195da9984d86b71cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099771d9caedadc6269fa5b3723f0e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec3362d942a92c846b9c8c63a76d08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47269126042f185282aef92966227393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac053778ef53f90d767a73adbe05f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319989978a7c31a66cc8cf9124d3d05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26eb1ecbba419cbf3d8074bc6e3cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e19bb9e7da2317cea6cc0ab0b4684397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c123fb9e6045cb44a3951e5ee73b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e92514a418ee302c7e41fdd2436cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529306e04d715b46a1b79dc0a5e91cef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8bd50cee9c4790f2305464273246401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade301a4ba6ffba5ac780a434ac3d0ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8d233325e7eec88554535d2b747ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d38b566117b266c4f301f79af7b912404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec3f6906b5df33e6c46199f6fdc0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a93ec48df0485e533b30148b65f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee8c0cf0f8ff58567167348580bf0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7a327801b114cff286aaa98cbfd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d22556cb8efc9536c43c8b333f4589409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaabecc8a26eb7e829cb13a5d09c655410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d26019216f8282ddfb7bae66b9e5a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623d885067c18a13c1abfd9f783961412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba451ac95b442be9362a924c1e2e337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5fc85194812391ce4c275c9a98db0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327fa7be15ea028a130e07bbf1bbc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c94017be2f8bca82abada4ff1eb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a477d80fa4c7ba2a3437e454574a23a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea80948ef349744b999f883c6ad5011418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17105e575501f3842d4cefbf5810a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5c9b5b55648e211ea364c65f02252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564eb109ca4968df8fed932d84aa10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856bc3c7c5bcc07cce3728709babbe4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f0cfdbd29c167451d111eb1d8e988423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5059308239e021cc826d2c50681717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecc96242c45cacb8ff70a309185e1a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7967c8e1d51062c3dc86ff70ef46cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c848b9c2af22fca19e001f105f308427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209d93a47fad13dbbfcae65a068231c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18ea12ffab9a410942b58397ab6e8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2bdf12d5f6de4134ff8c673080021430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4ee46a23dc8c1126cd9624863151a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a671ba964e6fa94d3961815d9cec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38f49e37dbfae9fe2ff83603b11362433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca9176717a5ebd8ab0e4b04d5faced434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b23048d5635e4a1c4e457af5207ab1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c7897b9e0fb6aca50838fbb09657d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fca7d51cbd4839ecbc3d20e7535e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952e9cb5b7f2ad3c8e18e8433447ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794760ba4c70c405f68406c566dc47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca3a1a4b8ccacc8b2729009e592cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c51c4fca6348db6e28e5a0e54da63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9ba51ee17bd5c789a2a7c4e1e760442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49728201f52c1d5785c526b2f5535512443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95337c7b14741ef4c29494cd7ca05cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8a178e1d23fd978f1d37d7760a4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68a68f0998f793ea1f24702b1551cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129888417f1d556ccc41f3802759df9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa38f1e309b8fafe609b416d4fc8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467d31f53e9da41a7dd7785bbc5346449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798c23ff37f7ffe1023353fca13ca2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ff13a58bf5d7c43fd988818c922e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b2c071fae29623cf00c46041069a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc054928fdd47664dfe942d2a99dd03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff97f85e39dbabc5b417b84b9a5607454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8eb1ba50052a876cb5596df1684c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8c2b08e23e938ffd83f4de02ba15b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c876f474df680b09d87242e8a4020457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e09747175ab33eb85c0b1765e2e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0083584c23e7f09596b38bbf2343fed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1980b6dec863bad27de75394a8cf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32763c1886965f063c9788db6fd3edc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fbde2955d3cbfc241be6fccdc8182462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40480dd6d72be5f4b8451a745c6f8ec6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042733fc0553183eb7bbc41199450f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630046912da70735a353231b0b178e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50caafd47e4a350584a71231569b43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20bae2c8aa565a4582c5b69b8bd551467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91763e94d6bab622ff196745489bac2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed8f5ab8807c91285097572dc2d6e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07891d0cd999f07938b9b7eae8bead4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c760363cbc3f57ccf13108c0066ad7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8693b8825ea393b9536f1a5b73fd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd322734202e7b199dfacfe2c47c70b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ed7865b9a13c39b5c4ea40877575474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893e9afed850ab57a26b5b6f759b8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d1ec715ee9aa0b5ecfa250b3249e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab88824b8fd932fbc2e3adedecdd33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c552063d66498d9074bf9dc272ccd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46fc24967b5ffc3b4bc0961802d51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac988314814fd5070dbead896d8603d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e188521f4a397842c307ab69bc8705c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493e9ce5a6b6bf728a9a1262ae086a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dc5e02337737485afc0cdee5aac28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5b74da147b351227d53f3b95f7952484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a193084ab2c85d40734f5d9b1a4757485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf33e1b731306c2e766fb6f4a3a7be3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a87d6765b966f4a7f7c7d4c7a35f33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12451f64e9b24a8e736bf3071fe9ea2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c50fc2b5ff85f9de809fed37ac40fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a811af15ccd1786e19103061fd1f000490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609314fd826812b4c68ada6d8e942b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd7fb96cf5400e4ed97f63111b4ba2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7b3db2a9408e46aecac6e817ad2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9097c9e6c026b1491891a341ae8949494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719664c05456b8014f31371eddaccb4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55477fb6456a4d0a558c20e17bd3cec1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eddd10c3509fa9187b66257d5d3665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44665956abfb7bf17ca62b604045d33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79af0ab605de712b000ebeb1d61c5be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f432d22d75c0759037e8a3058bbab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082818e207d5617af9e92241ee29b72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc858b72e8145423a49544695169c4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf375329fe5c7469d9a6d9bcc8f7d29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325242ba2cc556878a5fd11e883bd21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7247bb18fe6e5322efe9463117321505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f065dcc5fddda3a22ecf10f0294e453506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb41ef38c5d395fa0da45995eca90d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec13555909d58a5c74dd711278b7226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0ff9f8ba9bc999c58f2fbebc25476509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73b99d05df55b606ed811fd53404a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593acb138c03d19190b2b5c5af92c1be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68796d7b703b2770384ffbfd07a8fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329849982742a51e4abf4028deecde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66f60a47ba8a1de170b252f1972802514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e7e7188b9d0c4853d74a32b74d1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315d1af27347653028d5b0d2a27bd8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6254aacd07c7e48dc8167282b43bb16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09db0798fba887af6fdc70bdea1be3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072908f7803d3d0612d2985afa97e6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd55d5f7838aed02743c6133dd9886c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee68e7f3f38b886ad4274030cd9506d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ebfe913872b83fff1fb3ca6e9efd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61c5973d32422c4676da636e9c0ab2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324073cb335e31a95ce0711bf533b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8d015f5ddba0384686fe01ef69387525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46fdb42247f730d071e8875a8d18f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f1700dc888dc04f690c802d8b9de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b75f3b6cb4325ad7e7c6081941cf82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e13a4c69ea5d1fdcdc3330f583f9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d5bcf50c4832e2ef627ac768c9a32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff478e99f36775782c0bf69848b1da6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf75ba47f2c003e058548057fc114532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777421690d986dbb162a7676d19da15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee48999d4892cf236d3d94ffaf4028534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb41f2df3d7d56f53404a8ce2bb4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6d5807bc4a0247b42f1e520af10b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e901025d5201f7cbb696cad6b4f22c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb580312c50d605b0cb3b44c5e4191538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9574adb2b3db7b6d23287412e101eb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a38187b6e2a830beaf48f4a149d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c6c6587d8370da6f4e57b44e4c518541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8167b484a1d73d653576689cc8a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f39dd0b096efa14c6dc590134d97b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731034dddd11e48b0f8bbfd2f991f452544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e9d89623e3643dda0b03f13e4d5f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd56436483ec5bb0e0c9ef9f456985546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5909d9b26886efb23065b83d746bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de2c55a0fd0fd6d3e35f615957e91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d37887a656f40b01546133de3a80c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03130f68459bc3c7cbbb20d931a7352550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f330697bfad05751b37af344ff44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95669e117776abca60e63600c7b9f6ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82c6d18452c15794e6efd882285e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcdf7953506e4c5c022b8acfc5cfae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613854e56d2faa09ea0714a5492dd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f56ed5496a10c24f4b880d9f1a307556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706af84e1c3cd64f226041363f7e162557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ee5bcc410b3158d66c6d231ed5fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c029ba1364096fc45fbc3bc1309b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74362a4b4be7f40285b0e0a0278afdbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc435f810baad2761b642d8f718557561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4abf66f2bc9e6d68cc24f949847004562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070921de5ebf18d4b20a22ff244f87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064fc882ae2372e8e8141a537678b98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba06a62598e2e40cb96a67f49c8570565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018f63c17cbb582c29c447836a8723566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524d1442c02128e163b351b3f97a7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517fa21239e41c8bdc58187b462621b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3968065c1116426fb0c11d592c99722569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e0c1947b85261a0526808ae32eeef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a65128973c57fe96c829789c9f2245571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb51695d7e68dcc78c7f01d0572476572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae18c7fc4e3aed0e0aa9b6441eb3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3f3ef4695325d3048a35cb6c168c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7d2b5725ffad4c4508bb9b140c34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9948139293f52f8bd263617ebcf499576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf89388bee9f1691844fd3317a108f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b58ebd291747213fa945de0ee9e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa220d7a127e6c0e006381e25e56b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1c99a82a0ecfd31ea0408038ea235580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d461fde180ffb1a6a2c74e6328793c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b4d603d0155cda347d7740cb74016582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ba1a290a07a2eb8238a87d73dfa8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab16b96a4dd8924334d4d38ad85c58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e403a3e1e70e97dc216ae6213e5f288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef8e5ee6749936b26a66b0dd66dcf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0eed68fa9a71a8c3e385b777daf2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fab634098029bb8ae62f043a81d7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32873f4e61235d89c39ba3ed6fbbee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffb59ef714aac32441db0f814847e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe636e8fe8530ed8c8be26f035d4cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6d0848c5f0af8ed94c60a03bc79a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21dcc58ca3f6cd9d5386b21a9afe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941bbf1f1836626095bd534fcf95de6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82014aaaa98a9b351a9c19d772423a2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee0e1629082c7a197592e6ba4c6a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a32c0348f656576da063892374557597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451daf538a67203fe72269ca50196a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a3b7e89757f1f5921d30f1c185289599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26d0d7af08d9ab2c43dc2edd4c337600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf109d8eaca806344067faf85879d36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992bdb8f3905d70f2948fa45cc6d82c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667026ac85b6964e218410284e853ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ffb037a824ead98b8c86c38ae9871604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ab6daaac24ed74e5d2f72d6fa277605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646157b69b5178a2b0bfc43db623640a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e809303570fbc4c42489b3f95c8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b03ae332c8ee7ebdce5e43c881bb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e6d9336046e5b36f0c5d602eb5ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3323dad9dd8c5d890e5ba0297c83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870836bf8cad8c5b2276708cc03f09c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c8080dee4da45176c4bf817efba80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578966e33d0d8ddd1a1fbfe7654b7f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da847d4ffb0d681e079fd2bcf79d2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58d2e0e10218a3e3cb87b9b855f404615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a83df1adfb4dcc4969127c4d3d648616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9da9075374566db9db3a49cb74fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f5e473f2ab49e5498608cd668ed7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadb252a4e3d4a1701b0ac39cefc0da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68824682756449c92ed8ac8ed25f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d442ebafa67836df9ce4bd08b6e1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2e688f86d93295de813962ee9ef30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ca41934a2521a5a3cc670219aaa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ebbae52d62b04c9b6fd4469abf089624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d433d47ee34f3485a3dd962271f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a041183b19d03750dcac3e65f44ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d07c0d2ebd33800f89ca58a45f295627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01062ef9b95250514822affa85f4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e4f5604787839303c7e9bb975d6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82bdb3f4491d8bf7876b7de92dc5de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace439417e649324d3e389f6b46be1e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871768f342c6da2a01a0cf926add4aac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c32b8a97b220533b0f3d8629d2a435633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c42cd9945ae36c8377f18b8327920634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf584b50dd605a952d7492a8936dd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629327e5826f2399d6d5816abe9a7344636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc22d2d0c15eef9b8819e9b978fac9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f5ea4ed7550756075cdca380f8d3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d111a67c196a06c36f7131ededc15a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb1ecf213cf1c858bc30980b80e48c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b928b063d9a4697c2368e1b116e61bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8caa25918db8aa332026de721e92d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748580e69982120e882b452e69a70fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bacdac871e8885dddeb6db9630fb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160277ea8d9c9a9ae3976c56ee56fdec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca65b48a45d8cccbd7b8afee98ea2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ffafb3790a7c2df730b38c5153458647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea04edd54dd9f57deedcb3cc8ac98fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57118680ce18f62e4b0fdce1c4384649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adfe2cdf2373ccfda8bca3f30023d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa33420e981f24cce938dd92dff96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a1941849f359e6b62742b5611d18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1fb60e0201abd8d85027d440699b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d3c7aa6fad6dc274ae606af5044b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba22490cb072072ba738975281e2e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdec785522063ad0f02583ddb0d8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb259bf0c2e095659aa0e225e41d90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5b237ceb56815c0dc1b3753698ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0976b940d9a865c3d4ac4d37029cf27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca021fa4500883f9e2d5e861ce7036f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea9989b1e72bf3db0a1dc81254c64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd45f58845a7daf2c2fd743575ee2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2dbac12905c483fec96f7fb0a632663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a3316529efe295f402549bb9cfb48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e9c70239294d11bdeddb0baadd36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03841bde480e27e35210b27e01b047666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b3625ad8f18276d8e93b663aa62c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27149ef4ad28b3f492b2ddc416402668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f1cc53f0f0a3759e0ecabee812504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca5cf79af378f65e3bcf88e5c1d91d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdfa3dd0cd95b06cc06a8df4249fbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d9dec67ab9d686c0e16f845008f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb2e933f739fd5bf9eb105cf8fa02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a94d234f7efe9278ba1205daa3ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755377f871bc79d4d1d3747f929d317675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940342cd9ece4e9d88ad9b683ca787cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23add29eadb473ec1b37d0916315f67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1688e1591f423f1bcc2d4a6e3733a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe389766773844bc0be6c9c6c375aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3c81b17e9e4bdac3376308145c0b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842efaa8e49c5de5fd6d0b87ddaf1c54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608482ab8eb239c3b3d3a30f2488c9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4f3948e6e1773fbaf2a31475ee07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a350dc307da97b02dce5d6b8b018f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3d949782bf55b353dd5b844040119685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54604d4850b26ca07233db6000c48f40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204afec74938db4b065f00236ee45eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50866234b3f437684f43193e16699b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41a8bc1b23790744794add3dcb40a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a938537facf7063d1853ea645d04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8bdd04171f7288b9ec18f3d87f470691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ca68ecdb29eae847849014c15d7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7af90ef39f41d7ef65d9a3f36f091693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b721a010bea3cc3e9e1dce785a708694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6be106655212e60cb9b6b320dfb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0a39e87d07cb3afd79d6a94c33ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e4f087cafa171601365e414a20e79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5227adc65ab16652604acab24091ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0926378e51aba16c2110b3927cd795699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a5e34c950cc089e10d8e19f900f94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf40eb1143471b36424da0cf6c74250701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f5480209a30acb9d5a1e7cef355de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bff680ac39dd8935edc6cf72733fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39dd99cdedd2d5f9d1172e068e4823704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63134c10270f8158d259cb78fbecd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bea0abf78689e9ea35cefb6369ef47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a50aad4b7faf8faff02e504d73a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703cc52185dbd648bc45355b826672708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f5b6b2a08808905ee94aad826903709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a4294c87993be1929c1a99ea66ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2c9d94b03839e8828f20507f80e35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f6598320f4a111a2573d8db935dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f66d1efc3476154c95842027d9d80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ddf61b75a2329d5e2fef016369750714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac161e5b063430d66cda1acb742d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939cf2eb9c262efb3eb41106633497716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf95a1ba39fcf408cf4be0e47ab117717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf5d4ebbffc69ea2a167965a57b117718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba98c9923d70edff9b6d461a23ed78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d942f7c65b6238b1c4f04db06181566720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f0977ed27dde525f1c39f059bb26a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e519c03214a4beec1c323be4dd617722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d753b77ab968c20a8d2aa31575db4c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef004c3c20f941f97a00c102fb555724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaea3810c376ae99b7555a7c07b3a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e37c379a143a9fde5280231de4ce91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b963a73a99833ed00678b9a8649cf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4e15e6a5cc9d06fbd8f14c246a985728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391113cc644ec96ff0b1881fad8fd637729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1cd95a10f92872854e8870d28a4f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa029c4453d43a7a6b4927bfdd5b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7b9f8976b071b973a70e98d451ab1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683407007bbc1a3a1f4f5dcf272fe2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc2255f1ab33ff8acfa247e35d344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc084874d371657f2b08bdd334a144b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b77637db93ab3eeec50c518edd725e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed2dfd79ceed3be62093d25f15e51b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181980871e6c7c8480d3364187b831a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21030dae32973a5ed46bd48738316e4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874234476f7e772996716e0f4937000d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ccb9756c830beb78dddf631584d19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1888cf2f92388c7770395cde42c7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fecd85c6bec5deb49aa4cfa72fc9be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93fa890c283ea7f07009499e67bb3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2f310971fb9436df309acedf1844745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e36dab96919da3bd024495042794746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3103e12c443d1d0c5ea80c658cf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a35c5effa095c0602d3bf7e139e177748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cf5e5b6be0c5cfa07b29a2dcb8095749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe707e4d7359c8470c9bb082253830750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81badb4fd16ba1fa8a267f6ce5b1d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b8543ef55979f3f847a730ae28bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7d750ac7a9cefbe666c6446278fa5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee60aec1c744bee61bb22db4077b52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25002fd06af8a5d411f3343db802c617755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d569afa1c085c33841d541f305f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09008040cc63e3ce527130ec31f388e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca0e6cbecccaa78f536e0135c54226758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338e4bc829d6435d62502186f9e0305759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359824689da3af40f150d073c327f23760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808fa341e6e3a018e4671a205e1961761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0685d7eecb5385267fa5265526f1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd6992dc763583cfabeb4e8d799de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fc8d3471cc5351756ed4fbbe711a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c95993210cfdebd38636006b60918765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684b99ad10d8b6c0b51ebcbec27963766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a477afc77f474c4ebd7ca6ea05f22767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca43de970c8bc04bb22074cd0d419768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128c6ece3018563b714a86234197713769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757de7041fe1a2e246463736b644e4e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d79dfc62b90141402b15d1174b629771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010ee5ea79d7fdde48739e1521b5daf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f2438b16f8e4aeb04c8f45b9c37d773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>