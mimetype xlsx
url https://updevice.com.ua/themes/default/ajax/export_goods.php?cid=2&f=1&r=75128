--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbed8f13cae3e349f814ac5bc502d9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ec7d79e106a0a928429e70051c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3472585d4969c539fd3aff7f9b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8206d52d9fa0bee29f223f088afcc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576817b388e18a6a0b48746aaf0dae35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537baf4b176c964b20526696a772b866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd83ef5e424173084678e3f5bdab747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5efc5119a01d6e78257eb8f2d59f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a444e3072b3dc9e630ae07c6c0cb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ede8a70611813dcf4e11e70f037a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ee904a9aca9665474b0aa06b8af211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc205276b5ca00ed97d1f2f20fbcd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52e14307dcbb4cef5914c93e6a2b2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4fccb4366a6c1a5ea7eb4be89c7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0750f4a87586878dcabba1867ec96615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f835ccffc05857e6d02b8dcc7672d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e6884b1d5dcb500147eb9e5d67bdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab3aa598b7d84f60a595c80a1a81418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa34326d0ef2cbbec4c504cfefe3f5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff08d2d9b2a164cd5722839e8980c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476fbed6773ebb9484ca43a94bb900921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564bcdd862e2cebfd08d713e2ac1b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2bf05165c28feaf8e8fa56dfae7f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0750dde8e3a26b6af3c10c6d7b9be524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76bddd656ec9753e81a09c026cd53d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd09cadca80eaca1de85c6d2d0b27126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a14c316e4a2cd8372904deac6e3c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9c6ae640f595a4b7c0566f9f288528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b518b9c99069f2c4a585f117e44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489a498cdec379da48e30665050c1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7218f26957d9eecfad977b9d07c13e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf877e5d461c557bc805238e7586a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17446edda5de1554600b73a55e79e0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf087e582215632c5485fc28fbdc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710006524878c53e09f5f8e46cf8c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949db2d73495ed1b195c319fc64af3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f985ed018ab6dc383bb9b0695390ffc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace009a6681d7e7d89d218905526eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fcc47bacebad315a80503db85dd9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f35e485bb5e8af08fc0401bcba04340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b77ba61296fedb6ae4b2ddca248841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e524b3df9922f318b8a5284be4a48842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65c9346a209bcfb0221a4db89f7d7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcd53fe79bce6f6cbf0cc23ad324f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5f82647dd806211374027548072c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85a01916b8a4419c415217366187d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be32bcf9113386ada51f7caf2ce5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b7c0e5464bd3bf4a48d7a0c725c5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b330c323bf1a9faa49cdde18222e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c389a319a963e544035ee44b6bd0c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f5a097ed12315751876f65c599a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0d74212dcfe3f0ddaaaa47c2dd12e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba541289ac141865e9120029ff409853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf78298dd9745a5e0b15462a02d0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01bc7446176ae1f57860d27538b10855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2e58f35e5cb53bff77b96d7fd5f2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f416fce50f1cb2fe844ac6c516a902a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff7bbe75e466c589ba04dd2dc8dad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80ec5174054a8933e8e84d661420759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35104d46bf6d6fc1c62bc37c800e36560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4aef7e82ead1df6ce2c880971314b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668374e1026b0f76f0ca9b0763057562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddff843ca57f2dc1e8c8d1c69fe8b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230b83cfb6ecad3a5e8a6d43d5815a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b240c1a3299b5529a4690456b1d3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb52a5d0a1a4657fec0ec89742a6e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fe65e1411af277dbc971be51cf12867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd6ad440575ac5f79635333f6b44d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f89d870acb33f25c62991c3e9cee269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51760e392015faceeae777bd5846170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672951cd05cc1e9a48137a2547caf34f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f33a6f4a5792353fdc0f84bbe28ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b160f109b1036d01561b3fe5c1b9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684016c9e4fe8d774b59c129b11e600c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e053e7850355f61cd163e3131fcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010930206fa215098a5a63e6899780f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15b3cfc0eb84618387a4ce723cb4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6653006bd984df814179b45e7a6d2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a0835200875ca55fc8dec49a2268179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7c90958965ff76f69431a1569f8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f5e0759d2325ffd0cf45f22639ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c0c0b7d27b71e2438e39e6ae4cf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8441f1e6388ff21da9d56e9f4259ef683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f160a5f78959b5bbd4edc5a9a61184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b52204c821ecbf1fba91dab06503585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0c73d5f9f647b2b44ad4bf1dcd8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662df4ca07ae2a534738a50ba4007e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c43bcde162628bd575f41bb9a18488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af282776a67ca46c5ac1ecd0fc6c9fbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce53d85d9bc385fb3380bd4c05bacd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c68416e918423a54caad2a89dc2ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787153c461aefdb3b9885a04ccb7144392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57637a8ef6e578ac799dff74d3e7efd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f157d51190dadf893eaabd44e7ad7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ab310227b8103eb8eb2d03a0bee495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a8e5b827f05f6f177ec7ebea1e2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ff9df4ca5cad28f49605e7958d9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde7be2223697eb5430c863a9d9d2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82e6dc62e2baaacab103c8648b650699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1172fa5ebf46817e6e50f9021c741100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4493450744cce5fb2442da8f2fe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50241c6ed97eb236bc28226780fcd133102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09766a801f7e19ff0ec17661352cb1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0981cf128822602f900ffed8301634104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c90cd88bfa2369e0a98ca9f96c72e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7c9d7caf9857758e0c5a0419e13f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543015071c749c14bbf1122cab256ff4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ae209a9d9175a0b06031180404b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f5c8a91eca70d337e7b212ea3d40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1743e0b5875f470e3f21f5fd8b09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8702e3327c8cc757ec2bf008244ac1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a68d30cff56da41ed1ad39ca417b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a532535394e0326391c906deda73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff28c1913469b08b4c0c8863bc051b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd9887d3606afa8965cf9b2f7d1f4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a5cc2cb7b2fcc96346b4ab6e019c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5791a1455b8268572a5e1a1f7c514117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ee89e8fe2344a12747fb4ef80e40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e043710795c8d3e34d4b7163e76d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222267a6e6bb8a713d226f8f5b71333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4d7d332c9429604b70b8af4ad6020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf684cf03cb77372f949dab90c3d1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8c25123dda702322611f14d7b3f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879216999b15be7bc8121b4573d917124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb33e37ca8f6a2cc6a92e35523c36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66f004728115f1c2c507919e38df15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b63cbff44023d6194269d6b3e46ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a5e8820f656ad522a65eac853de4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a51e255a141327caa12490355171f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f3a3e8940a997a079287de1f7c92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae62c4052a415c765f5294e774cfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aa50095eabc5b6650577934393ccd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d49343bafae6c192bbc86a1e49d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddcbf15ad12b5fa2c55a94c6a258eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7ace7238cbc0aec41bc77e43ec9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3091c7764892aaa7d0b892bd97f62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e322a879f5e2678eb201ea183edef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860a167efd7baee6b096ab36f9f903138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cdc623f6c21123ea87cb91fe6877e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98b3f131b426d0743a0b70e4f1391c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc74cda134beebb3b12b1a962a1b34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ac4663be599e0dc39bed5f09b5e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35428194db82c99279baae3839760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b883d99251c740288d7ed4cdf768f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81dc61deaef1b6059ceeb89ecce16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb6539856f5a5b7b3354080be828a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021f186389d0f34008679179fec19ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3391790b902a4ce70e0e988f9a56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1d2b8fd5bfeb4c1b3ca9fe8193d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840d46b93827ecd419e05eebd5cfa50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35222fd130aff4f1e043091ed4b0231151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e06860706a5ee53d027ad2a9a7bdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13fc738c0bb4fe263d513addf13657153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc183c2bde89ac92428d866766c26f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fa1a0dfa5c419a7f6eba9fecf60a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae58a839432f904fc161a0e07f17631156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991661af6719f47a74866bf0833c97a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987bd8a7c3b3913d8228ab3e5d8be04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df0d7171f07f16399e0d1ae114430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dff0b6c7fd13cc049e138b5097a9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755004cdf1a112f0d051f84aebaa34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53785283650792377f9acfad536b3542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a90f47c0608890ef1da1895cb11a1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cbebb4c782cad69c2ff3ca1c63504164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef901b536d7c28b4b178e60ae884376165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68043983230e812bb8e990be429ecaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a662938a753e55948192b94f187c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e776c0d1ead11b35b645d8fe486ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ea55b3882871f02640b20475d4e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef364cd6c4737c3c796fa1500d7c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc69d7d02c294a3e18cc85a2de5c4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef65eee6e4e8c44899560d10f28a525172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e1412c5be05520e8923d11828101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac51e8235fb2a8382fefcd8f299bf07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f559e3573697b49f283c9e93a5148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83292f0a9c73377ae140f1c457a22a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189ad76d5b69805632715027f74f9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203531e06d055977bafaf51dfaf4ad8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846363cb82f0c3599bfc3580af61ccc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8e4af4cf99fb23dd50b5650c39894180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861b4db600745191da78b8fc6de74d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f139f4c81dd37fd0d99f1068383d1a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f081b43d2badf67ab59fc32ce42f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19833909542ebe1f5c9ef4e3f6591184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195ac5dd30a5ca91f92e78369141e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03cd0ac1dc02e090ae5965b41f4267186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee43e58c23ca1381ec462d01631de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98543e521a9cab40fbc9a0193022663188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946338f491b8c2015f5cc436e40eb699189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c597ffc7464a6add01e89d31a95b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc153b3603f09f97c18d88eb71633191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912a3ab4a5451f6778e3745bc43c3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0604340c5491abc91afb770e22fb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803840051caf4c324e7735a391e80e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e06590978bdfc5a2f436e1f1f2c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6159a39a0ba9207ce73d9b5b9e8843f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd37fbf124f1a56271ae9c91268d9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c98d2fc789e5363e658a29100f01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81a773e95857acc799283292fd8d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cacb273dc0cb9312d970e54f8ed9de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f1d8182432767a58bb9b1a3317de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffffcc4200d401fdaee8abc95258d83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0910ee200cf9fd5f6f1319013c7ab02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b631a795fb5222c9f5e9001e66ca6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9bbe016d15cc9b13d4611e2cd6a84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2f80fcd226875dcdab78179a6330206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a0e8cd37c796062fd72f5d77a7560207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7009116e6095a23d103a4d0c49b3dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35760ef75da6296b79540ab5b414917d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fb2b766494e89e15bf79fb9f8ef16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971529671874c06c0ca09d4afaab9c75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4fb2d9c9d4edb4de3b40e953ddc7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f80f445b09197ba3cf112276d36f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee59bd25760766bc75d08127ee942214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829325805bb3ce320541e329a4b8890a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95972cf30f1ff96e70d6cf94fda441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c75b8e89b2875200009f1a0c2c9d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981a11161ee1f0863c58ee935b02a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b696f29c8b762b95f179c171244bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c47a3f21e23b10264a251e4a67f6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400e2cd1e37b71fbb0b2bfd0f37440221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57399cabe1c8d9592a087affa93d410222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ae361e14b2d7ada4bc5f33570be0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca616f5cf431ea0d8218c64760b6eb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba2702742a3b9a7138e8172773a71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be111ef7736e179a431ba1f81520f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c4e213c3f82845a583f4ac0e562f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324b94d8250b6b57e1bc56b52c7586228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd250c93743b454dfbc73df1cbc56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1360b0fdcbc7087f8efb11d97a9b50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85a61b827568bcc3194bc1836c1cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ff5b4a43990f70f3ca82c08d8bf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb8f51adddb613242f6a88cd1a76d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d15efc174b349d596dac16b1e364234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c36ba300e91c30162a66b46ae71f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0404aa29675d3669c37ae5f15d9f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f9d41f6a7ca67a7d7a44829c33bbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099bf23c62e00a0c459dd3dc6fc194c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96c4b5af3c82af89823008880c4370239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022819bd9ee8cd19a323fe5749d7431240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b8647af8520b4b4d340acddc708e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8286fbca66d54db05682a84b1deeb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64f33170c518aea394ae29ea5be21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b9c66ef958d364ceb10085046841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cd25ef47779b6ffdb482054975de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ce935574ed6ac531b4d8a689858d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab39e9038929f062ae0be929505037247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c295b7e79d4d092c899dd0ea20f1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034e9f549d96b02a19b6c7fdab30bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b7a3e229f9a67046363a242455a48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6778ca71dcd257c8e5febf9fac92c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a96c8c85cb53fa281fed86edf8793a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c3f08c22d751ec2bc3c68a70d09c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf592f374beb2820f5c30855946f8d9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935c73caaabe9f9d2c22de86a6349a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317ecb09da0bdd89d74194298318f36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87fe809bcf99263537afb8d964fe6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d6e3356a3c0b7ce510d5f9f80f99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802931bbbb13f18e225d2452210169e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19b87ed72e8849282809d389646a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dc20d8d27fa3a0fb8f4e7467e2c75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb508c835c4167a3bf01dccd0ead467a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f416bb11257ef7d07a7262dba0b181263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236a86b2a4631c1858952d9525722e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e147743918b76e3829bd2ad7e90a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682744da31ee001f2335504968fd4b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a9934f8deb95fdef38d6a0c672e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b376c9c5fa09297b5646149fa02e5ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba04370d072237d3b1211c87665f62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bdc32fc36b60b01c6916d714890f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675079d5bcc6b0b98a051535767755271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ccee1405490f87d0821afaf1e33b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ba02d8fc875023cd720826ad3ef45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343e6bacf9a1dbf31effacea7d6c4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ef0fb48328def0484abe421cf7fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87a33c7f2b0655826373c2596dcde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d3c15bc501c22116ab2e4dba63d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f32117e6e32427898013736a99add2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8a61bc1269b07f35904897224aadf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c630fcda5579e88c9bed60ce89983280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4f00bb3680d1d88bb63bf238720e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58002f473d6b84fd99cfb71c6fb8bfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceae575b51e43b77e54f2ef51694eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718962daa405745e2686a37b7c3b26ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd130ff8beb1041c86f86a43e2047f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b33ce7f4cdefe6f787cbe0027bc26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc0958a31ecd2505b9f2b691d8ba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b313c5096780254e41107f927bf3146288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf5b57863506d72e2c832f51e038d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3448edce769d217132b7fc51d5ebe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba762880b563cb6d3aef513dad4fbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63732d9695ef2dfeb2f129137aac5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a67f883afa6c1ab7675c8e16dc663293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458210f8e898008c340c1dc7aefb3b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845caa2276538491a39ed19fc6def01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a6cf1acd452d3812a547b00467f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee14fbf562c01d2f71b509122c60b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608ccb17d6ca3a030123f47782534c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b745cefebf3443c215d5888f450976299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256596e34b07e557974a3e165679072a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633147824db442648386e9ce645e7deb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8350dae2f190054bfb7f14ebf76321302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11275523225cd4d9a65c88e3935fb451303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1912a65e1b979e86dfa8675659f050304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfcd0387d0f919b6190e60c9d4f25f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175976993eb433aee284ef786a9fff30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a1f570c5141ea5a0268ffc149815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ab5398c64de056119d6d1aff17c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d92c61ed6323dd51cad5e8b1b9201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70836a1c3a1612eb88f17b0630efef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b2f50e13e93c9a090e69b1a394a47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e703e745ec5f5873bc25ae0d2f1646312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b892086af0baa3f19e75f149c2c591c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c2bd101adbd6924cfd5b0e450b551314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a744f441fd9003331f0cfd4bf22b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d494d955db97f00cf62d3395464dab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bdaec3a946c3705e808784910800e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e349e8713f1465975e7450735990c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1f1d481cea9537fadbb6ff386ca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871154b22ba4ed4239621d63314a8b8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889221ead7c2740b20b7e4d24e6b18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643413f0a0881e4e667f6e67e31a4ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51c584606419bbe9f6d9340b81e4cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607176f8b4b3f2566b53b6327531df8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f1a0ebfa265716245add6f55d51de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496df5d3a0c34e2ddce6b5539b49e64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c2f8ab02779417a933e93018c190327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d9f92a72a657146639358de7ef0b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478eaa389d24e5f0d8b48a37fbbdab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a719aa8d9247bdf993f34eecb2f992330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf62d01f71471bfb9eef68c16a7ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d01db0d0ebee5bdea19ef3587f47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf5dc283269a04569065b49fc3349333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2afabdea2b8498283441dfbd7a227334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a6fc6a8914cee591f67f11cb39411335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d453db7b8325c57a222e7cb00a89e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fe0baff75e1014eba89793f4b8be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaa4227855c9dbd52cad8d7a53f943338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9574f170f508483aa9712a5768a22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ddf5391d25c36c0f06b0c007d509340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516f074ac1d11be7f9b22bfa188ec4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7cad1dc2536466984d8f85c8f630e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d784e7a0940b69b705ebbf52680c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb50f292ba494d0d97dbaf08d5165bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945476254c27046ba47f318327ecf12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829acedafa29fd4c5ca51aa7385229cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b56af0db631cf976a738b96e9cd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ba7c04242cd9ea66f3269a69ec24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285180d8da59f3f75e844eb94c2cac0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf26b9144e49950a53ee24521b5a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51a4f650962b6bc2bce09fff83c755351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10d11ae08cf3acb87f9d5426197be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881dc6d503790ec3a99d88842a682c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97127ec4c601e9751a505007f8472b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09404527fe1931baedad8233790453c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e86371ccaeb382cdbd29fd3702976356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804c6e8834e4822b82819940cc99287357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a21c4c63e2a92541b200cb52e7ef9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048cc1b9177c9fa7919340576c1af34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19705e8d36aac3d58ccb5914191f16db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be643756854ed867ab7995f769ea10e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e23be191437ca1140f40c07507825362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109463ac6a2c7abcfceb9124c2b8f8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20b35b57841a651f1f70bd6a00cca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c623d9e233bdda9e25c6046e21fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd908b58266cec6e60eceb434a099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d0cbdcee2b8d344436c1ee62f9eac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b81d194dd872c0f47709ee740e9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e4d32ac9bd2b1712847134c4aac5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdb058bdb284e54729e42cb58fea54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944627461a9bcebb3ba9c83af51549371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d798eec4bd40626df0bc244098cf15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c2e64412f83963227162d029ffe91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9aa3ff4ebece61cfb4dd333e49086374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023924fdd6212e235a2a4960e0b56b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8054287fd9d053920c74460c1f090c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea60e9bdd1f47c0af71c0b570e3f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f23018f3a033d8ad72ca76227689378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e726380fefdf0e13a7d95522ea99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317b03bc5e2552b5e05d9bd37112160380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed062ccb9b5ff7a24c466287244fd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1867fbd64eaef83b1cdecb3ac0bac5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e67b040f139844c1d3f719b0362e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b1d959d02c2607b68742371f1dab2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee508354269cd7216eef1e7c0347c6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc0ed4f56528470d1197a48ea38a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc72d6c9abb3ebb9bc5fecb31baa2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d55231d37581f19e96d29d034dc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b313c9ecebe6a129579f3f467bf6ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a28d1178909f32360bff1212c8d4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ba6146e32480ae36814e75e33391d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff83faf56d8b4b3fc1e75ce6aa68b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b205950f7e1736d75937a8afcdd7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b19f1c8fb940cf020423a1d2b2f0f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d94e54567f4e503341d369c976e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014941d471480a005efe0a0f962acb94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac343e266053ce9a98dd3efa4d620397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4174603c44a28de29f4b4dd1de4c75a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ac4f6e9ec9db4a6e7b63b18fc6be4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5f72fe3fb5513aa1862bdf687065400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b46cc3d7592be3000e7af0fb9ec4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a5e0e9eec42abe99bd187cf04d528402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f006ecdfdbf13d9c66821f98c4e737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989467c516242fac76c0e1088e2404b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c401e850b8aeadc211213d00c62aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d2177aae4ea427195af0b917c2548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49348566e24a03e2537e0f45263dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027defd01ab01b31df25d79c6c7c65c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a648e996dd9b17eac8691473830d81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c055c0a2b274ded80d46eb0de49c0c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c039c0203194525f25d6334672e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084359a26cb07005fb1019817899c979412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d36342ed6f34e81deec1b70fbf74c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5dbbf92cb8a9b1d3c5a743dc0793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa009e43ecc6d37f74ac34eb5810f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed22f708b12da0a9ccfa51ab84adef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c25c430beb2da906488e883d17855b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab8071ffde515ae90b5308f253f34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e26298c5bb3a2e1212d8a4a2543cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0b27b6488bfdd98d07ef372eb5469420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f5fdcf79c10a894794925436147e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c8fad60abb48f70aba333de17804422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886906ba6f4c62d6b186ba05b205b55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d21e3dbd030645c14dc9fd1801b5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9507cc2bb51fd0edd8a4ff2d41efe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283a8a56e26a84a4c9b03698394ef8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d742e6d3076eb99c1f73a5a44183ff7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a9a9f43715bef00512bfee353343428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dab1ed3d36a0ae6551181c1699ce5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226e263d121e80757e008eee105cf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2fed3a91b23c2cd1a48e7d93a757f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71e72ee2f6e20b9c9fc769d5d55519432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd9b5bc498b9a59ba83b7e6eaa63dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5e5cc9a78478f0671aa52146d89d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556453076888bbe549df0713cbb2a15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927e7fb645de86687617b8978bc3a23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b83f9f52d00977be35201b84301bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3c8522011e5e1f498c498c75b24a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e5c97490f9ae9825832d6e5b7b2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca4527550f676d76a4ef5f269a1cb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6e4f5ae6877ff4fd72937f12c074441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a31ce224726ce6a1fb9771fa48e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fddee4e423e498b6030e43fc073f78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efdd42daf8d8726d207dff0ef96f72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b4d57b923ffb184fdea1b197cb593445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee684bbc83a8a489e757b329ac9802d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868222052160c1b2e31cc61bcae90896447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa539133ba143dfb6305b66911bf83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f9bf8c8757f117c879edeb6e79dd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cab213e13d195dbfed35f70dc5c6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73499c8ba399a16347e840d1d792624d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f442a878193642cc711cfcfb123a59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c959117d8eddd629f27d10357f0148453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014dbcb5cb97b9de35e4175cdbd332d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d7add9b4d8a589ad38649a9177f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa2b7dbe6f013a2ceceaab287de08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31141eb02cb7ed0d1f1302cae94b885457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb9c5600c58826d057ec62c8ec9977458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d42041518b166b7781161e1c7f0c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59619638a8e4d4e031d8321600bc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e58ca5702512c0ed725144744594461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ebfc636e19b13a4203afcfeb8fdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de05f73fc40ed0deb24de741eb2e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d9f16d80ffb8cf0fe932cb31930d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d8a558e0538e05467a9e6cf3946a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2658ffe8a1111512a8e8bfee37821466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7136f5d5f6c89d9750800a63b353a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d2cbb97e4d9111359d8b2e3bebef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd97fd57a935f9524be89ed466bf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24c7027680bc1a2f6531bec6023ce7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303058b8440779a30bb71485e402d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc20c4c6c7089504d74cb213c8c923472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae50cf624c56ef9910e170c092b184473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588493747ec31b04965b4d8ff104721474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6711080996888cf678ebe45b8f22c46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd1ab8549587083125e6283fc6b0b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d744f6a9a1d36f6570fc4e26e394d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57ef68f3048c1a97666a87198a57c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23428d5e306c7f484b3582fcdd38a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b7a1d331f78d677eccad31c7f1204480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7fd115b5ace30bfcd5953cd177818481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f02370aa0b62e732fc301d3168fc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb642d7533ade080bd836660d6b9436483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0481f5440a681c8d71374cb51465f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990d2bc7b71b6e479c322c50848cc5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ab46e5bde1dc4563cc6b6e427f8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819491e9a475bb018ac928b9494492a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99720cf4f6b9d5990db92ef2f19124488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb840daa7aa7de13f8b44389f3662489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f8c58a086503e987a88b64a93c925490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfd55b9d39017d0825b5f9834d7471491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59db84259bbe274ff503b566d2acd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083b7c66d41ecf3fa2893eaf663ab4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea2990d45c03f4906ae4b36d584f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd971017f178a1d8e2a7549492a60a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5682ef770bc1c0182af4680a60da7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6036b05a37578c156736967b806627497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b5cee2a4f4efd60020223095a4412498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef71584c3b718e55a21454eed3ce012499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64a3b1e4e26610b3e194ba7f15efd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40186f9095d9b819ea72eec3fd51911501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e501987531480066253fb028841bab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b5be36184e58424811b20e1ad3db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5af67cdfde33702e97f78f2afbad3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf8bccb9a56f6cb11de17119519c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b12ef5dfde72ef8b0499366c817f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4135f09f84a418fa15c086981514a2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829deba6389897de3ea9f4618de541b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ecdc2100a3ef6e40e8f1ea22695e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712f6d9c4a5166922afae048734ca02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5fd085a3eb43f6e13f88d79794da3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33abb8d6333211ea19a09f0334a471512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea3256a44b409aeb4a64d63ade069513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4d6fdab1e9cf58a93780a5408e029514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6855646b6d08735fed3f5c740db0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645d02f4a721c7b397fdfb138e21198516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5aa78c3d0da866afddb50e5bcd4b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98192ea718163d52ff7655e15360bf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490e9b5cc6a2437b8880afcc7fcca6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744f11fd7472a4aa409a1eaed320e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f556c666e34f68d6f97a4c8da2492f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d89960d0ccc70819826cc241e1ee1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fe0758d864381bdc7905d2cb22fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725953e779698bdb88fd13bd10ee4e97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f45d12b49f59fdebe36a42a1e6703525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78262f745ce590ef457a070a29ec412526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa89b4ba47bf93681bd90c4b122b79b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41876f3c6fddc27909668a0b4ab880ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf16c6850c7f2b4e636dc0b7e5cd3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128d99c8c78d297118938885d58d7e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001908040298a8f503515c8129a3d52a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ed8ddb98079ec954ba448253def8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507adf3d412e3f66640b139db3bc72e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3e0b7df624858f0bda4d04fed877b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e230ce32a0e8928e1440131f9a771535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f062b1af9f81bb4d36b8d3ccd26c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e9e45e6ac7d6025de31945b7669b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131d281a28908dfaf4acf5583db9879538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ed659c514178271e1ee0a1b67ca36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1644f018525842126aa9ea4ba11b3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40040b7559a092d8661f1210e4e016541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283ed75aa0137afc0f05083a07618e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e02f3d8378c9e5d118f9bd7aadc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f28f1f248ea64b6f9c72f47dac53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab10e373104e974d8b84925425d6a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc46eb6e622036be7529dd3cf36c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51deab9a3dc7bbbd15edbbb63a5b5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351492d0ade06c9466784e0454edbe1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7773decb07a7416e1c95022159f94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b264a2a589f7ba0dcbbd4d27dadc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d482eb92baf9b983a622cfee005f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b56b72aecf2d74756aefa4c898584552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d08fd534aa7fa46680e3978cb3ca45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93cf30684c2f0296f621bf76ea41e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceaf19d22a55d9abab4613f6a5b195555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3def0857d2de0b5d8bf381f17550556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b08ba3384c5b4c47f77d4771cf6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48754cc67552f5ee3ba44b7ea6d480558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da0fbe303a41a0be00cd997b3346f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487c080fe613fb4ecc33ae3a9dbaf55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48061bbc7a3c36506e0461762a66674561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d77a3174f77ca51cff0d785f3d23b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202a11f1e976109e805d65aa310a33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467926219473f515d5981bca236ce8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed1c7012ffb2478bef010553c370e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45edd0e6da351cc914afb07dd8810a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7edf7125d0a0344d0acb5b16e5f7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813bc2657e66280e0dfabb524ac9680568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ab22a0b847c8e88e3a10e637d0aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b51f6ed0c1e711558a7ff1ce89da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d717c4220129221fe54869d6ea7c1b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068510d3bb0f2033a1a5fb70caec61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715bef026195ae2f5721d1365133e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e685cdc146b7e5d75e4238d8f4c62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215058da269b4284ca3bf1dca77d9fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f6ad069c3e52e952ac0f67778513d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21913cf20519b450919eaefae8b4a35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d3b7b4f0c9f5e42e27e548f54256578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6120c9544f04dd77dee032b8b1aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e2e865647c5fe64e5aa3dae9af018580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed501a820e5f24d2463163b2e5df15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1349395181e37fdc56893279508124582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c44f1f6081676247ceaf265ec20b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ac75a8223f1d6165be1de5bdf498584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8597d4f4863a3d4feafbd84cc29a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c3b2b4839c5d5a85ed88bc9acf68b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75d77002ef5d8371c5234d2d20cc21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a423ef979d44dfd5459e5fc618b1a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d1cc21a5903d2b362526e1a9a253d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb414dd05a6427f770944864e6962590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e417e0be7001c10f976989aafac55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978ae7b3572ab5fb646157ad7c2ad3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de40bf190d400b695b65ef0c7e0ba39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccaecb6405b794bb902f1675158c8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2544ef839e4c86ed95e8bc18421b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dff5689730677ee7fb0f5f468f4d0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e0038991b0024cbccb6d25c6cb60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0c67827f35dad9bfeb12935f52a05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0534148e9307e564a2d28c528b01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea86e857352380436c3febfc662283600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d930a5ac541dff569dd6d9568cec8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7faa49cad362a96ce99699e81beeaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1cd15466067c1c13eee978b74ba7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a023ac3452feca2018e268d9373604604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344373a4b52b2bb5dbf565d102e4fa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c8f61bbaeb6e534e788f0dd76c88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44588b8a2a9ad95bfaf5068dc89979607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d3eee680b8b6859055afee77252d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e91286570eea3aecbfc4f4d07941c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2adc75b3ea295ba0e721f70333e75a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d388949feb8f020c4a0c6c6b44e76e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b405620ce3f34db14c029a318181ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef7d4ea04ac066687291c640b18b20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5ae84e6e424535ec16a9cdd475fad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3acb387f9d0855fa2acc5c82b5958615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e65c0169f1a1d0acaee1d61d4b4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d276d0aeb93789bbab13a0b41bb27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a9aa28c8d5ae77e18a88240a50d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31155c86c0779b81900159345c258a61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa26a351e053224ee6b2718705a50c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38c8df2f94325cf95c013eea5d7442621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385412149190eb7bb9afbb398b8bbc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81678bc56d57aa8e3983a6bd363e624623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d42648203fddb9fa4c7061a926742624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b0c664e46e22ec9b5c04cf6ac28fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e3302fb6d1347bf90c81ad09ffbe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ab1719ac246040366f5300684b24f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e858bf8eca600e44860ae18efb6d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9148e0dd4eb2a092cb3410d63923f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f3cb4d17defd40cd1702ecfcdfa89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca8dd441f2a163ed4e73e7a7932ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d344db054e2585b8d95982e475543d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ff94400de02ab69b531bb6e9164b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa6b0c6ad8eb684457acd7f0cc0e9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bebaf28ab3e8125611f3ac53ecb29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ad3a59ec6b668289053f0810dee82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2594dd7dd9cb8a68a495b6f61cd89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17f1249a7f234c45f4eb38860b363638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c60d0d4ff42a531acc50230ac54378639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3ac36d34f2898f7cc7e80e294d58c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e58e4652443f6aa0c44bd0b1f810641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9b17b6a008f885f93a3cb09be657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72b8b10393883b79fdf5c6584fc2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d276c1ccde075d70c11385b69e068644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d47a74d9b5f7b923dc1b6e7e9cbc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de19553a3cd11aec7eb70e9d91733d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705565f17f3a00defe3c6ccb27b52f78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97daa12344d0f44ab5b1edd0eba0b94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43337de76fab527f1e598747355246af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108179f313c20d27cc9b4d5eb01fe6dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623208cb977bb31ab99c2862307b6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d776cf2385a251fcfe767f749bdfc14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aebe07b41e383d5990b6af6a5febb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5e43cb3041d07117277c2d0bd8a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85006052d5f59daff1015996570e11f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2c4c87ccde2eca3800e9df4daeac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297687f638145e75d6ec5bb08102982657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579c206bcff309109d1997b0f6840a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebee9fc39ba047df9f14f84ae065aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81546ba5ca2b7618e028b3c21fba5e25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022cd88ea88d05fbd2d11ab8140c99d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06126cafa3b4f5e02d8d2c70236d28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e48423a009f9fc9c8564f772ef875e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98006c65587972c4cbad41346444eea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a341ae198a962629010cd646dbd368665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb95c8a5cd50d6ff1a5ea1a72f27db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3fc377cd9a01f7e97eb39cfba5675667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a8eccafc255e302193560c0063c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472581b67d039830c9f24fb119102bba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8e9e55a7d314c37c13f74a072874670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2bd5e5d2239cf2b485214dd103a53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690c6281667187b0e512cc977126682672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff86a5fffce34df7498e6a6d81fe3f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cada42e5acb85ecac0227c12a1d11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff5dd4e1a2a34135277ceedce7742e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66799f9da8103458d4ef4ac58feda8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe016d7710a171b0b020ebb63337f84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a5e75c763c66fc10371567d4b546a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b4e1d8a9b7e9c7ebe9f45fc7051c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944b8f327919e44edc7b9ccc8fbb24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c9c511ea951f90afc9d40708428f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2def16315c67e58537c23ffb8c9ae0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc79712c74e244d39a51c58bf53f5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81c1f7662b982e39145aef616161da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086b59aa6eb3d272d2ea18a62c876f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf643d05c4665b561cc70c6538e3683686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43ce54b139b5d25750ede95e407459687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc971c20a79ca8635c2daa2ad155c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93074d0e4ac287d008418dd6ad426e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb615e643f2cdf8867f22283983e94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843dbdb6475707bd074e503a9daaf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec4bb7a0f64ba28818b8a9acd6b501692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1012518b493035a763090b0a7e40975693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e36eb2386b04267cd0c391959b05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769748d2d85a30b656b2155279f2221f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a896e3dbf6fa9f49406f745c8656696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009fcab89a91efcfc0d31c3b938892697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9dc56bcc193650f2b0b957e86915f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619548ddb7905b263b60337961df3851699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3564c4b39d511b8609100b8ffe79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6b2c4c85693951353638e631479c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a30dfba0a19cb0c10706f0281e153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac7a9bef7912c2b0144d92220e132703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff412e53417b8a4a67ea1f2813e0597704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc659f0ed762a4faca55f2b6e061603705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39448080fcf23059eefbacb155424706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f806fb71628009d117287e01a0cf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17f1400f657369b43f9ac4cccb15d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031f707539933fbb13bb832f535979709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538d3362d3cf0bf4bcfc5bf6a23dc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d437a8fcf262da778d6ed2478551ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b92808f9636809158f3042b2f887f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee74d55a80a0f3afd1da8ba990bc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec77c753d6dc486a0ab815a6836e79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91cd5e282da873826df9993300ba2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1840dd32c7603ad5fd6258fe9a63eaa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8bbc2a414ad74b169cdb198f4ef1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df267c694a16c655026916bc79a0e16c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f68fd33844ef3c73a69166c47c1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a49e0e2bf6a67e5795e506daacc35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e14f306717ac78f61fd0592bf383721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb8184494efcd7d9e3f2f954dadcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d95a7af820c4c052b83d2999b31f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3e341bc3cd336b54af9d5d92b4e62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347682d2689a6a11a287360087966b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cfeaf417ccdbd8c5f605e358e8991726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1cb6119ef18c447961e58e52ccaeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f317618a830625030ab370c97b22f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44cbd6184933dbfd3200d5049cbe3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b526ab3c68e06fc49c22350bc515730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dba7a7895932c7445c270cf0b82dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be0ca859eb3f253e7b18c418362d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09df35b4e6b633a926146ad077451d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888d3dad120e9727d1e5224355327c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39ceba49df7aa0d553a2f848c039b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b93eab6bcc9a8f73dd3e6d3f92ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8732771b626da9d104711d0b2dfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b01c6512fa3e3509b312334ada151738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256305a425e9b4f6a6264224622bbaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511baf94f8cd5404537227f5a65a1920740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0e393d148068353c6adddfbf2635741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb6afa2578bc63bfefebc78ae2797742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c180dc296a3b11acf57a0a5b59b7dcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ebce703c49f3d5986e7f74f92ebea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d05604d31668ce6c81196652c87e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd94e9c2bd1f6e8824f066d8cfc36d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb3f45db213e840e687ec34d6695e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd0b6b842b9aaa5e6c9d80ecb8911748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140139204d2db7e6275ec73c9486db9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210503f825bdae8466814067286cdf27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c066cbca34182e6ebfc734f06567fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019398c30975cd1913d5540df158b0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d836193f2f91b322e13444f3da90d22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0c48639e760b0d320d34bde956ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221528a6ee4e20df145511c528bbb63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424446476d87bebe41fab723aa065c4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cac20f9385127bb85a29fc0ab0cea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f39bddaeed6ae578ce40cf704314758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808017dd37f98866e0cb6eae03ef2e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366c5cbda461522193aa5eea05b1aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa0333fb750db355c5dcb2c02b53d8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defb83b6ff6a61fe0005abb998085e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637518be1f4a5dab4171528a502cf5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9da390d2b2cd3daa3c81800aba514764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9db4b1636cf130b44f0e6ec80bd1e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5fd338842dea0949dca0e956987e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe071de18b6e8db66bc8796734c6f812767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053a76ec3d66a08f9ea6513e6ddc04768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269cf82bc4cda293e1c2b55a4caf84e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b30ad27ad395fbe0b00ee307099b42770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2ed3098b25ff9340674a9981866d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce358eab10d1b5a1fc629d90ee3e1e8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96833d4731c902e10902ef5b2e1f28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b0c187da34795d8509f54f4a0b36774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a148122da3447363d7f6ea1dafda97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026b67c03c027737747790824910135776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec0bdabad12ebf56b011bd263800f7777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abbade10321fc97b71b6a9aff09dd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af50b447096dcaacad5be067b725232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671decb85823adcacc0ebcac922ea4c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727afffdf29d6e5666fb84e4dd4f3874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c288ec08c70cd848d24606ce6bc705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835797ec7e7e7ab060ad86262e4f3b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b342f48de9a72ba0611dfd1056b457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceff179a76d4a5856fff5ee79d944598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc217901b4848a5167ca9f6f08b709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c2cf5cfcd006ba78c306265242de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd796ccc2a18480721e775a994df3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc585e694f6db437c67150571bce2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33626bb14ab6d83da833e8ea865bd4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43850eb516250335c2b934fceefddf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33fddd2ba3cae7a918d5f9099963015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f3fc74de5a7385da8ed4e6cca5eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8b868dbb8d454d90eb9c4f33c7c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61624445abd85c348f62d7e3c932ddd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a873be1bd63025cc84b2788a59c40f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee7e63b68ae9c0df36b60935ee92f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ceaf1f4f2c06c4262a463741407c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd860a724373cc067dd5e7682c0ae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fab8a74b9ddb933b207e5a48eccd2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41989ce1e53af36e4b184dc40cb5d48124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79475d7e4cb72d58c92f578c4c765925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd33233a8086a556b1407231c662c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce5d211d31e3816f95fb1232975f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c15e71da884c83060ee5388bf3e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b70d09a1b6b561c1830a0d0acbd9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd6608c0979a6d0eb4629cf45648730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d14536c671cf1ca8559fc5e67b6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31c27f26d826b1df3a9db43d73acff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222669db270a82af9be94ac97ecda4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f967f77d1c676a226d7b992fce393634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b70b48a85b9ef0bc54060d6e8db1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae712f831ca40c99956ac46ecf20ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070fa40f072b86e10284f74f049530737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa96cd0d4d49c8f5967b3fb5f8190b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44821b20637f65628f7d5f836252d60239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5034e4cb62dd03c29c00abb95a69b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227656546c972719e7ab958fedfb4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545c00bd0b477be7bf2bc8ae91cbfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450db87857cde0403085714b0d8d2d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec856535067854cd2653fce85c54ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc103feccb2cfed105e8c61269cf64ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327fd6c5414cd4cc40af8f9f22fbe346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb83d6d12155b5bdc855cb0351a2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2b62bcc2f020deade90e7fcff6ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa113de23e2a9d453aa802803c312649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c4058df51a74559e6ce523bb2b5e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4cc0494a1177baf789362c069346b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a9de4bc98bdcc4c2293e54b596c2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104b8a64601083a95ebb4a71613bdcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d424545cd3d37b6bd4dbc9843c948554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4bb00aff24182ccbb35c2b9a0a84255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ec1e27959aa60792a0d7391741a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e1521fb8e4d4cc0f85d01749ff2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544e9ebf9f79736f4a4082ff7f505858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38988250a3c2eb36db337a58325c87d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae11a7c84c2fc67a8e29c10011de4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d02c7d1d8a19dda8c12ec869aca8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a87ed5a4d32ac7d3098e42b56f39462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a5557649b7f6af2f0b4d7220acf5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000b0f3ff96caaef3753d900667aab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d729837c918945c31868cd8adf26b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84c2b9a8723a2881831a9afb2ceb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9031ed3f5d3eef88d3cab709e1d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990289adaff305ceb3800e14b4aec34868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036c9c9bd1e0a5cd06077c328af5dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3580482156d7c369c37a4a4daf156a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8080568b69af342d45272f2065c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae6a99df8a34b512e8759300358ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62667e6f3fb8f641308ad051385df8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a736175a668c35ef6a6314984c0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db36af80bd601f6775cc86729955d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665025344417edb858aa9ecc92bc30fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3fbf684355e16844dc17496b9e5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1e1425863467b6f469b2b6d2fbe278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a9e951f603fb07e9045764dffb8ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b5349a96a8399ad4b120d6e3a8b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d10516639175268f1051d61d47ce981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33a26858eddcfe3147b674d1f216182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79372206efc94534b93c2d8d6d6fb74183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1abcd0c934663ef5a3cf460b13fa7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83ee681e4b3b9f148996743087d3ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e4df449b2297c7fb7b907d6e81ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba23db555d456852e178052864f6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3af8e55ae305973f86d69fefc4f8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82bccdc115ff87fca88d4251e4286b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ce655532eddc2fc04364dccf3e1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a353deb468e50de604ff2b3e5b6d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac382896b863b0e2afb114cdf1bf8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065572a01430c4946f04ce21b764d3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990ec7f8b0c1167d638235ffb56a90894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805dc9ff18e62d087c037639b20475495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597c7318bb11aa079786e05897252996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da383a9cff8507f3dbdb2cec0dedeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357210b96e6030e3cccedbe242d48798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4d9737d723c5510a4c6ccd5618fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e4e092f822672ec1c969d971b976100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7121abd56703b1673810465905312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf53779a81861eeb1ac760b8187116e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562216b39c6b9f758c787bb8e0ccfcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0cf4fae651ccd46352bcb4f7711de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7429800d19a43f4cc3c24aa637dcb16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8030d338b4b71eed2a8f767477fd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b947e5cb8889bb65aeaa3a40a6860107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382aa7c9125986cb4b2043f29891fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae0d1e5a6e5cd7dcc4dc2dd11e252109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae735d64859d4bc2b526cdb76e3ec9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e552eb4f647fb218054229272770a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2177ef800f0ca3d73b72823a5838b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c6e9b0b300991743f86e52329f4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403c0c069d77ed9849c56f92da37ac3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af9f132fe838df2794644f1710dbe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3e4df24dc9f7424fd3315e6e6b2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9185548aa7cd9519972f681775aa85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4afcf4da7a419f4c9660db144858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90761008f8c50896dd50a7e7d53579119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d320733455ec51b7a8366fb60d719120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08194b86e881e4e38b6b4e0dad7dde18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ae2800fc8e921f061f66bb9dd1b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084e36a5bc98aa539666641bc64529123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899fbbba449afdff1ebcb5f3e8594e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94e07b329a2cdf9554e02281c6251125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f4fa173bcd0ea1ab764c9bd0cc737126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb0aaef252ae9e717c934e12b18bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb16441c1e1ceeb257575b23a111cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e056136e68f9bab53f689329f9234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4e37bbd518579b92ae58a6e3e2c77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd78693b37c60d42b52db3f2c291525131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3df7004bafb3718230f7cc2b0bbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3812324d43d2817ca89b89e3290d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79635c83b81e8ee40c537a58064a98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c5ed03bad856f5c565f551202bdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b283478cba6ffa34936f2006c6cc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b91906c4474e87862cfa96a09ca72b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904146cb6f9494ce6c03f1918485346138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea482df06cddd4848e06c3a80bdcfcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb1a638c8dcafd0fd2427033482cb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d3feacb489a55e1d247953924750141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c0f7f035f05bf760931809b70a37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eccf3440c09c89fdb80a27c899850143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ff42ccd0659052029af7d22c3ff6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d09c19bbd37f2964decf21b13e28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac9219b792102d337753be82d0007146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1d3142b7594991fdaf03516e925f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4388b1960397ce4ea4ef262466d396148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af883b0af801e43b6afc7694b31ce488149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab067b171c2716d675a997126e4c3f3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bd1543024035da36348db1baf2e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c2ed03afe1f6f051d0caa39cb32a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc23a02d9046e81a1886c761a599a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d7036a4ad6f67d86328f79d846a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffedd95ddcd826f5153876ee3b8ba2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bda0cbb3f20ad77584e185abc97f5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb6638ef5dc4143b47282abd1ff6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebeb8234bf5a374c524f3bdc13d2e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb6ebb43f9e585abd09e0fa72a2bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469a4bcc0abfaad75567172274caaa0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fedd201ff1c1e616351ea9b5409476161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b077fa5f85ef670487d4a1d53f598162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bdb862e45d0405237fafc5b6714bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05e78c00e3140e93f397c329503515164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2857a87c2c380d0b8d70fefe0d4fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702a0526b2caf792c294112afac747166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525fca742169c7273416b33b091b230167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79a2fab05642d7b048f977a7b17e5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67047ec85208baf2082724a61ac4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a25dd40d70dcc02e78c6b1e7fc816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c29cc52c6f4e3254769bf30f1819171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db8e9b6aac9ad56798a8144db6792172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56fdd37af6557cc0b305e7035e629173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e49b6a7ae62832b4c98314c32d1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff6e0966783445571c476a7cb53ca5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95238cdc203975a1e7e8be5239c895176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85be75aca86ce07f29bf3617cd3cc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d134bda931cc7d124998dbb41922e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c880ad8e5a2b515dcd163f359cce35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f02ef00f7184947d30f407f8d92ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c6bb3d2048dcd75318a68e3c81a3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227eecca04ddc1610cf1cb90deb1e34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd38846af9a25469aa627e690153a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d20eebe87e161cc4dfdbbec41b2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e753f5d12ed962716b3ed17ab9f583185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62b516af8191fd2799bff1268c03b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38904fd2ab6fe27644f6f4a1cb5ef926187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53673938a213f272555ccd37c6fa7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ce3157806000329dfacf61fb3d465189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a5d4c77cfa77c1f4a59ed1e78766d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f013dc3e1222de5f8c83cff70529191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283f388012a39a86bf7373edab7aced192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f68914ff246ec3bb1f3f0ec2230c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b93df19388711a2b2b7da040c65ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cd5d743f95518ff7fc7dd56f1ad0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524fe4473078c22eb84f24835459c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd231585415723eaac3b312e1a7bbfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeceb66ea89a3dc79ae4f8a6be7eb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a73df385e6b9c31a831e99b0b5958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30382d8823191637ddce4c64ff597e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0d6ca38ce07d1c04674260a3f68e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d71012daf683ea347d67a46b3970d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c31541f0199104e89e76c089f2823203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990695fdef998999e05a007b0d7e6a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941846baa658b8ece115c16bc560460205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a4b9fcbdc4e634892230b603fcd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb496c9e7fbb71b675be2b364f73653207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061137abf0e0cd5b8fd81db61dccc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46b3970a0e99c0435447805bf3cb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8137a299bbe5a303ba8561ac4ea49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c934c35e36c00d79211fc4dde295da3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155001a9ecdbec6688644ae9b8e85724212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49968d47d17004cdb39c8014fa24c6f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5b7e071d19a1ef134a8df5e74d77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba4f5acd4b86358b181893b6e8ad5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebed4a5a229a7f0fa4f1ff33081de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16355b8060fe78291a8caf6c9b475f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248c7acdf0c61ba2f369040a738d9ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbff8f8f15d0db881c01c329debe77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc250876d9fa44a033916784988e5c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d510b093aed1dcc622320dfe25511e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61238f95f11028a51b16cf07aa43a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd4a479755b62503f60d5056203a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f3b291c9f2accf52b82a6730acfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f660e457e8aa7964b6847739cc36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ae6f679303614388d9192c0ac5b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a0868164f29c072b2f7b94831a972227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63efb34beb485b4d5c55d79e4026cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3178ab7dec752e0a9ab36ddc7e0bbbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b444e98599b81bcf838f5db9c50ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc5bfc145f9bb8f2172570da7c16a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4a8a08c14ec3fd93671f6dc17d2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502b9e08ff98f355408529726784af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d52c2ecfc3266af22c24243433f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ae6bee935f65a517aa8bf0a782ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df337641dca02e53846b8342b82eaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe52861fbc3cbddc6e69d19cfa2772f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12a2ecf99cb410255ea16879ed1095238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f522dde70f777512bc0dc8a54e841239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ce1005ddfcb6560a98234b5e699c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2322509e69818bb70e450bc5dd03b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598ccb9d7a7d562e8c97fbbb5d26ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1753407ba416ef08cafe4cdd246e2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584c073cba114c8f75414fa23f4fa87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9995d21beebec25a43cd317898f57e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c845e0bb9af95c1e0921b88b6e15a7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944644acc1c7345e7fe52c98349383247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d0da79b8053ba0b2e749b8521ad5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d967d7d70489be68311d3408fba8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc68acf64dec4a718d399588f8814a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d05f3e39c0fbb1eb855b7f33c280251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5d092bf2fe1101dcf61d34e4d12d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3b66084d87c8b397ccc0a5a9ea33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c256ddd3bee39aa4c7afeec6b5d4955254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01341ece97dbcd6ee479548aeba70e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099852594235f02fcca76b46773fbd0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94fa22da6a0483f2f16150b0bd81f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98fef7bd8ec1da51a91dceb70b99cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3933809eac2425a000e6fe2c109cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bff93ec49ccfce9004992418e27b84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86723d7d59d2ed1e1de7ac2c6fe6efe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f3de5d5e8b41a59ef2605889081a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7c07c4f3f9e73665c72b2cd2130a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef93f0687c4f0527bec2e269b93b7d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164add7984ce6fe8a7163280bbfbfb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb9544d855ae3a646f996966b31f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453810bc5f897c2b858f3c50945e8a43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d197f6d10a50bb2b23a0c29e946aab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f9d5880c29ac55f58b7f8518c625a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839fa16cc37315226a8443dd71083c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0728bd113d2f3056a9c83d4f061c69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882208f788703eda5cb0268ae795931272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45deabac70f2f2f6fe67b859676a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47297efc66fde3903492de8002a10a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c8493f10550815f09f311ccbc318275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533d7d63765a29ccf5ce2df531f78a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58ca2ca9c3c9391e1572f76d9bbad8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4901b73e0cfa1aed2905027ecbfdb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7c1bf39b5fbac79c961f245220aa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d61bd2e670b633ca1258e218cfb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30586291335ad1453a8897f26ed1d549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c4d6b68840ba7b09fe57aa4ecf2ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaade67b27c2a48abdb8e9d0be4084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90647624ab9734559d08c2f46d814284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78aafbd65e13ab8aa9bf8be2efe7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae6bf46504588fff11da6cbc14824286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cf6e7af3f6754e2b708fccb60748e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285cd6c10474346bb6cf7ffa0758020288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2454727a5126dcc5f5b869ac0f17c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1751b4bfb17d5ce692fd4f103d08271290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba14d874a7afce56003d4710280144291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e31b2da470b8f0056757c510b84f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef48ec6bb61410081ff6ae68d5c7eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90366babde005336dd90d67929448a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23052150c633661a9d13875649978cd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ab8ec08dc90ad5d0dcea831226d39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cb26d8a5dc7bf7846471e573f853c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53aee3e4fd6db1d0ae359670cb03d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e0b62f043123422aadee8200ba9b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f2b45b1721ca815e8131d3d490176300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce582dbbff6384700d2bd43a23366301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4184244981250517010fbc8e245d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb32eae1f41be74238e1cd4d95921d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe686b04ef412d6fe6ac6bfb3aeb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef22a0050a0379c6f54314cd8282419305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc62310bbc728f06784db9cad2368306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a389f248c4095788764609a2d70ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16dbb08c6e2a7e9511b5d5edf6d4e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c6d10c0dcb5b34390f4b4b112437309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8969b76cdaf4699f78f70de97ee119310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301967ed896b45c665ec9179e0da57a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512833e9e22f9e4daa050d61ed68307312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f37f863b0a9501c9952f48f3832dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ad99debfaee2270e3daaa44caec35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84502053afe20c33f893d9bc6e891526315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b47187125583a84b38294beb2f3bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23af6e940403524623d59da3bf4255317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63042c1326de6c22058af65e1edc1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d104b6204f797096a20a4fb7d7b85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c88deecd2d2ab873dd0a9b00f5ebe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456898c070c2747d02f3b1a2a18ab08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d219c05d7935baf1f79a328b5131322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d8ca6ecdbc2a9275714c317e41d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb1d230ffe4e80429d482312c0188324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc18b20553239ec62077ceb02eaff97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73a699fd65c7dd25678e755d27de05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094568e1eb1c046d780016648423db3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa37c5e136bfe8c8bcc42f6639df67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015fa79bc662e8f699977ad87ad304329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a00af09b86da960e9437510050f264330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126d74718a5c6f87a34f48b395c689331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffefc0e97490a76cb9aaa3a26b5cba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8cb24bff04810e5acfe8ca4c68ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32b04e4020dfb111db68d30914e93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd94c5629fef642b1e65e0f199b088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377bc1a8afd111c181c7b0e5d112488336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcbb9d8a716859bb46d5ab5b17494f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c70144de333e69e11207bce350309338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad59dff5059f66d4aa6058c2b819c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee973ce1cb1a16358e526585f4345a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518195ac993e50a92362593a985a71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca81eb18df52a0e5e246637e08ff1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f886d1ec6fe283f31b5a8654c99e16e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e3f8a0faa3ff9ea5cf80055c8e8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da3640a587a6a1abf45b9c214f4ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133cd9ec195ed63397753062c790fbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccced49ed8ed67a3f09fcc8e417db1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddfae4cd114fef945288c2854898aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cbfb43ec28663aa986574d6a1e47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd12ed0682c56b172aee9a68401a8e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9efd641c2cb1dcfee5feab9d1fd83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828c073b06e4f10747660a5b7c0dc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea133244766b950dbca14dcd60a1248b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1164ff4b98c977d3e23348545f94e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2f3c645b1ed60c7da84f3e375833355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b0a973c0b7bca1313296e6703dfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b350070968ebd20b3ee60e5cc72f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e34671b2d76ac04857f8322119e0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbff207288e9399304b701bce70ae6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb618a9f5e498703bf58a930a4fb58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504a31ef887be472192c7fb109e6b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79945b6032c434c0673b1ef00852f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22931122b0df081fda6bc78fa6fc16b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d26a4ee298a0c2d022e8b88489c90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edacdefaf09e51d234383d2f198d930365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed9a9f01b40596fc128e1b1a974ef4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b320ff8815b6748d9bd8705772e1f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2811754e506b953b7c2b6fe46efac35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f77e0082b284b6e46f0a72d64ed2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09f411a0bf1894f015f3ad7dcfeeab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ace4fefbb3ec7b4cd57bbb366c42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69854f45383e295949276bf0324d7543372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb687dba5fbf5a9cc7c0aad25ddb92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435c19e13e0ccde305e54e062768894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494e0d223c7f00db943b4bc5b2fd61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88231bf45cb3588fc9132d4560e332cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06eeae828a4681b11bae193e178b9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c10ae48c4f447f34f62ae6a81048f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc106a0f43a291b3c70f68e96a3908379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eaaf71b6198a29c45004982377eb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764bcaac658f2d9a70eaa471b5780b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f065e1ddae4fef8613e0da0991dac04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55d3964d5971f9044653908e9b346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0cb1e1cbcd3d59d9dc406205defa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a702cd952ca6170aea6e8415e6507385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263e7fd8216b82749126b878975596386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5609a5f08ee340d53f9341ab5ba064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff05292667e07ec712649a52d8c58c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ea9f64ec93b8e2a822d6c1968f389389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449081aa9a605e39ae69f5c9987d30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89fa6b04c1cd247d5a233c9093a2af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87b9374098f97ced5bf8d2e7af3f33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768a9268912302546ef4740d6c08d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb353725680cec7bd8b48d8692cf86c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21e422d8fe41f0eccddb48673443c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea7f9723a5973d309d1b7f90f0ab92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ef27dee26c1d73a2534873630d3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c2c109b7b80fe73845453a021165398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a053a608cbfdb998a4fa822ae388a84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427d69b125bdd789956add62f0cf4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a9c1ddac884d10f06045431227da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b0d73ef076474d4c7501582f2597402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dcafc8dc3caff8008c43430b5d98f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b49b954bd958367d26c18dee997f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4607aa9abdf8a75696b75cf3ef8fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16ee971cfb094504d9852f94220a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019d8334f85c3180aed07ab53d5ec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453267cd60beff8961610c871c94f9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed16b72da3c7c514a33f400f3dbf6a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384049622a61902eb744412bc211f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136f9ecec02d104e73b2453d1e0646411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b8aff7907d15fdc13f9363b93dcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a64151b1b62fed429c731fe07c56a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98f3c0565ff328b42b03372163914414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da040594c124d541b3e044d12825288415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e1359d28516753e937a0e926da2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aec7a342e4d6ef7432df47d82e318417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2867e38bba0ea3fb61401b5d7f33fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713db8e974979ed69471d19bc702d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd89acef32e8960eacc3a9d94c5677a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62345d9aa41851a600626cb6c93a6f98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578bb5cc555f4f87a8a53b30e32472422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b1bd7a0b1a01bc493a4ab3d806c4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee070a8446c85f21c6c248ef7dc6403424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84685fb4d8d0016318d9e4d0b62f64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168b3ec4399afd4de3ad95f8456eb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145acbcf53ec35f2f151544a43721e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bd6c30a9ed7f0247246dc2900b4fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4ffec2e5a15351d87dd492c3fca1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b01fd4f93ded11826e4d15c2e558430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e46e82be3bef72febaed877935f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb6abb7501bace5b78bc36037f044432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c376e0e49231d03b95380656f578433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a7809d525d9df5fc2f0352754549a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa905008919d55b6090d0691c625ffa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8260645fc1551e154647f931c2069436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c6f1d0a3748a5acee788d91561e80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb2e76cea58aa59bba9be67fa1740438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f0958b6ef36be3f4aaca308b5ace0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66db1036e9c37c214f39355d6119dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dbae2fb2a815de299cec74a8468f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908dfc33598074817a6166de59f906b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3e7f92ae037804046fc2e12057a87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0796cddf614b6d1680be3f90da67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea46ca12bfcaf10731769b2a0505d7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfccde9b2bd1f745479014ee9f709a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e7b34364156d08fda99cce255dcd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be69cdad0ed23668da9c1b80703364448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dfbd4085452dcb43eeaf9a31eced7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06475581ac362dd5e4949da2fb31ecab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30e435779f7ca8b28e3cedfd1c9a38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf74f80634fc101b295ab80100707b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729a2072f65b8dbe126946c810450d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b3a72d764e36a826ae252f331409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ce9450cb2fb1953606c923c9ef729455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3872f4706ea0512bfef0d7b6b3b2ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e9ef741dae786fa4ba9f4c78b538457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf93af3b143852163a478cd1d209dee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f9b5c8505b71647f7822c9ee0556459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ea0317702e6a46d2bcf8a8071df1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c945a955b6ef1ab877b8e6b9905d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af0e3b975a4d5beb4df3a7264e955462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543ee784ed72c5d867897a577441d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce32d57d19ea7ad7b1ceeffde4642a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb7ec333237b3de9477b93ca8d68f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230528871450ec9acf6c23611b753d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43fc0b196e47a6c6643f815064c27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c982505321bac6be408ebc183c07cdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c462080f16ecc196f75a2961ea3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5138eb2243a4ff2dcddd2b080a402e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1ac722920974c2868f4ef25b59b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb116ac456d44fbeec16aa971843e34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157622a364cf047ccab619c239da4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0a3d1b201043109921dc0aa7968e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9e8825dd63b4bbae6483012debebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531db399c08054e229d06e2e097169476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70784b406d2a0d65922e4e5b10eeb524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd736a64f787af240c25c840ec131478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d77bb36dd2de006431fc2f9c612f3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad9d94752b4651c63546ed037e127c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d85072f46bd344bbda70ce9e68b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e4c49e678c2fdd8377424d351d94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f505875dd163e65929187bea6ca6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3697b24c7469766a149a942f6a49d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257106180df2c75b2830c236b1be24da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51fce98fcfa1f8cc57438d4930bf06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cc35e4d23f9544f3cc99846477aef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80897dda220f3b8e9289c3e4ab077ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ac27e73b6da1f3b96f325ab18cfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e073794ac8391aaba5ab5d6f07a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a2fdd55e1d3b630440f41d12baa6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea3647fb301dcdeb1f50563ccd0715492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590654c8f1a5c7e8f641488eab72cac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732c55b63ff8e36561dcf1cef54f6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb568b4dc3be309c76e45ff094f51b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c9c47cce04d6eea2ca7247a1c25e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229267f359b62ab3797d1942c9802986497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495293c3e7e3ced0ca97e47347be049498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6c96c648db70a55dd8e92abb650be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9bbf482b1e6e8fe3514524f488c7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9998de46a48bc9ce2d3305137f85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f4f8be4c7438ad2666cdd8f8ced6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c37144e63cd55af026b91e6de8a329503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364030488ccdbeae5072f824b0df1c45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a05e568f6e13031dafc0b7bc53ee48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf23a62eae8c899b2a46d1463638ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d93f90ea094fed8a8b86f64bc6612b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa49429c85178eb20315a6311a8d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd4da0e257a578bc196ca94066c8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e228468f58a2fa31b017ff286673510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374cf0bfad741a1acefb539655bdf17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6db7bc5fdb526992e3b5c0f43d14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5ce4f49872857cc1d331c5cec1eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701a1b92477e8e380d8a3283694247514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2750f90f6ec916af0fb5c59455b092515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a7c65f1421527a63e38036eb119f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785688eb2a4856968028ffaa1167a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3585863dc98f206b930c8511e274f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfdc0b9ff504deae5eae09ce76186a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd0e79a72ffe75b7a81fb5b9c5b90c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acf801185a34015535758b00d2999b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ea249d103ab907483256b3383f71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a7f03fe6556b807fa3fe7cbc9e1c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd07a80b5c2592f93fb7f88cfc1386524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c92efc790cd65c9c9cb58be00c0b81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807065b8afa097cedf48d544f7c84ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec52e0d5337e5922c8349a8de55af7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad1b082c6fe676c507609b8f912ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3f2cf1d9e6deac34d28eb737a9cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ceba75b1709f6387aef75737568b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140343e7c79f20202afa761bbcc2b885531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7c045e0d194e812bdd70e74ab006a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9f232e83bdebb760fddb526a951e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee85acf128575c82fc398a17dbafd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50713fc42887fe804f1cf32bab49ea81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813b550536459427ecd7a168b2c818d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca4854551a38b01aef1c482ae5200537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48a915fd73027adc52c92113e615e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34a7fe758e026a4c1e591eaf9b812539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c325fa24e91245f610c38d3f0dcf36e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924e7b6573a6b721e6aa8cea473e6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f11974100563cc0c88f52476ddc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af046c3c8403b1710039dc7c70a42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2967fec07728b909a51d5fa51f62ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244ced7d515e1babadcdac3aa8bcc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0fc9d39d35432298947b4aa23544e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90a70b6553405be6e86cde5f663e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756921d68542dc4243b58ca5dac51887548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498360eaad318df0905899f0d68fc6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8865fab1ed2b7d0f7be34146d741a9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f481435be61deaa87f4cc68a1d6f62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797d013a398575fdca9ab2fc28f486e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91fcb46df31f93ff3939420bced1da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae3197d105d7d4bd0886398c7ab68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cca871300b50ab2fec6b6429adaee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1e551df876db31f78976a88b6253556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8ca4607456d21d42b9d6db6673096557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32631964a006e3405883cc83020e06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b8d337fce5cefa3359fa41d5191c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18674b81fcf36001b42e477a766491560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c1fe8e58857475733f61c4ab65e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f85ebe2de386aab20672374932a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387621a7c7d61ef49d67df197e05ca3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e66d3bbedf8603ae3e1c48f87e44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec2cd479bd434b57733d8eefc78e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6355d06e4674974fd5ea774c9bb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea110aa180273a0d90c83b83f1204c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0526929a2185488cfd36ef220ddfd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd7b29201d910b9d23b1e50448738569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084163027b727a7c636b077c43567c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59db40e0aa3fa285f3735a281bda67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eab0de556b20f1018a091bc12b0ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0480b2ba777b39a4650893d9b93dc5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101ef3f882c5de35c0ebd21a74c05fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c8c9c10dc25a389f3dec8801ef4cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044152d6b34244bb505956622b54aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf9d62fb676cab78a4bcceda313f6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a197ea094f7aeb2cd3256e17303c4a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54abe5fca61bd3c08afd74e9724a56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f589ff0bc40bb89d5ac5dcce6ba0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7d6bdc7d1eaea79f3c0f861ea00af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10342906fce36f71d589791309d7edc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a428f86890c8c7ae7634229572ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8172d84fd5f160095493f8e98ef6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a91ec8fb0f0b3d44dc41c4cb52cb86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103229850b578c5fa14b4c4cc3aa232586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993a096cf733dc820c59fc07344fd6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9da3e5680ad43a6d34cad08e2deaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58346780577053c093ce0cbfa86b73c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a56b07b766e7554ef5505da98ea6d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581804865e9e85b894c7942d1378e59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6e6c527433fe60ecec4646f466300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562080ac4cbfe2ef150d19f4804342af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1d4fb97c6b7cbe0e11c0994b2e13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d5bea319fb254d104b6661a29867595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666fb1e963634101bb397bcc5ba1e8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb926013a0a4cf036f8ee48a17bee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cf635a0e9183fc7ff5cd78bab67e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098957cb171d8fb4138af2b0fd16a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e8dca87adf09ae7a37dd86c8578da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71736159c5da813d9f8831de02457601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813b9d2047b8108bd794599d10c853602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5614b45d0c6481446627139c9cece80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8555bf086a4029051d86bf63b11c412604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7710a1c8242d8cd1fdd253a1a6644605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c64a4a965b7be1950b547d55ecaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f2b23016d732e6e37b2e2463d94c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84376bad10f0d289053b8ee35c8d89e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3258e827476df4515f2e9c395261c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54627ef374a4202ea22b30c6607e2f14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6501923d17bf7a86851a7a3969f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971691f85a0dd4c9b99bd6732ac9d7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233b43c2ab4bfd91b46592d1aa156e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207b1c4e9fcc765a07745ec78d3f66c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fe10e079a6d535880dbe11a84a52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b8c66725a1b718cda870277792976616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93933d3e5c260b3c3671212feba49309617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb7509c20fe111b227cbdcef32c61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa936e66cc3041e97a2f48fd6ec9af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71750a847ad15ffc7f7da62cd9c8c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ced579adfa8df2e640a077edcd44d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b79b38b3af3b2e70349ed2a35d0ade622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020225736e867c7cbacd8d57d802013f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ad23f3447f3525f17ab42987ff2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c66c8a6ad84392666a63143fdb1e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470da13e5d63e838a12e09e08dce0cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf079a3890610116ce174dd3db9c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ff2fa02d76b9b86cb45658f34bc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d82ebf93f9d1a8fe84360c4f3052af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7c0de39cae03cba14d3edf3dcace630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0c9ea2e70a595323b1a0fd769197631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb104c90f8d99b22711547b410c934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66668a53b4528bddb42239050a3c8049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4838a5ab6bdc5b90be39b1e1e861f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6879d33603c7d17810e966556f45f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f5975f555f0a670e54b343e5d9f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13cbe83f0c0a9f309f6627391667fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c569c1e20c8477e1cc22977798fcf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f95dbb25cad0f0d4c79dbfa0b593c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e340f1ab70994a9768d069d7baf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0018dfcae4e91ff61fc7930c7bdd4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476f1bc1ddfcd2fbc122f7b0786f908642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2af4f2afe06b01f486dff685337d24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b227a387a28188a22fef985c0cfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b5883430b39ee25a005912b47f54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56f97732b190bda905bb271bc14ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5ea2645bcd24457d6100d5f1f8dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faff627af0a5c6d996a3a36f952805648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d1feae40d12e0e24a361a4ce3291649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6bc407841b53e60cb7dc666dfa4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aeed68d386e0597a7df8b65bd7210651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b334cc79e514ce0764317c78c0e7761652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543af8cda5cf211abe85c7339cbeeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f281f5e7614f24130f9bd66068fef1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb586e8a6e2367fa04a66ed491dac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91281f1cecedb5336d87640aab6ae528656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09de7d94e3689ea045f1d6df2c9530657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992810fe8e7edeb67c724143bf25056658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029dd8d6b40e46efe38b2f27c518d3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731cb3c5487001ca080b3eb3571d495660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd73e667ba203c12e083b65812391661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146af9aee046096fd94781aad95c2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfdefe35015767b551fd4705ecb1be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b904f348408ed35ac8670bd93068248664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04428cf3b54af270d8ca517321c982665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa55f338944b06b81f6ae16c7e0cff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c26f88532d47c24b435254ccaa3c98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8ef55ea0d9f5eb8715dd4d285dd71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b84a8eb717760a52fe30e2968b3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c42d204c133dd8388462f92c8a423670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6f9ce89001261eee7260be2d4f05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b0fd19f4439c15b6eaea4a1fc790672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3530892b0672d28d738ff51e8011b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fe55cbc3bde75c6842b8e5d1e4cef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c3826b1429796c144f0c09dcbd4d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833fda736773ae5e7df59c8e4c75969676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c1bfb674a4d8cf04a96619ba7080677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c138970d793b04eb23e704271614678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af67b24d97fd468dd068998acb7be8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b7ae0cf446b12f099e760eb646ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b9fafbfbc59f5505a7259d444728681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7fd9a9b63e06bea64d423598b8fb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e8d5395ced0bfe672cb20ad4726d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d24aa750ccee17a34a4455c2c923684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bffa803de3c23f82052f45cc51724a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813c14b5994f139a1912a8180a15732686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9efc29766f962416965b54091ed0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e7fef7fa05d0d8286b314d5590228688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c7ab950ff0f366488c3c2ff31429f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f280a55c99e0c63040870c671dd56d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcfb42a33bf13f5807d7d0ecda04a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c7be4fea2e55f3bdb253830d87f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9880fbc2f9d9f5e81805cdbfba67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d04281ea58aa684e289881265c20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67542f747a6e7fccf65e92153b282f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546efd9b6039b7c894d9d30364917270696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852236aef43dee47a7cf6d63ec1aac4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ee9749cbc7ff751e23e17022198f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a139ddb5cc843f7ad6e7635f99fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab83dd0a4265e6ee206dc1184d6fa8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646a5e50443336affb3be45a5eb694701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b1cacf36377a2bac4fccdc1eba54a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad2946e50d77e4ada4e32dce02360e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1715a921d6542f5d1174d7ec82c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221659565c56b4f8e8b90793f97c64f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8def65d2f9462501d03f24edde831706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1eba903a622721c21d674fe95da5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e1cee46a41e20b4215a23e4c59f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272472695cf4724fdd3031a1b0446d91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e6f38fcf5576c0761677b3d9896f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bd54ef36758e430f9786ff7fd40fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e48cad2fd50ea27af8c0af29de7bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd108fe8ca0de9753505e393793ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de636a80748993c84264a927c1759d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db4dd274828c56d4613d633cb79d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb26822b0196802a162bd19aa90c6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e767452686238a824e9fb1b79f6fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f88e9983bca2448a04e93d1164e3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a82713543734a929ebb169082384b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb0c68214484a3b54cecfc6e505cb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd0e6de8284b76866314c2767894c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831bcee0386e77100c93d402a4bdb8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c0af63dde355952185b5089004159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23077b6f820f2f5122af7aab429a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c1844e6bf1a394912ec61ea859d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfd573f5c90e38ff89e99c34233ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b23e1d07cca54357357cac0c81ccb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0727fb22740ffe7d71b9a4c590768728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284956be4b4ab740f4cf5da9c49b70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5fe7bae0e0c4273891d371fdd88e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c305937d1ce0ea49426b74dff2600731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089062ad3d124a45185c28f55ff74cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5a18236590e7b42d5cb09537aaec7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b499e2bf8927ba4ebbfc0880875349734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4067da00358034d34f4c1bb90ae151735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d0a44672ba11384e030674473d9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97aadaf5ef900292a284b5cc92eae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b102c768c2ff6377624b8bbde9fab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05998886c392b68fafabe520aa82e28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeadd1ccf9b807d50e96448df7ec68e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fcd0424748e4579ece718ce73d21b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb1b66f4910ea12b233ec32a67b12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32c1298946b41c49bf924ea5712e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e005a9081a39fe0d525293f2ae4e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595d674c94a3c33a36e3e99676a2697745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316116306c8d8770843751243d5302ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c18714daf07aca494783705d6066a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1c00f7e4b2fbc03183f08efca1f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81396fb03dc076386a7a2600b6d98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b94f6c6f214fc8743872e26e4b338f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5414c800a9bd5016c20070d59833b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e4be0c7767fd2a3fc643c8235b6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e2c5a0a62eb8cd7f881390df49cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7316a5ebb74a5b5a299512901760f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff260bdb203e18ddb15ec78d2ceb94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7ab1da9339f514ce739f607862c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e62f1df5366ad23a0484dc5752015b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70638f82b6f6cb09de35c012d6999895758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18ec4567cc9ad50bbf40cae0be4d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618d46e40be81b6ebbf2f44556d37e9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f519bc32a410b30451b410b888a599761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015c1315d83353be0e4131ebdc8b72762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894640649c36d71d20af0a62c16d5a6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fb73300ddc7c6be137eb8ff67111764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494326e322177e35e77ac205811e254d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c676cfce6f1543df9a54b9b3990a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c6ed58cb2cfd0230871d543c39141767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317bd755a297d0697936dedd4ace8fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556664fbea55d537b4c6d30fc6ab2baa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a638b9c1c0af5060c42747fd5ced57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3e96713e33040ed3ff411069a4500771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c08fa7fc574b6a62aa3462d6d614be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b1774e499950af5220d0780633d42773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029fb530577403485aafd64a2d24c4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c7f540b974c6f91462dec6901b88775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>