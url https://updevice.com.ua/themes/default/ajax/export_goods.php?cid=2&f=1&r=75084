--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad578227d6c259980390254acb038b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb891493c2f0fb9d65e0108bb1931962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075db5c1873dd35c7ca24ce9ffe64e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4ab0b2fe3d251071901baadcd9014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a22c9760c895e00abe855f91d22d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0ac618b4620f86b9d5dcf640297d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526ee01ed9d94cf0ff7603c29d0641f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d9680efc80db30da3e06c31cbc2068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03494e57c459501359ce64bfae8c879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aa9e9cf4236ad3440d7d0c2ef0f3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805234770c5d4444802dee1a9753c0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b8e4d06320befc84f7372241366512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a874f8200855716ba99623fa08632b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a7d6d65ecd47385a76b50d0691a0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bef1262968872daf988fa0959a8e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60007eac71b209bebe81c05b4d5e083016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd3db2320c88ab5a1de11d9572c0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2958d7d123634017b77a15365eb62518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484af84fc61969b43a7dfa4fb3bfb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511932c9a52fec6a8a15a48b39b2ecdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489a2be50d3d912c606cfad6fa884d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535cbd849e5bc032717ae5ba2dc5fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14bda0e283e50ee8579bb65b8d594923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d7f90debb0bbe30756c69a0a0a2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd57981cbafbccdb3c1ccfe3145b3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab30f1b0468575817b2515ace786a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b372ca0a4d36f048cb3ddf305841a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f49d2119ed40655ed33f3e43558728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eddc978a1db2d80824f183f66452d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6488796b45c96fb557272cd86ab33430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ed3f30cbb924ea60c81efd8cd98231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf3ad6f3de5095e016ea53627572b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe17110483d5a9b2f9498e0f13a6c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1fd51bcc7eee3cdbbe5ceb5d9c30434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ee91fd5af1f349f882a4af51ef56b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673563963ff574fef629206f619ca0a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587da779a1044f6f64d01cd8f6dd1c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562c514fabebfe1a2c3ad9981fc471538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b77c798d50e48415c8b5daf1a75f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4137dfcc60b945417286b8b6b9a0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f4e3aa76f9f920b2fd1032638198141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97de8db5726b8a2acb59032d148a9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce47b351f0d3c49a3ccadeba6db9db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4800642864b8545ae2e863e63f6378844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9fb8ede832673a37c665ec9772be445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139a675288742d60db38507c8622bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5209770837f7882fec04e3e35dfec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1004679c6582200a873519973ab7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f8d344b31ba8afaf6c9988c4200849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eff80e88d874b59ff7449a50bf7d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f896e4a65ea958832b00eca7ee94a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b428d15f7d126aba806132ba580952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b6b086af8b99f28d958ed4e13f40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2023d2b961886017e7f611258ab2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587a785cf21068eeedf309301ed17e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d8b0a045c46e91f42278f23f7fd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414851ca0809f1694cd856a57b78b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5690725a1de0715ca26123880a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cd49532c0d30e1d2b47a0faa7d8ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9da4372c574747d889dbec0e9b41460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c3d5e83b489f992e3c41600aca3a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad25bea4bb1a8ada6d0aa49ea03a41762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea7d24b854461ba54f98a73bd049763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e59449adb3ae816d27302d39a143264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d7b5da3af5f1b1363ef6c36c4a9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894c3dcc3ae48298dd81954290179d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45cb3b2546777c23302718e18cf7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002820a573d02eadf08303ca507c5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38498ce499a64ce5bb0ac09d0613fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec1a4e2d0b55138535b262717b196270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f482e8260307334291052c398c689871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de087b16e14a8d2e8bda48d851cfa5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f82acff5bbab3757410510b0b067e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd3d5031b4f209b7fdd7b323a5a2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af325ca7c3be32c6ca4dd1b3842e96b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b740f699a582373bc630e268f75f4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49da0bf3a3347970b08de3317bcaee777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09f70b1a1b486af9db7868a47904178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045bbf363ca30e3d39fe451e46a6e6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d7ea5f1904269a3b5566e1077ecde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba6efe50cdc80f74a47eed8b93f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d53151eb96e259c6bc5775340d63f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001b1bd1be7f7b02e90e4fc0f3631c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a92d1727aa286a8dad7b65d31f78384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6657ffd76eb011a1e120b283cd85085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bbcb9c35938e7bf830f3553c1622786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b3505fb48f281ff6adf5f362d52587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee6070dc09c75859830e0ee501b1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d293e42642c505a340df347f39ddad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c438e5c97dc0850373e39191abc923890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabae41c2bed9299bd3dbe9d764a0b9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf0dd7fe99ce6e7740d40a2e5be46e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12c9d3047541d5dd08f063ca640d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac263b3ff229fe80c66336f0e0f9ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc8e99acd60caebc8b8b54947e6d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af663f4db034b896685e90313c1d7b4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d34c2fedd1a7ed972cf31657eed797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc773f96e5a3c4dfd71d4415db58215298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363225af723325d316a9e72a6f4ada3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721a42c17423a2dfb54f8614f20ab1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b354642f38fffce7fa9e3aa99aac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900c403afa3879f7a8f36459dc93ff4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b81fd368510d0c909fb3f84f1db59e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7671dea170f36e0d7ea87530e64dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9606c6d9cb540edfb0245db57f6427105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b9227437c68c0efee342dea6f7b8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27164dba7b2d2bab1eb4b5fb41ae3d08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012ae39fa1f260c5adb4dd6cb63d608108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ff58274b5de6a73e3eafbf9072ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2ac613fe3f6136bdc269bc4a3aed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696e5d879a08261e3f6f3709b00d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7137d942ca64a1d2ff2157c1fed1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6ba559c587ab525bc3d3c42b611bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b60bfd2c5ef1ace6674571e5812a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a9e40c6372e5de0132e19c90666a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ebd62a116051715cdf81dee4e0f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15180b5990d915c453fb9a2d9ab601117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e27446d2299ebb527fcf86267432118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8973b0595d2e7e0af329c45538df7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bcd692b22ef19ecc9dfe75f6fdad9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1adf4e2f4ab8d59f9b9e3d49f8f041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63747694cfddbe0e98d9d65b4fb85e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d42992fb2dbfb160734b1d8361b93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5fbd8f76b38789c1c2bea932414c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad1ac8c126be1bc64713c487197dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ebd7d6f23317cfb480d63d4418f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b1438afb6912d4037604c07f8192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de6ca5bbab3ad068166f9d9e6117a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88aa83165ab3b95ef8ef9662305684129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae25382ff7f9874c2b2d1aa65c609130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f7f19f496f0e98570908717015c04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45766e31bad500c0a018990dbb0433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e11f87de9fd4ee197cf94256c9d4af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b0119efde43f15a1d07f8ab1b91f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dbef3ff67f9863b7ffee5f1be21f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a89ee9291e816b29d1e0dfa24de6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9a75e15892051c81623095bbc442137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8e5c290d0e15bb2561ee038f1943138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd681ad9e9c3cba653d643d9936532ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00af3aa121ab1893ae77ebdbde2ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bea835eea3ae6090a7c6faa4a4eba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f434f23edf7953bc5af399dc0c64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06ec908179b18fd9c23cc3a028abda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e376a8d43bf997b1ba2d84fbe9e6b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987efca55c54372da35a8ee3539a78bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239b9d3f3de2249e7b9ea47a800120a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bb7750f87e1c6fde654888fec6138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d01a04c6cf2e0f06efbc58adafed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a224f783068fce7e7090662bf548b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8bb6b6cbb182a16a3b1e76223823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90004ff87bda308e491af5a2a3cc5e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6db2eee6713aae2e22c28b2e6f222e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0df30a9025e4435f6c4d257536d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a126eab62a05ab09097c8a1ae197dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b38b09b8d9ac5a5bc231e260f5856155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17257ec9398f8b781cf4597736638648156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc818faa65cc99f1f7640e0589fb7553157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a4e99a2924aa49ca9697c8fa8c25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c5fea3b39211b8761f65ae0f8c3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a7baf27ab31989e9368672d7fd30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6646f89acc54eaccab3b41297fb92cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e3cbd1a6bf5bf910a6659454c10c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc08c38c504d1ede1b60f8e7c5bc1a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5965c1f2ce6a4a80e718f7e908aed81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a7732ad33bc5eff03b8d706f36f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fea3f320e71d7d28cf99298afa76e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4731b59238cf1b243f74f1e218b7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816441bc2c8a807955bac3aeebb29eff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27fea15fe622256f5446ae42fa92e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9dd7138187907294c67637dc51b3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86857c4b9c1eb722594e0c1c5310f49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b56f4818e55b52fe48ebc5aaa262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e3e3aa5942159ef94a1e029675c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bc58fe3c20e3fd30837c8808aeac9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bdaf2b2f41fa47ace0c981942a70f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7ec5b1a0436c156bfa73704a4836f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773109ac265bf76350b484f2b69f2aa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475cfff442645c51fde75a85e069ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36373719e34fda11fbf14f496a7c6885179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8118a448122a9be8905e1a2ba0679180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2157f743b9e1cbf311d3d55a5f803181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaca9aa9c775d1eaf53a3d3fa210f7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf12244f98cd4c4ca67cbe743df7622183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e580c0487efb9dced950efe74391184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af19d8082ec557a652d36e66ddec7fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c30548251df4e7faa672d630c67ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86786b6a72b390bf56795979b31e486187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc753afe552267c1edb403d0f6ed83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797673dba7c9d9e30c51f1f2f9c6e6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9269d756f41c916a34955732d3b0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81b753a296aabf9d7381383e20150191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec4a61655e181656a83edcfbd96b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f38a2a1cccfbab177af1c09a9944193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee4e874856a53a95f969ccfabd190f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d171dc24e061ad2ac7b23d39f30e62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3bc334b0613b9f588f7fccacede99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1094e0372e6ce7d458a1b9e92ab0cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30826c2bfdf53b9b18d1d0837d42a40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db7b571160185e3d065bb6f09cd170199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afbb3e3df1bbea72a93b69cb7538cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95263f6bf18696e9c6c305a0165ae38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1070749994ec204370c8c88784b2733202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf32c5dc886a9a2ce74e564b0d2dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9dadd010197c0e16834ff5b6cf938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba9c26db217dc653372121d72da2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72054e4fe0bc31f19efd7e2c8b11f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e55e1244063f1be0caa1fdaf60ef5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227a8c69809c7eb43a242e64ab3ad9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3633624f65bbe8ad55074416bc705ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fa6a8afb26f6df3c158dc1feb54de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8dc45c6db6f3deb257b9909df02b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b903761155fe0d67b51eb97a2def3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc819204fff582b2f2aae014ad486aaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621b68a22c6faa6bb7b862b894bcba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa699cd4d5a494b895fdbd6bceeb945215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee7b0e1ee7c5e3bab16ad05ccbdcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed266644d2fdb07120cd2af8eae00a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1475b5140d20fea13dccdb69488349218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7b58204730e271a2cdfd7dc58a67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea460328d2ca659d78d9e5ec9742f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48c8f706daac38efa0fac6bc7c2d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2410cf1cba5a4827f059234c3a82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf90b658f7ab24221f1aba1b5425cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a81016470e0dfab66ba8b335122a70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57ccd6774c0bb4c96327c57cd47ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3b81abf4597a79b3844dc015f18f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72826d13e212e14415232f9c8c8d1129227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b475c8bb19b057a903fa8634438c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f3cebb7a19794c4548f67017de2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23cac7b4772ce0378781d58bc7bf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b52ca0ffd2c31c66b5229d3b6c72a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea7d01164048dca5cc9503677e9dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c912996baa96689325bfe6ef836da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48541d52ae9b1413d212bcd62e951a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928376f48561b1bb5b1d2811f7379f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761a9a31e23c168de0a8f90825515d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed86285151edb114a49a47ef9dc97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558740b7dc26151479f08bf27ea0282d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93529c64cc0ca8c6e7f46e12cb4e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98874474fc1a6734082d42c25583795240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f30d4beb85ee2079205017525057241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84e1a9bf305046d8a2eee2418211a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722209964ecd8170748f83239f0294243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2cda828c07311921ff70d7bcf4a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ca7d5034505ec5e109f4322556731245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d6b4df728ba902035dcffaee6223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9210b919e06169215b467d93ca0907247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a72ca107a0ccae55d1856e1387f51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6f20bf55959e5b84f71a10bdf554249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63cafee8bd4030cdfab636084bd7b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f3025018b08a6b873a79da7bbf762251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc459391b387aadd1c8eaa228f97c552252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4cd7419de606a046ab1a34c050ec4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86d91aa474755d945bb0b3b5277e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab0bfbc517142a51e70f8a3280b357255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857e809d9b6610e90e9874471546563256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055552e175d612aeffff4e1ac0b157a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194a5bf1766f75c7f1f7c0c5ea2e55f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ea7de6ae92cd4c1e84d36fe03909259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91d2343f23a4ab2f59d78df50f1946260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c4bff5f9526c816fc2fa3b581f0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a001f7c504ac02fb8941abfadbed6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed9723338980e6230b8a6aed5106e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e8852af3cf54c2accb0600c88ba05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa288915566338f9850b7bc32856d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99480c2208e5cf0d0fd96cb88d864518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bcb3ebf9c5b43e1d8b8d3d6a79c2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978986d6868578c642600116dbeb89a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c9d9cc2e63a6106a77b531ab6a0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963a31f21758885a5251b78bdee396270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051aca3e0d90b6bbfbec24f8b199f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53976027c5ab903370307245d48cca0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0378c063e4fdd5c632d5cdf37304e59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e29ed2c2dd8630c88c0429cf2a9670274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcff7784f74ac46dc6ff742ca26382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde1c43457d8fbed7e4bec6afd5922276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d7092478cb0c446d0b976a02cef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d9fc7131083a5eebf49d1b6a5095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d5ab25cb237ca8b49d46f4162c11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f7c1c17e51e473b776110d93aaa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a26c1e213a9e7661b6c7db56e4f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdbe4df1ea4f25a0185a28567d4b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b6919a00b6e1f71f00be5acdb5865283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4373b56c9f92a98a02f4190b974bdfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403b627716d981139b5155b7a94ebd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742609230ff45fd0332aa79ccac2bce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a72e08d3b0af732b85fdbac58c98e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce862ae012a25c995073a581c7374a15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab07e8fd5b6ef46a1dc4b599a92ca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac62a039e5e3a02c46eb36e2eac4679290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06dae72ca4e5b7fd5f65e12a751e14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea36e3bb021166cc216bd34e40b260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc31636d185bdb2b6632cf84bae973293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d023cbea67a96c05a39ef951939f2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d274371f3252da9c2289221a3f828295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fdd6ebe856ffed0e2fd162b547df5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543baa4ed1a2882afd71314cf3b21e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd02455b6e501b3b3168e0a26ceda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61b9ed0e5c45af46d88f0ad36c512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120b2dd2384c9496eef0d2696fbb36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e7d51c7329d25a84b364c36232d66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a43d8120897dfde9f822f3531b74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2013a0de56d63d3f50d6e8def71b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe6bdd94061d9ca7e47c7ab657ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27a851507edf2364fe18832efe79d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab006da269923858d7cfc20b584dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c34ef547fe2f43b40dc7e4349edb42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa9c58c3818cbbfadecf63605b3a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1720244267b340869d1f9c493884b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef166672a27ee13cd05ca0f83d3993310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688496100ab5bbb9409869bd2c979738311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e1bcf2fb70beaaa50124f5890edb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5817d54ff8ca165bd49e5b927f29cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ae0691525aeff17c9dd0bfab9165d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4e62195dad811ecd65c74610e3cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3399a1e774fd551a9d88aae8ea98c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c7a970abb2ca4cd94750f51d1f8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c3876e144f40369c9fcaf3f53494318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6faceb8b42584628e2ca7ebe92dcad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604190732053443158886e0efd39ce5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7aa5436d068d7768aafa3466c6663321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e04943a4f673b8e6730e2d6d2e42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a51eaf3534f8ceee698a3e77544cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1e9c519cdf84e0d90dc15148ec3b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d9b0a02b80a51b96037518f554b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61067831355a0c4b26ea9f81fa7f35a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f550d30c856253558431826ddd4d53b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3e954447bb09e8ef69b9d1e8f6fe6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa6d9ec5866822bd243a75c70e9d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806500c97ec84e3b87e056205dfa43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cec6cb746b22a4869b25abfa9d4b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ddd0bd2e6d719d48de63b934f798332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf304cb833bd38b7e3f779250afead333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0f2c208249ffa5ba260514cb6b6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2247b14b8289addf53bc89dc7f802335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb50e65d23941c67f49134cf1a42a74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43894bd6b11303ffc2223b4d097683337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5274cd7109986abb4f71f3e9a3a672338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbade65eb53f0778e16e7c074dd3424339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ede59a35dd8c4a521952f447b2e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a70852a98e0028f8020a49f1d1f07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6033f9229105de08ed6e7bfc2b393a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272aedb5e7570ac57303538ca1ddfa4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375671bbc01c3697ad17741049bb429344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aafdeb392461d75d2c953b862d371345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1171d5b90f9b6415b08edff5d6bec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b863c3339eae1baf34a09cc7bda8ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc4ee673d9e742659281986fc5316348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2d98fec079f95833943549e06dee6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350bcf437cf5fb8712d064760eb53dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682be6cfd4beea63684d02076cfc306351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d689f9d14e13065abc7a0d8e332bf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf893c6f1dc69d7e683de9b62750c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a4b58dffd2b740028c7276c3918e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8bf7f4f3f3b6b1b71d7c5bbb4930f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081c3dcd9da22144d23d669e72c185356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfabd68b06db0b6890ef295ba5fe90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0d869504b411c6eb3834a51a518e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f326641faee25c430ae6f017714b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02973f82faac5c55e85850097d2b2cad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda538fc7851dc811b889db0b6b76050361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e94c387d7580562c49b66bb9c8c35e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf4c698bef95a263a2a93cf682e841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fcc7e5d94b9898623bcd5cdd4c84d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10455ced2da5cc76956bfab2988e5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e4b653970179c5f303dc7b82b781366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06015e059d9aa0c50a0b55b5f73da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a5a03e40510f58bc5790773a10f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b153b9741916557f314876cda8f2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa35af6dd5be212c81f5fdc298a5cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cef73421ffead909300dea8d19708371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c172625a63a3127c3748c1fde1b75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7d0899f5a5c91a9daf01ac398f31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56680831f479ffb8e30b450b41bc9e44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7affbdab533361530d814d1459267375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a8a71ad3c0100cbc0913b37c90b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89117c43a6b205442dd02e2f10049377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cce4b813b5c5f9738b39131c57579378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4b46b40b11339fdaee0a016b750bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d185ec99f1b702fcc5c25bd448870380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214074b018e425d67fe9b6fa0a62b237381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa827689470f8713ea6bea41b4c89de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6a4b86fcb4cb5da5affc4b1ac0269383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c471457234836acd5529e33d9e7756384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d6e16192c2a81f788aa5a6354d22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74c9a3a59d607829804c6cead8b33b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb7df4818ebed50ef7446a6e361fcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb20b82388ecd7bfc213d45ff7f7b09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe7c718ed67c8b06c0120cf97a6d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f8174a1550e5fb8fec5953798dcf4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de954f1cd5fb09a42280790dceb2104391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87f98e82c5d3113c2892b49580849e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600d31cb5a19c05f002b76b2b05fc08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1683c2665118af0338183f80a4712394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64dc0f792b691b34248feaacf5b4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db596454d79e5a8f5655b32478cfb55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7575bec99762f217c1da71d7d86d7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf555ebe89728564d50da01815ed09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfddb685452184826f7598a1ce9df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830017f8bbfdf8de8c3c222e5e74a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4825ddc4fb83a703740eaf940f2cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21faf587a556b70400df3c746a9b1e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e984396ef8b78d0b3e471f358170a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d9d6ea2e2dd7df686fdd50f26dd94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81924b3082ef68b2f6df62cf735430405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a5e0f1cb17be9f3abd8b9bb5df7b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dfd9dac2973e017c6364b950c9692407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b392f1028c5e471c55ca4d28d96c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c06dd30c24b65afe2d2fa7755335f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd791e18440a962145fdf4abc53bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2ae7a0cc1b3b6775dec40c99fc80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa44909026e4fc92aed3b7a0b21a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288d8e79da0b4045c473cc53262542b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d46d06f0e7ce1c6098e09ab1d4fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a359dded30c46c4154653fcddd53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92bbc055c35e35c1a43ef1708486c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a3dd2b1cf7dd1170b3571fc71704417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec679a93c893731d1faa10846e6163ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872607ffc9ca06b6c70c11016cbf88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdda5c5ffe8b015165b5dab51a762420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa342a8b107ad8dfbc2105e62960f74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1d9b273de3839531b196ed2785d12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94809817b704f719e6d20bbd8e9cf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106cf16e71f163236f49c06bc0403f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b29180eb9a9dff01ddcbf528ba3c16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4f84a0013c96176f8663d6d05ef4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f84e38ad0db4a8e58f6a041218f43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1cd257112fbb172f07430eeb9bbf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ebd6b9ae4ca638196645bcec12868429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8633d91358ef5b6b4d460f379f450430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38bdda54d275411749a74a37db088431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8be5e602c13ff9a49fb09e4269ede432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87bdbf4cf6e77beea50c834a160153433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915241e7bf84bebe24b9c0749f7d8d12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18431044df659a890cc48ee86af2608435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121a1355ef0c0acf165d663d75eedef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e710ac04c56c4b2e9d5821d55daea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30134eccec0f6d86bd4856e8b14eea4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df87deb250d51f6feebf2998265109439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c52fea457da9c283c93ad2c32e477440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63f8719c60d55675d6186edd54d35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405324abd898af571dda916d7e9a9b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203e029ec11c6d1bfde85deacbdda8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1fbfcba1d9ec79433f95a7f646b1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c09f7cf5cd6143ed252d5e8ad778445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f43f83bea8e7bf4e00fda7c77f5eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89795fc5926d4d9f96ebed978a1ff524447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a74906d6c23e558e3f98697733403a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4770eee3bfc9c5da0cad800987fed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23fcbf1e05c00a16c31044131010e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32997c4b1a28ffd13f943d99e4b61736451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a0d88c80a367333f0f0a53766ac3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c9c62fa84d25352027e88f72d16e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234a1fb2908d52da15ef0c92017b626454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996e05921c2dd3b9e33630d8092a915455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552012fddfe8ee6a9998e9c8392c88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faba8a658cb90c2b1eb06512f6a349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c17d37180962fa7e293967931b978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a0742f531a50cf62602a760c8087459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5285191a29997334cd916261029c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ef814d602e2c1943d1b8efb85d12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76068468a6a3ef32f953d4d7cbfe3476462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c193089984b71cc601947c128e937463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8541318f9612f013ceb42d272bbd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3edf44d8ad70a0f5ba501aa21762465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4bb6a97b590f4ec6675c5a31c0a92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98984166b07f7af254793f1ce027da4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18a99570d3a7f0fffde8f9e59a71a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4614e4faf2eeaa7c38506101e01d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba219487fa7cf9be25336568c6992589470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd7feed060007e478391152b5df57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922cfc87f90f6bfddebe454eaf0d79e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31b9c8f4fe003bd3ccde46f09f38f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3a65de0eaec9a0c655bfb218771f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c33aca6706c44c5e21340901629c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949123837596ea87813a8a1ef8f795d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c456dd84b76783bd120631b6a8fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd8ec35f1c5df09e73eafe40bf197478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc774435fdce2c8f243593ea45148d5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb9f56e64093fca13b6f308ad68f11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04030b19744e44c7bd1eacebc5439d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b13ee43a934fece22eb4ccaa6bda8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942847f1041c287598d2d86fd7dc4ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9494e2ed82ed58e4c18e6050d22dfe7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a85cc8b50c6ebf94315bade5ae0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08dc42432eae59fc815ef7f0870ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824a46d55d2ee0b69e5cd2c7776503487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc32c14b78420c1ad62b6e3ada40af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c58b7dc07342d71f7d3736c3501a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d586b36f5baa2861aa3242ca2be0283490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5897cf545e965684bb70e9f4ffe905d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc627f86d7000f965da9032bc7d73b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3506ef2dd990433b068770431b39d0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b07a9ffd42e65810e8cfaca67db55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50415d7cf03c7e3c36d9e2871d5eb27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56da551a3e8acb274ea1f5bb05a36b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a893ed0a3dd1b1c561501edf69f608497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f7749585e3c235e4beda7111375e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7123cc16c219c8b87430fdee9f5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c68f75387272f404e93af3a5eeab1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492ea2ce9feed535f9009f7d511d19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54ed0004ef658647428eb8f485483502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8c1b269658165512220684dc4061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c45b41b22a18e777c7ecd51a3ee0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273959eaea7588b1dd3afc3828decce8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b28a988a7bc3bc7212c4ebe88ab12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a7d14087abe6c663b943b1eabd12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc5522e9c216c9b5de6abdfbd1589508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632384f4a7cc60139280e215b9cb1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96095d7c4fb3933963629fe1704dd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f255d4a70a50da171e1ccf0e490ade8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081da877496d1584c293ee6db829f64b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a809fafe2658c9cab9c002db2d7434513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be127a8e6d588668f0261641ad330d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ad4a43e3f4f93ab636e0b379eeff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a6b5c4197fcba31f521c25bee74a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a3bbfe0d8d251fdb9e7a756e6d321517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d5c84afb064fa907f92a6cc73a15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2bd5f2929c695b8e0124c161832c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b3985c160418ec72f8e8affcbba35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc80456a6119b0d371f0d998d6a0ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca497bb59f5abf4c0d6e19efd30297522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d6f4f8d9a8f17b9a4669b5836c3eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515f65f37da96ce0306c36bb196304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66f71df70c44b4d84f738f2d0d6cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ad420263c4542bb811582e90f0d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3024bf42f955f203b05ff08e0ea539527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476933023f76381084d4afa93dbd5c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f30453c09441126b0d3b6798aa7cd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9c0dd5dd4e201d91968c2307f55c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4f2303bcb81dd41b25c6397c3f598531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684eb2310e7d71d8091903722c4b776532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c86fb2f15320ea2a3d9e2475a410f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb68699c159f6d7e3cbf2b4d02f5bf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aef1b9e2334db3f328b855c234c99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fae4879e842bcb30c0378c7425fb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612db3370b1446bce43ea36f64b1c84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c5e5d612f5029e2409b2ebbe07423538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8760f0bd54bdd91271a6fb953795f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434277972ced3ebffe9e54da2ab8366a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76204f57fdae992e04240320378ac86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624e87d7fd7598839930d6db599492542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e865954ee3c202697184dbc2c82f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d45f3dc163bdf73bf87f126b80f8d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d8f61c8da01b4dca1206f18998c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45faba789cc91cf13d1027269a2a99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3c7a6c349fc7e81107fe64d5017b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8378f438519ee5ddbfe999645ac81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4236141d96e8f7a160764c1b6b9e2a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e270dd6a45df7297035740c5975818550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64f77fbc9251d38abd1118ac8241f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d522fd9a053e040aae808abcfadcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2db99363326d7016cf4fecdd08cb65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18718acf39f48f90b901a1b9c0589a73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3f5cbde6baf6e8e5641fa01b2c24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab4f2335f5d396c6a301684768b77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b81a3ffeb942f9ef9ef021d937978557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a02752cc9f4a28d35cf696c257c6ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed6146218a46fe4d28f1196d3d4a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e554c3bcddd50bfca2de3253299f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5aa5d3af9281e37793045b07d7fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b6d909339709f59c2a0e009b0da5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e173560cb8cbb33f95f96da1c52db6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51587df4e02a79b4fd76b9f186cd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746708817299113264e73aaab6fd625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ccf3dbf7391d68782a07ca0fea884566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc235498bc1787ed8284c06c3af4007567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b6b2af801aaa3b0f44354ab1eccdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894663e8333308648fdb2fc4072160b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950866b43571d7c3b675cbfd47b49fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa86cad7d5f96b3ceae1cc65dd6743571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5167bed8d37b2e05f8ff04480582572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca516f651d82308ac12f8e44be6e5ae8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee3e75399c914f044251aecdce5628574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a0ff5adc24319074bd83c4f641d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cfb66a167c55cc396a1e4603f5bf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd53cb58add74da5b98cc0bbb6cb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e619a864e90231fefb2c71bc0fc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab82d7aa3d818f65ebcffa57bfa3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746e7268b4489fff8834d757460b34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d525a3be316e227b0975421457369581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36f0a2c5ea8255af081092519b528582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e5957c6c3913621d1952dd6b2bec8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317c6b57a7ccdec4cfe772f4257fee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b76c418cc33c9ecacc9c1d8a4d193585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1ccfb85af1db07a6388876cb1b75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662736b7656d48f493a6f99dd0c0086587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd80d1d8905203cb2f9a15071c18e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d495691d6d458601ab6c6a3925eede589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1cb1093ff56ea3f9c86ce3c01d71b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae6274d55c3df5e3b8b2e0cc942d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3bc620b3e59196ade3a91d602c130592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79782bb2f67cb3d6715152041b67b26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe7cc66630b595c02fa5d614824b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aadc28616725d5381cbf5a1c156c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7cd318d3583fb05c721cc5c1b598e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49f559525675242e49292b10966ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b1ed387d90b84693a57eee4fe12a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f0abda537ccc0cc45c914ab5bad7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06198a69a98a2ee053fdbb39872203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0131f9260a0e61101e4531524b177de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebbf7578f409fff8c74f6d81433cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcddd86c436935d9a67e4e75022062603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea73ea9f59ca59d5b22c9eee09710f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665354cbdf492106e1af3ff0897c68c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1823f972bd8957d7db6e145c2d5bdb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313f6f235267ed0fd73204673e0986607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43304ae7a262e6c1381d866139633518608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f86d37824ca3bd710c0e7176810e16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb08ae8b90784f061a6b6f8a0e7fae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64c33da113ad128cecb98896bcc17c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708037295e0f477d81324b9cff9e51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00debfc19a7f51c8febc1edd39f70b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0e6fac5599e63149de234fbe0b77e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b119dc7a39c3c5ff8b9214436a3ce41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df75c040bfb0abe8c95d8f15bf1df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0ae4d16091eef0cad4728734c3e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969811fb03c9a32334943f833eb5ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b15ddf5a1f06c36c864fe549adfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e562b8efa9b593e56699043d66a395e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943f3768e5e211cfee8f537e65dd4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49da3f29e12a126f1857799f9c755f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f794ebaf805b86788d8087a44678623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d7755f3b5eb501f40f7153394396b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835978b4f7ed2db737af12e0785f3fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514304b6dc33c4eb04c7eb45815fd3b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37e944214be1896c8596cbf21eb6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c4173988436e15ed06a1f8f6b939628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5ce788892b43cdb80acc2907228f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89f58722c79a1b87e4683d224a59c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6fb67b81540ce9704e39abda4e057631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82461881b98a02f184ea27b088fa30b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8c322328d47a130057d3f4431e6a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308022ad6eb56e9bb94847ea6b45b0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b320ea9e1eefc24a3f4e868c0fef7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b12b905cb956835faf7f9d069ded636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f5db141fb281eca0c2f620413072637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ad26c0520820c72923d9f70dae67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15427d3c2feaa9549055f35f19765b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e01bc5f02cf8b04d794be1ac0b24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc73c054f232b871ab52e7a7005d6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2607ff66dc5814935700c832ecab3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e5775472bdad6ded3c35ed14f244643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135fad74e1135af2abba68aa6e68679644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3ab5a149c510f92470da3987249bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491092b78544974dabe8a239b59f76a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cba91a44a9a4795cb61655523a5339647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd66dce1919578c934aa4ca1b743cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c92f9f4685a47b1e3940e3983c97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08289ebdabcc3c1a624243ddf021770650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c4385b466837572c03fa21777a104651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c71fb35374f6ae850d3d69657dc8f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5b64bedc9252c27769d08ed7039d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6caf4675c8bc8ecdd10f63fd624a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953da3d1df97d4481c1b37fb27da3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641f2455dbc05ba379efa48eee7302656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63827b0b6d09da337788bbeee06b1cb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825932179009863075569e7c16bdc9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38989d2a760cef137eac68bcb373d20c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab2b20443aeeb2c5725a579a11725660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5c68f3345d9733cda884d82d6fe8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029bcb2741c4fc7f61ec1960ada9ace662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba6ba159063c354cb3fd0509854e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e082b186eaffe62624d4725af8c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723da6bfc5e68fbcc571c1823f313e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2ab6e4b7ea6d82a9b2d98e3967a91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294f91a7c52999e7273fbaceae7cc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d6ccac7a3cd6c5c6f53b1723036f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e0c8a4b062f32211e324926360990669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941543d55fc005f20b7c75f61b8ae71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420247e6359bff18ce5ebba367528a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64947700016d6cfa4b949f9acd93aec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6bc0b660e8d192eb113bfa36c3b09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe35efadebe60b71ce20b6e9ff9e26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc771484e6c667caac40b4e275ffacdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dfe84d71bc8bbce6c00471da49087676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2d613d425046b8005d3d804424c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43f46bf3096107d76e94954fec7a8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97073223e2e9e50b467b016470125a5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1977000990034a79da5791b10f59d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5da7cddd0bee9e7e2c4bc69b16121681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3948adfa029816531a2cbdfb4d85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d91bc7b236bb9ae793828d4c04cc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74bf1b6df53a72a5c05ec67abb3da3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024dfd420e2de8c63e2e5a1a372b53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344aaa5cd0a02697ffec337529a724686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002791f35589302001e250c33fc06cd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2176fef03deaf98cedab965ff0d0f9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8adaf0dac33d4b2faf86747c97d4b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0838e53a3c7b58c60790f84a10ae55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc575e948937d722e2ef861cf6a9592691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c413d528717bb6a051ff52cf38c1c80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1477b823422e9ae702128b8fa55ee4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c78641ac35637dbe886409b0289e42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6e625d6df3869172707beccc253f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ad9157599d6abaa2836e2e2f8c15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf4f38373e99785c5ee3083c6da629697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbfe89142fd2b02a82f637b97bb60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b616b64d39edf989c5451322c215e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2d2dd8971511c0b63590c7440684700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f169c10af3a42cd351242b5f556b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935541a8a5bbac098e05189b2ae9cde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb9d4b34f616d1fe01a906e4369b01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b952623db67e76096cfd508d3b85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258a2f9ff9e4f7a5e216febc3ec5fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bad706927b940f893f826c384f2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597301cb07bc25d4a54edd2495f3634a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b168877b3a6cf3eed9be514b9d33f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a70638434b8cbf233cc0960fe63f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a6e9e3a6b9fece3e6c40246a0aad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f337438c1473c8788066e348c33f87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5ee3ac452b13022beb030238b738712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c8f1a781d683add442eaf2320b9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296583ecc05d7a491c2c7a9f1efb59ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20078caac96f3fa5c3342840b55a52a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148298ff7fbec0f71f4bb1504426ae8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895f2b5fb3f6d6e0b94ff68cb426439717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692422478ad16063bfc395a0cb56f7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d00d180eb368f910707881605d6e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c90f85711ecb959f57dba1b62e129720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b579922c6f63a4241fffe64023ae9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd922d331acabaeb73c3cec09bbfd5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f3f386634841d2b99f7826abdbe6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683366d43c22f66db71323beae6e39d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3011c9bab987d5ad9f0c2c728ae1db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d03206b64c5ebba0c0c3d2ab2895726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a61e3134d1684377500da0579310e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99727ea6506bf3e102389e446473d7a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76cce18f7ab8dcd281646c30aff23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7ab6e70a927b416d52bb59efa844f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbfd6e49e5df5eb6a721fc692f3408731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d193ceafe815e9a7a7151e19e79e11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef8c1ee8f688108923a02add9fb715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad031762b094a3cc16d9138d15d2c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41728b59992f09e3977f82bade57586735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3152e79a30c441866e48e1a4effb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e19bd671facbe4a4c3feb8d31ee2ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0f6c406ca2ef60b852037a053ecd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad05505fe3964bfce79e1cced2f869739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd91eec829995125391ff7f3c51830740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ea38e0585dacc60030070b6e6d9ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce117a1c8f281606917e5e2c43a41d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895885fee3a4cd9387681f4c5c9a8ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc253c8ec2b49e6db8ba3eb9b73147a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d720889862c94c518091e0154d69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247902b1e5894ae6d52188503e02f556746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf08baf28e41c65a893a0ad85e061f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c0cc2ff9dac6b8b819b48f5af3346748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f686c2ac859e91f76256d059bebaed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dddaf639796903c45801db20b2bb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f41b7ebacaa7557daa12f7a3ba3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3066991f6f3065a1b6bb286fc3039e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9d227f3a0736e1a5d035369f77549753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4a2c6ee4f3d9e2e82bdc5274881e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313093bf8227b86c4b6f1ab01b57454c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5c2233a21e841624e90c5673c240e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f4e2cb104c31e8a491f7ff3115f68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f58e7c4a4316e9bd28ed995490ea36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b58e2d684a13ef827164a8216c1b39759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061debe9c0a2a401b82ba73ba0ae1543760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702890db84e8ccf9f7eb7e63fec672761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7933ec386fe8c942528cf6790be213762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d495c19f35f40525c77d986ac0c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e142dc863ed6fa182a7b450f0b0b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf177ff6cd6720d37863cd3641b4e69765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a767bd7463fda3260fb5eb743b2589766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3759e5a40120fe54eac5625a337c75767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9c6f7b1671620ea663841433d321a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa902ee170214f2fadd323061a973f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db201416e48df28e92c0c3b71d95d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31400840d16f34fad3f6603ca5008c7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44dae186a7a132832ece1c24080c9b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5f9d38d5d45f2e7ebb603ba75d9f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59758f3d4ed60c0553a1e1a5d7b76209774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501c5067ebde8db8c6eb2a3ecdf8b1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8f074f74fcfba7fb8b681fdb9360776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828942001465bd862f5b56df7e44c61d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916af1c78491f0f54dbd82691f5ab8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303e2214bce906bc5af73cc95f0d3d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf0c50244ce72929c33aa37443f87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094976ac4913c1349cd229a003c484781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8540f4c375f6fa8f7e0b0fd85d3d0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ac435bf7be385ba5d618c7d5a2cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f97b15b2d0973d452d18d70a5c751784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84780736c87f7fa0396d6d70b353590a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d51784a2cfd2129f62be127a3df46786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2c6881e25002f8169bfda4eb4d31787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9365986ffd83f290c37bd882ad97ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5f1bca31b4d8fc05a14e5db035ae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2fac5ceaec12a92ce1212395d721790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac190691803e6614019b583bca990ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8b13b142408f8fde2990af5c3d16a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cd28c3d62bcb6a26a77dc884c7aac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b5ffb071e7a6d658d539c47045c3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747486349571ce5fa832f6ec7c965448795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712554b723fc60e4f3c40b1f3c4d4be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe6b0085b7bf7f384b812d481c5e5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23344ffcd6f53135e85aea7414dc0ba5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64718a5c80c196d27863ca3962aa3c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd3b70130597ed06fb0fe5f3b682f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24f749b7570eecb854d40bd15e5d6d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bfc186139576f03c5aa387e5494f5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3587d65a4138d0a3136831adf2f74e9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829c7514294a21c6b851c8c761a293804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c7bf01dc48f65f34b7c454b62cf2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6507daa1d5385c373794f11b3826a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125bcfab41aeb200ada07ed84e84ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ae000dc5ea6e53e957d4a917a85d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e846af09788684480e7c69ae118b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732479e94e881d850957011b63158a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4ad41d57865649af185388f4c7bf9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a05c6aa0b9743e5277d2aa6d275596812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7cf584149a46aac9a3516f720bd29813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e12b771da2ff684be212040ee8e2e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6769b0c8e1cac906369f38d794f72815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f134f9a92bce9ded3f53e4af5527200816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e0bde737971f0bc72cfb5b5a863e7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b09df5b7b404f7dc002c41c0434cdb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338cfd6f25ca8509b213e5bda3e2e3e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25ce7f29c555443e6a05c47126b50820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fda95b1036eac4eced767e71ebba2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601d480d70246ac146720841fcdd84822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c443b575f1ed289da8105791d3c3c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852528ac230b9fd22ca6450ade248e94824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e90bc76dc5e6ff99fc936e08e75ad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b960cd08580eadeec013bea7c12c28a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0a8cf4bd5b503b94be57c2aa6f73827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e4a9394534e131cefdc3ac2c859c3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef25a4fbfc880009d2dbf0bc808098829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c21112e4042fc2628f1127168eab4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110098bc7963f171af1c2df0a301bea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca494444a005d7cf5bd75ac44fa95a3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd64e31c19129b1e629ad27c46a38c5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cdd4979a8ad7d28804660ef594712834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8cff3514c371ce9c6ae015694721a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a956e38297b41e943099d1f7aae3e3c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29b9b7ccca93a46205cb2e622d14f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292997d083c4cbca5dc5159678d8db0f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8d88ff11013501ea9fd46af9d799839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ff4a7ed27a0eb5bcb2ab6b0b0158d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eba07395f3ac3f2ac385910c33cc2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b19a227510e5eb6ce2c4a14ede14842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707f501c43988f75f469228ac7b719c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c43bb51aa749a184682e484900dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a438d1df9ef156ee245f0ce03b371e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242194ad8c245823e87554b00aaba1b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18871f827c19fd1090c57077487a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223f83cc4246a663496a66a6897f7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c98539a95c94bfee317986aeb08b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481fab52feb77359a6a921612da980d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a50d256172b15adc71e0b6b8a60f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e717d5b04c3bfea128fed0d3292fc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0dc6cf5835f6c46c0e89a3acc64cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667427d43e8283d4bf47d605e7b7f3e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef02bd70dd1800cdb1f69df780d804112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611814bd585dbee1ec15ef7c4f3b93313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bdc6736f2e7264e5dcbb722741d7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755ab172bd7cdb7bb7f7a10d6d002315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7379befd021d38abbf21ca2b0c16e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44f921677e1c706f912f8249e4e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca7cc6e1c9316ae040c4b28aba0fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59d3c1b6b63a4828c1c065b01422719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2262a733cc044a36b7c9e9c80e1109a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65386ea6bb627f5e5615ef10867b18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c798e30871938a80e427a0d9be06d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226daa2069c07a9bf33ca5a1c0a1f35523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13a3df715f729742c66eabcfe30fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25abe875eeeb30e789a7f812a7c0c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa7da5b358c5b0677332bf5c474c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e63c83e7232d987c663846a4b7f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d98ce9cfdcf0faa8b7084040c102c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9d8159d3a3df8af929a86421fd9a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705095f40e4613ce96137f4e3dd140930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88acfe4873aea368dff57ac130c815a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5d9578f2508178e2d54586f5a8c7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a7637fec7ad803683f9175c89f0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ae4d3a21d380b164c72858faa29034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5356db809fc9508fa990030d47269735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6fc152385d5f031fac0342079d30c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d889e25c11a74756c552e0b324a3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c800ee9d0c3834fa8e0159574590138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f812a118af0e3add824b559eebd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e92c13f5da563e6c4d039b0ffda340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131482a08c92cf413f791326241a4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9064dd5539bbf199d025032aeefa5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530df768efff7f3c1c12678e9c015543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d6751586c1740804160daf1854abf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6c1d50257d3f98fe241a26486e59745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddbc82e2fd853d4e4149fbda21900146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f32ad669522ac1442c93e324569b5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b75c9a27f4cf815e203461f61ea2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc9880099ff4c938200fed95eab0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2e4ee85648710aab1ab5e1e9c8ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73210ba8296dd50143c3e622c0d80251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea503fb22e55df7b2ccd902d3fd341d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9d328ce7e7f0996785e5e9dfc331853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd4096152b6ae59204cd61520b9fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb322be74270743009dd49437a8ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed743a53701a8ea4c96c3b91cfbf37956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee972da5207d2752939d44a065c51057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e54294aeb9b84c0a0ce3d205a9fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5996fed0fd16e5238ce65836cbc1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de036465830443ba05ce232678751060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b8ecfcab7c2feb920fd5a75ca76b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1c90375be709311ed40c9018e4e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6135e2d99fef472113987c098fcd15b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b3778a08d615e189c6f64d34a70564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de4b4306dcc5c12013b54d4a7edd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080600a145173756b3d7e63400e7e7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cbfad15ee0caee45e628466848a5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baf064fa1a9ab3de5b11bf716a5a7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e3e3188fa7f230be524ef1908c7ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1847290605a0af5b0135be84299b5a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c08576c81234260a56a723661b49771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e488b64859ae40f3a7c306508979ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad36b7456e49154e83882f51e732f3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326a4048bf4276d19c405773822d6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5ba1a5096f726a3c44682108c7c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952725fe1387ca0529462714df934da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c27c010cdcf006cfbd2a9bfd039dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0914bdd4538adf3d828afa61240cac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c27d457396cfee95a57453e6cfa5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509992bf3076d1e83ad3c5243fc66ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd1c6ba755605e59527690a474a3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6b3ddb6dbbc438822ae45b69cade682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33be5321d5cfcc43cfa7c3c4526d0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e126dbdf3b71ad95108d033833c25984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a419b13a5ed285305cfa0f028f9e0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e22b7a8af3a22be7f7c1f793b6fb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4f862787bfa42e22235d530d5d1bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368e4086efe1dc16c8da9e432acf4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bcb511da2dc3bb4062960c1878c1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c860dd0f80616741df7a51d4e8c4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8280604abf3f2d453296a4cb41e20691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027cbcb0311fd72893ae61fd22634af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1005fd67ad0cdced37923ce14e9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd37e24d03abe7492ecd60fa23292c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcce168af99f649b9f8da5dc8897c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03acaf97dde6572bf258e8e42b543896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f522d9a8f53f761830b6e67046e4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a76bac07dd2f95ca955ba6526b24498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118874bd587150a6874c9cca119212e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807482e4b17cfb9e286454563819b8df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20917f38b84f6ed16fff4fbbe74143101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919b63fcf2e893d9ae3503d8da00b7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b2b854d3bf60d4bbf84ca6ea0fc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ecc608534eb4672e102b7dcb69404104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6ca65ba65b02d1b3178fb2d28f0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51034a77f2657b586228828f6c6d20b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3993430d6108cd9ee5a6cfeb5d57c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7e19305d97519031db9f7986dd17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682fe0178aff5369efc56813f5f156f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f0d1426fc01a456788680fc06f04b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d4b0af5ebdd5ac9e76bb33bcf28f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72ede12582ad7a2da5889545c23a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7488cb0c2f875a2108bb57166b3b20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1a3b8610bdd4d3e5d43ad48ac66ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67d13253810cade70d681ee5cb16c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f900cd60db2a8c0b8de1b8c2bd1f48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f3bea2e33bf50e72d10911d4cffd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4405ec5b2227d3c63d02518cdb379118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c573b982e014bfd3811fe2340424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49660e43ae2be20007a45a2e28d04df5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162409c4f7e63d66188e28111cd1a3c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf51792a64beca151e3dbaba74b80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f93fd9526a7eecdf3978656cff057123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eccafc88cea40a25e6926bd289419124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d0da202579db1d87e93437e800c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b74a0d522edbc1c525771c951ebb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e25eaaf1c208828ff7fc124e6c1ad4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e93d72d26ac85dc2fafe711be610128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d83e267c19f7dab748f412034f28b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a0bd237ef7b891f93f5e85c0d6be6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d47203d4855df002cce7bcd4cf7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d25f293a628a3bade331b9c54b02c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b08a89dc12e731939d3e467de1465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff66de25c2d1f1442a500264174fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd520b9d94c792693cb08b56a0adc77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8786d180146e7d9de9a73b94a8db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3065c1a80f8118cab028fcf4d4c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4a0a0d35c28442a8f256eb94c45b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34280089873ac94a412891e8b57ff56f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22cdaec189468f67ea4f727dcc456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead923b87587350bc266b0b9635b7494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021897bb25afc3b84da46c85b7467925142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bdba611fcb9230b89f88b9c30145b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df65ac87869b7eff6ef3507020ca252144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d986ac434c3255ceb41397adaa67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14a46ede7232af1f451592f2689f78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6484e713707a7dfc07e125937ec0be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f040b3eff44a6dd6b29a11a32a252148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c6d7c2161013a5db5c413cbd5264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e89e5f9f1744d0aea403a167333211150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d7cfa9c3ba4b2ddaa05f131dcbd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d089bed09946c2e79d4e627edb23a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde171b85fc5c0d5875dad7c5708514a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab406403dab9390516264127594e82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c928439d5e60da7cfdf3c1bdccd8128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37406f7b9d482db4ec1a1042b8abd6ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38330c7d3835e6f9ac80dd7970dbf8d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b48c35e7eea5771b874f911c064e27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d421aa9feee53dcc5031c219aebf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f997edbad03f0c7f9505651cb11f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c74097e8d60d091a5420bf459ac86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8c72a4bbf52e63b1c4c55bd32e73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc283ed7708a3e6ce641ed7f92cf5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169e32c578dff1a7589abe815317d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234775ad31c65dc873dcded54d981689165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06419d9c96dcd1dcde48df5b5a5dcdf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d928c668871091199f3072074da19c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d32a3e611e73f750c51014eee4622168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b4081a68b0252308967e04cc04b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889332ab6625c762fc4e6f8783beb69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f75e38e310a12eaa6b799219722511171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151dfa592d2696c6d8f8522f9ef437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccaba6845aa5be84320b826e01785d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd458123329f6351a9f8f4f6aa93c7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f56da7364fa2cdb9a68e62065a581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3d81c7f941e38a8c1aaf619215ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe256226a28d410238acaef4a8b394177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19661b53088b44bf9ef1d1f90416e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f6bef77483b1f555388244e641ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597fbd24d1a9548ebbaa71df84d00ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301fc2c133c81a071946ca9254894e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4c17d88953e633bdd1264405de6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b830a6dfc409664f5c3720d215fd974183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3504532eb2ba91989e1398b474c22e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109dde04be3ae3449b20fb099cc9891185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671da13e9181c16a324dbc2dd2873d38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad88a58b50d22533250700a7ee391ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ad92afb4e2f515303dcd933bf508a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27c41e9759e42123bb1be42e301a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613005fcb919c6c91b59cdd11aab7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45426463c68e68fe4ef0ae8803f53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b73b23b4a4089b4f90ad69417c391192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce58440da351b37daaa8583d14cbc60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cee77a6045d60eb78470930d49c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa8d7a50a853f905520f39e1ba6c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66275e932442a77be0d500270ec023d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce922a517a4994e8a48862a97324c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e1018fb633b7def866ebf435f26c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929815d60baeab90a4b9bae80c2b32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b652d226e51bf939dad8e71ac24e35f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bbbc7e8b8ccb32b533a62fe9d1fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bccc8f2d6dea680462a2a630b869d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3dbdc3a8ab3857a6caf211aeb67e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d0dcfeba382cd85afd6997deb244204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7022812f170c8f72d254fe6ee63a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000012926bab9ecefc0c103cb54871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a87ff3fd03060cd3868a62ff80a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8bcddf4042e5941dbcf88f870ba38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c392c61a32eea6deecc03077367746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e96fd3ad6fefdea13976927ee6040210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ad6e270a6d7fd462153c2d0001b7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe597a7f891580389f8d9f1a02ea6b87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d68ce39d424eae1cd29a9eb8ceac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eaddf55db85ba9dbc52920c6ea077214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec084e61bcd9d34a7fe6ad5b1b72de7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9bf877ba0e210f0b2f0153e18d4cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d89b31e39c30a9caa30a3288e4eb1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd34de2a2db9879e2dcdd3d21badca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb095f7f95c80076b48bb529f2ee621a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30921c45fa0f37aeea6da371699798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fca24c31acc0b5510e03b55b34982221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301074bac88eb514fb466ad1846b793222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e11577197df660eb701b422b5a791a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffa63f50f4fb1e9f0d6953521fea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5284996dc199b539d214532658fdc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb064427aa794894089ba65348e4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababa8efdb797c2ffbc99110ed3a0926227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f900ccd8245193602898a4dceda78e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaccf6d7ec070f0ff675cd439d128e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7893b4ff37f98460d6b39f003021cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825b85c1a6191c81eb1e4bf6cb2d11c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750fb527ee1b377f9d08808b6a69f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5c411ca760630cfe44fc38e24442233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c2da7e205f7b111070e7504b794c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caaf61597f0a877f0e6f56a635e178235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a7377e2dafd671b33c6048acc1f85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a72979263e58acb2835a914d40606c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23aa348bf2947394e9f82ee5a15189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6e570dbe5d9ea3dbd2b18b07ce1a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb3b7b341e607cd0d3f6eaaa28477240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d16d95a53c6b1e51df7e2fd3c64b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2562f9656d5d7a1d306d74976a3710b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c0d190ece4ac7b53fda56ceff689243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a643eb4f50f1fdc5fb20dd1972d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947357a190e00824821ef945f81493d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9ac1460ce1832bf29977844559ab5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e33d2b7aad5fcdacb125b6369af8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9281f814f4750b0f837d687fac8f186248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b88f05bf3de3df7b517b5ee9bedab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b12c183649a6fdcd53eb15cfc6ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc67dfa748fe939c19b6488383636251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2173e966e860ded84489884a6c4300252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907c1008c481dc823fc00c048ea4af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c437209fe85fb9d9b0b887e05028fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da1743f4080397debcab267e6d2c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8c6c9c7c0e2b5d82e97340464ab0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cabc718bb69629d4f9a1f03db2f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75e34c2dc11709605026cab228ab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62596bff726a2449a4b2d07f1e2f9d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae089aa1ed86efed7789864b6394b76f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec095dc21ccf32f2531434fb95160a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cdac2741026828f95f21217a7efc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f747abcf6fc3eb7db4056e292f2aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c431fab824107ac5efbba5d6f25e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ac6fe84582190d2c419497abc4f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c60386212bd12ae7c7f9d80a5c11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f431834321ae4d5f2bcb8a2ec748267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e88d37c380370e55f7d29a595e6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276beb6cd02fdda65185202dab168c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4ab1f6f885a9b63d7c7378f5d3e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8e9ba9aee002f264e217494dd280271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167729863cfff309dbcb3b3966f1f36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76983445d2c4ba65e36fd1c39630c66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d47960a9c2f0c0282c104a110442e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3db364f6e799688839669ebfdf36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e33d5eb0e7d6f97863a89b0efbcf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729233c298db7e3303de02bff9cacb46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423ad990d11f1e919f992c14443d6f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec1cc57edae43e7694228caefdb05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdfecc8f1a12e320053eb413461912280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9203474e3b715c7d0655df070e0177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce5a8302dc32e0aac88e7eac8eca8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1e835db7197020beb6e59bf54b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b651776ef6d09400cb2513884059284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a578a3eeac4b59210899f1f2d84b1e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a239aaf0923381ec4946f2bb69542286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f346f5c434500029a1d5874be8953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a30c651ce18c17b152eb14134de6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7188cf2b74af38729597f28c5090289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7a9bf7cd78f40623be28731d33056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c939b82940cbed5c9f2965fa4bed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417126810202bbf081ad1de8c93c6c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c0cae21cf1c29f1a6122d9dc63654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759286490562f34ec151129574fd995b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eecacb7a613481b2957c69c1669a6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de5f2ddd4bbbf01636bdd933b1cca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39efc7c5456a0422f28a9bd47d256297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141d7a13551ddc5d73a85b949671014298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84751219131312932cff0bd292b8756d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945675463c795275c40cea072d4e4e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893fe966c1fe5f952dcbe110e7e7c78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12066aecfdd55782d28e4989be214b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8269421910f89b0861bb76dcaf09e10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0db1faa4339da530b3ba2e9bf892b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec846242d331f6c40fa6a212ceb5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5555358923281b823e1c43fe9354d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf6eb39d8185615b8b7ac5faf10537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b11a1e0e1168d6509fe1d6439582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885eec91a43f82614284d55920047d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782ab042de3ed0124cd85737fb014c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4398a0c2a1bb7ddf61679046224b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5389d1e8de5602b6af5abbbd48be7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ae434bcb249c32417c20d31766267313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1de97ae67c1f08046342b6caa1787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c65c27f7a2903f3149b7aadd3371315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c418d3a5d8738bab64aaa2751b8751c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd038fdbe33cc3e5e2712a3cf6667a0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c96dfa518c62790e43cbc2b14de2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64fa55bc9de12ba08e59245324a75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e6b08d9b123d96fe27bf535b0138320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b2b5d7e74c64445012c0257452cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d24280cb8649991f59b4b1d417f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892371c113da5cb426656ba06df0ba62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf77948fab8a0539d5358d63c472f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d09ac64d5a863bf1aad6de0e4f0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aed652f335d03b212b875edce4e25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcbed93105e0b50316bfe25d6824c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e89328f89ccc57bd129b40795b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3c0197540ed127b0e6127d213150329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43af4f3dda9f268598ded5f584a67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d98ae2248be26d3d36c993bbeaa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a48b1cefb24d64c45b07ceaac1902332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb5027a19a34d6480083b8b3efc143333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7125817ef4353751634bdf8080d605334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7942960b0591351e45704b2c8ac43a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a74a582ef45204b74044c3d1035e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7300989c750d102312dfdec2b312cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b587d6361304f63839b2a47caae71c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05e9dadb891915773935c6ac96850339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48c5ee151adf788ca3c7e1b80a0af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594459e2e2e2cb3278a11f7c8284109341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b924578f89acbde7e11f02686b4d41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f49a2ee98f46ba5e9a7ff3624aab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6598a6edf54b34b2c16c35a151fadf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b936e3c9a5872b070fd9275d30141fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2c46455d2962394d7dab0e695a36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737f55f2289cafa979a57f2a73dfeac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb72c14a0d3b44bed09187e9b3fb35a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afdebf7934755182f1cc9630efaa39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3484e2d89801ab88f83c3eb641efe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d8bb6a7d1bb81d9ee16ae91c74ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919b728f5523315adfee7e84f8f387352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ed5c5b16d1ac38c88073d12b24a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea2c92e70e5d47c3677c9d3619b3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28a4cdfdc6d0641c436025023f056f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7a22745ba68794ad128c878db740e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025316ed13c7aa363eba8544e44ed92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3ebff2e31d925fffd359fb92ebfd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129bbfd822aa4b341f08f443fef1f3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ac33bdf487f48d88a46fd0a8f516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0aeb88b653a70769d327279840597361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f9066c1d03625453b7e399813859362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e123677373944cd4cb1356217f649363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b6cbd4bd8442d24df0b1d899587d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ac5e8957918bfa4abbdc0d5fb71a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63914951d45f10028e285eb48b4727e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b25d0ff0c47b8b4ac5816c8e1983f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e85d7d67f974854b1cc7344590f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09bda8e2699526d700370d947dc045369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951bcac3e197592ba0c86f7cea86f0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b186e3787fb250ffc4b1286dc9201f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e2448e77cc744b2b9a57721eab1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eccc2f8a7dc864f67af9648e8e96e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f44d369bfa1a736fa8758f4361682374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5878dde82b76826443dcec37adb674375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418124d3c7eb3167affc2d4185f38ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeb274e985586872e2b8a711dbe40f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714a5bd7c049e94e9795626ac1335d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2919ae15422f6db0ec28799ebec1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f265b62abece65721d7c3776add64b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a913833600ce6953fb6e0d75bc33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86423e3a4d8dc51f3b52c6ccc53134d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a567dc2f32ee8a35086d5ddfc5b527b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993a535ff87577388e7f5ad8d0397a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a5c2fa8dcc4664033c46ba0047c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254032bfd6d9704730af0c0ac241cf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e7b6be12a9a6f92fa2de9bace2c9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db695c95896ce474517469d7715c51f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811bed349bd3a36313cd606c2aa2dfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be60dea0ad5e8ca9ee263b779dc6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a95ed461305c592e0407d36bee478391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993346721cfcad31e0e6ff2579ee8e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0a2bc83a0b24f7021e945050c83a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d33e497e58f7b99349d4e83d502b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fb860ad15f6a9936efb5c1ec40d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde51b64fb1aab75aa4b809f4816752396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc027abff4763b82e62f3bd0a8f25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615a77a71596af95c091e069561fd75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadf7d22a9960d8f0b005201436ee72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fda7f9353e56f9c8a7031ebe04a867400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ddec051e31902a2ffe0a8ee145d91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf0b73455b46c33e21de9fd95ccc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27801712f3815e812b0af8f46d5469403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59418b601ccada3de4ca4a27ea5dd9c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d5a1d2ff681adbcac4f4a5f1d6bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528289541cf4d0e019d4ff72434bf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155323c3bfcb9b5f1dc9cfb88db2412c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916765a4eb6d3263242ec4f6963aa132408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f1d026734af3a4a0a61caf805334409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d27a5efe12b1129e9d4d9b0b65cf68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d26e6595114feacd6588d9d34d34d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93166250df60b3ecba5560d7b548a16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff2e3c886e402bd9789411d3531a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dafdf1d596b67c85285fbfa3127aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aeaba03477f3de73c74dadcaaf738415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21165703cdad0e042af9f2f1083aa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f30277eb01b84b5d29a713c8c5fd6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a13e55039206b3fad22dbaf5230e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466ef0a83f009bf2cb8d7025fd963c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d669a9f3e44517b4faf268983e2da5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3005524c92bc46f09b3c7bdbd0957421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712fde5bac7528b0cf12c5fafd9c29e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f540c62e499c52804a173176712575423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11543309a7aca62bea12c1957d279a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c5a7c4be840cd64fae3c6bb259a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec0c5307d1da894420775dfee47344426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abc8eca9b00b7cc02303d17eef57bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e04d42c4f4d7d67ae5b637a42d838d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da050ad83fafb279316ea6dd439c34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f7333a51d7b2af4c459c2bfeabc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4667efa384b23bca03e8dde36c8a321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f84798d0975207bababdbe0a2d7671432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b844af2f3f3967c041eb190dcc71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5862bc54728a51d1ea8b8da347904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868655ebd9b44a8bbea01556f077a42d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9df9160857b115197e579a66b7a12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526c4bcf5c813ce2e2b4c0d51c76fcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1f7a8487a3281f4a32183b86d3cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e0fff30200582a57b33c5bf79297c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efdf28bc4db06cb060b85aa007aa7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e99df13e3ba9f47a611ab8aaeea86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5743ac2e213f8fad5cd9dff8a874442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef498ebe8a679af908fb294eaeca0344443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0c0453b4f77057010e32ab494ec2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061bbefecee1055277184b1493acfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb68261b5d895774d27319b0de59d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7024ff7fb79a6414668a11bbd5c7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ac0f2a40ff68f07f5ccfa490c3bce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206dc68df7fdd0dabaaad0680d0eac4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a550b2dcf5168bbd68e36179676cab3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe5845456923b3c5712feb36bcefe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23edcb16995d415ad89b164a55a6937452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f108ad953c6b55ba43e127fa87818453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee627c5ad4696f6b1b5435fc0d82e71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78036bc79bf314ccba1323f847645b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b4fc46421add0dbc726a1a3ef667456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da45c0d09fd97c55519115125be4bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6aa83684d62d1f93685f87845db47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bbe73de74d9d1a5622d614bc39218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9283c5c18ba0a401bf40b07e2fe4dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f1edf48fe0c329d4cb0f1cd4d077d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9da72702ac8f79f004190355daf77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255191b0fdaf0633378226adaaeb5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a8d7f76e026990560eccdb2ae184d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1d1eec2a76dfd9665def70cf0980465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc845a85446cb2074644d294eaf479466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8cd5026434d839f4226521ca5cec4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f4eed2d65cdb817eb49c2e1466d4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d1fc0819d53b3a7ff6e1b56202949469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d4730db2aa88cd04d334830d7619470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5e193e532063cbf7fcf0717d37856471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907abb683bf0210e54cfb572fcd1797472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d8d08ebf0cf12c5f633c8f43d1eaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870afbd0be0b204109c6a0819f364a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359ee562cd70cac806660885bc7c06f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ca895f4a4aa0d8c8cd533c53ccc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ef69dcb6a9f96cc57284abea4a48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e13162c24da32db90953828cde98ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcba417df530d568c304c78d25c72d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359cb67fbb73bcaecfa2adc3ff7176a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdad23bb09d4f60215dcd61d8f6a17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f6b7a2919721bf3518346ff68674482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133136118487b5ef67bc3e07ab4850b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d942afb3e907fda77f2125e404de023484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf9f3a1c2645d651ea1a28cd77003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92f542bd991cd3ea91e466b792a2cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626f096e8ae726b2805790f050d53ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bb66dbe9493fedaa174b63a8b1dc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86760333b23cbd2130c9421f464e5b24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79efea556a1d16c5290e635691cf18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08018346fb5413dca482cec1f2d5d62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389307193fc5e1dd087f95633f0c1ea9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc32a8b4a39d2db6a35e815ad1164493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bff2e71d1b808e8f5c997fedb8127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2bb01b611ba35142342edf0694c73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d736a3b4c4e8346387766802c47a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33c7654d15b2cc1c41ab8f44f26f2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04066a9405976dec5422d00e9c887f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceffb1f1380710a0ff7e6e08718fa2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b79bcecff099ec22ab835549423be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f29ba8ace54ad285904626ae64024501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbd515c837095963c21231bea0e589502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818d3c68fa1535f0a9007a1fa070876503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dbce75269d51f6845c85db1d84914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a256f56e07c940ab78ff22dc70c2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b5b69632a69f3b308be7ad39fc41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543dc35a708bafd53089759f5d374b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e3fb28f094dccf32f5046b23ffeb8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639013d1dd1464bd9a7d02553d6b99b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f90cce05b070a8a6c1c1776a4b1985510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012556b96e4badf145341037a33e1fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac23f678b6f27f87f3c88e175abf3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbcfef13001bb8c812d79f8d9cf61c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14821b46d2c419efda06f6dc7f3d4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fde33995a5cd8fa085b0bc64c6827515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226287d15ccdd176e1fc4b079fc208f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775376614ed06caec000440250c37b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787ece79222104fd3c4afd77ef57b82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd30f2ac1a2ec0dd1ae29bbfab6c19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31b0badea6f7482ac03e50ac3066a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bdfc706d7044c0a32b2c1bac6a15b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df48853a3314127967720256a5c88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392515656d37559da6824898bc0c415b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e592c11704747cfa6f9519a1e080524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e46495171ce0ffbb9abdac8711098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d51072d1b89d50482c5f7d338542d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe27bef7f39dfac7d1e55a92717efc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487c0993932038be20ace2e668903c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d271d6e767b80f99c17c96c8f2f8e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a69f120f15a0059e7e58161f01dc1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8972a8e37b4262e4af8464365abe9a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9285826763ad7f8a072d595e6efaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47edb7ef67c119130c754c20c068d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b723154269ac8130d9d6b71ee0fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476fd4882e3aaf079d8c3b74ff224e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680b072986ed65e68f252efdd94a8b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07cc420071f1b9c28866775cf8e7ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8697132ba3f39e9c5d7af91d7181bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0f0abae1f9783c80b2719d8593188539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e780317ab5cbc3ad33fd82ddf5b59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0433e11f38b3dde42d89e91ab6b08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10bd65341ea0f8455630fc4d58d2be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6911aed51b74456f4a35c0a5ae8b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dfdf998f80c1393c828e71b12421c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c1d31b124520549ee14035edbfb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558bcf900c4bb876c6c37a9504d9e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f142ec9d5a95ee44e5c7766094c06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec47743a05409c690073ad6dfd2fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7c19c34d1f2e745961ccbd92b258549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118183eebfabe134c0ab5efec2da9f20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62325bc516d1fa563d2908415f974f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a21a23b0f9983a4744f102bdabd89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d583c94ab2f864d61169ac756cdfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e281afd5d54e70adae05df78d1ac73e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7422f6c16bf4d7412524d3d670d1a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044554a4fdf5114c21981bdaa79d4a14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c0699b9ef9cf34bd728fe548b2d35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136a7beabaa2af16e0999503b8a6fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62af996312370fbce5f628b0776b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307352e551b2e99c7a3574d34ab270560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84eaa01f2daee91a07d640a7375ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7dbd4b07e57feb82e447886b71c2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba441936b6e47a809d87566ff362059c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e67a9c595a6f7b20a6d26a40221fd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a8cb3fe2cdeb53160691196458a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fff8355b53242085aeb8f5b5d18ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97afdc3bae7cda48da2cc4be46ee2a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86b4988d27fc5bee5720df0a64c9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306feed53576a6a36f6e43e798d4242569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b4ad23eb1221ac61e27c64ed280b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c6debbc159426a8c72c1677e9fe62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5e25518dbf45e41baf0004f6be53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046085eebb1117ec7b3b60fd3a9118f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae7f8c3585f1fdaec974b88c93a1fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b458eb9ffac8a18c7ca632853e2ca0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b982988c2de71f0aa2a26f5797c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca420bcc4f58c9f2439f97d168175ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aea341f6622cbbd54368006f8de31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8aa26ac60c806a40db0f28e05e4f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfbb4e7fa9fc3af57f69a9d9e310cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e491373fe1454c559e9bcba3c9c4e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f0f5ae80fba8e5dfa44a86cdbe220582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00664429d1d184a7f72c3b54cd8cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9076ab534aa858a7a2b08f75e706384584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dd9a4df808af98d28b73bc17b4204585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af535c211aae3f1a4a714e92417d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc29e0557ff6a500516f7d8c36f64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc51c86b61e0c670aa71f9ea7c64188588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f3f2e0b08764a82c533d46880260e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe390bd66f2b8e6293647a85da7f7ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad447914c83909d2f4c7e986eb57b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc8b677f38a8c67dcd52d9a275833592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f7aba3933f41ae54de3832a743b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716da05cf081eb061a665950198b1057594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7da645cd4153dcdd7f6a3873e01c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507b6a6b8599745e071e108e9cec87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd18670b66559e6932f7ed95a16dc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c2fa10282653c9bd7d35ba5f00c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743898c45aad415c2ac712b98bc14103599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76fb84793c4e0331864ef5ea4ca93d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c69e850b56945c8254e3f0470a237601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9b485707882384ce7b85439f3cdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900aaa875e664ebc6f5d989e4766628603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e591d39d3d85cbe776e6bf047397604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5afa7cedd1ac51913f561fbbcc949605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761bcc1417244f0b4f6084cf07a1ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74066f44cd035e66a266148a0ea7a750607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3f930f0d57c7db2a8b379a4a1e94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d61a3789e4fc4233d247e2371907d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259cd15e106962fa91276c8b6add593610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795952cc400addc537ca58a6d7df17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406bb248607513acd6ec430e57a105e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1f6f1c47291c7766ad8ec1907e021613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4079518a0c98bf2e6ea06eabc6c45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b51d0eb2fc891d179ff48983be44f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ac853437d017059a4c2cb2542be9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2746aa2211f3b1d60a20154478a99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef571abe5a0fa2786e78f1739eeada1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cf942dd7be62888122812311cd790619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57bccef6e1c685feca7d7612e9fd48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb21ed89a2644431624abe905016f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797853ff8fd98ba83e87bcef44e5c87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f66ad4de5245236cd575365726dc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512025e2b6edd4babddc8f3c96e39832624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08584d20fd166a10e051ce1130c223b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6719d587f4671801ff658c2626bc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbce77b6da553e92c7f3703e6c70c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db940190ae07c3b0d2a76e2c7890a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059e70d90c39c9eac62799cdce1670629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b8f4957c4cdce5cfbd301bf2e0c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e47e14876da067e6b66667f5a798631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6040471a1758a9e8c41261d389dfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041713017c4a1f8a30947d032444520633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e684e8f73695c03e248b5bfc3059fd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c6e22305e6be9027bf6894f00205635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e9e456a658cbcfb556727f46d940636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188ec23002262790fc1d1cd9d247f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef8b1eab776e6ef9b8be31f033686b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80424c6dd35536d8273d48b18dce332639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9293d9acfb9454c4c3f71510dcc4650640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990dbf9b2d1b13e414b63c1068487c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c2e375bcb1b7f8082acfcdb36d63c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481b84344326af9c2c3ebd37dc965f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87679dc9bc512924145da1b6cde81157644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e1135a0e8c906444fb9fc32b3c869645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699876deddc69cbf206e009e1576c3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf777603dc1d336ebc8973ffa986224647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d032769fc86ed01dcd2a01fa948ff8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfda621233945222130836af51726c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cb28d55ba7ca45a9ca23b912fcaf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb16a996c4f0844c0ad0f4c840b72e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d119dac270cb6fad53c30d42614f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121a4474211d023f5922f4a09f977e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2bc3b9a93430d50698c39b0a2ad04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf5f5775cc6b7a258f63d125e2a6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29cfd7a5e6dc476c54e034f6951b6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b0a92677dd85283ad4de3d661261657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c58e488e84b8315b89a7377ec969658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318a818e0876b2987d775f5f986b78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90144407ae1703d6a301433f403b398660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c532cc2fc691e88c5c089f7fd13ead661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30faad0f26e5323ed50d3cdba04c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed50c83f764bf0569a73e6eb9373a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d539987b728fb6f3cb405dda7213f70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58c47db36e6fbfb82d553065e8ae58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619f0727e4dc5cb0225cb0b9a8318a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419258c5623a875551e9ed5150ae0d15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ee90441478a43b8f5efe960c9620668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795b9e47fd1187bc56f1e4ccad2fa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155331caabc38a07ba2a97cde93daf6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848694b4fce51dff0f6896bc98632a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa612f844eb436ce0391b84c13212a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ba212035d55692be320482694a199673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57321a819682208ff760c44bd93cacc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f29c8fe751fddcdf0a7646dbce491675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2052e913be7abede182b67bdbc2eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d878b467105277f421e86eff72831f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e0eed0a74b8ff4d60307939b2212e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c31c48083c39efa8a76c14a245b52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27745a78b68529ed9d38512ba3e34ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974228aced986d1a4750c3ef3669b4cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1a26ea7e88d6ff5fc014b4185c15d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a78abeb93e797804452c69cdb66f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773174a0974210a396bf8db36776361684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe74114fe25fe1f4d4c57787eba2402685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3398a1903fa22d315432d4e7d1e8a1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16084bc6226104a701937979250c0f10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998404062fbe5b768b9ae289bc2ede0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ea2f7bc95cb24fea7958d7956a45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757eb22a2d2a4a31753538895377f54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815b1245524d4dab2eb41d00830358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828827fd100cdd5db115116e57e782b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790247cd6ca5f93f2c8f0d9707bf5fc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368eb3f0cdb575bb48137ad9e94d655694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff53518f5d76d865760adeccf9259695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1688334f23f589d4408bffd4f992696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7153976c36c78386044a59fac3eed6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a654459672763637db7704771a3b35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9b7274b755912581fcb90cda015f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354271322489aa3b9b7fc5fe14add54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268bf3671cbf6d70f1c16673904487b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f93a0a51b36e00b091e80ad72e30e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083f8be4994cde36225532e6f2d1e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19fbb75f7cfad952ec3c4d7fa2c43e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59a7d081e904e0ada9f173e7c8c869705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290500ad73f37b860ed54d7e7179e27d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd25b0b67cdc6a4c5abb55954c7fee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3821d51cd1be1c830a2ca66aaea7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e7bda0c15834f4e76b2a986923758709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21233b4da0c1a7164ba5bdb7b70da73d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34744fb91b103086c304cd10cfcca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c03379c9c74e53c4e480b8b7e5636712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c228dd992da816604b17d8fb8187888713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ab07439f8e170623c76f29257720714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41154e7d5af1a6b1e358bb2f99389715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4015502c88239a9a94fab03bed08d01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db31b850b763aea71ea76da607e19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76307b102944d66ede9c74abf68b53d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6574f9fcfa711d6f07dd3a25e39da12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc385c7c0a5ad53e922f7a4c69aa6c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f253c7e64c1b526eca04566548dc82a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050555219607d285dd14d3376421ace722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4640ce7a0009730122395e9ec0efba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd780f14f39be7f40bafed8acd6ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5691dd4709eca86f01a0813d28b53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e16985d3a6187ce117a62d51c5a2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4574353eb5856d94da78c3157287c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b720f7ffdc16bec10ea95d888db6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6886f115c7c9679d06eda0a61bd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993581f5a9db58317fe944bb6c767d6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2fd2d399fa4c5be79e82c638d181c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cacad813c8dc75bda9afb7ac5dc26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2508a2edd6853fec7bba04009b67b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4aa55fd8eb089ca4ff3e173d0c74f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcda609e858c97f069ee840f5c0d3d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d4c8fcf27a74c74a2023e0bc61ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b321ab40facf59516fb494fd6b35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705085268c95ef124877b37af36c39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd08ce4b2f03b6ba477e7329ca781739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90dab7a5944d97d08b4deb8ebf93fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4658bfcb5360113e829c6e2bb833f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e20827ce09890c4aa34bd5bfb219e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e5045910701f4d2c0aa2914dc8f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2107471d8f857545d53c4c0b3ca8c7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808759ca10d1e3f745c60f3b87b898745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca480f49d281d199d123d57dac9a01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39455527dc137fea4efa505475fb524b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22eff042d453623f80493ef135f2c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab3d3254998a2adbdf417ea3769ce7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463941a6e85545c23477973f6c31b87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c558de177e545e1b0bb383c6cd1ab9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762ba96793a4184c78396941657e39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea67bb80159f7a26c63001eb12287fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908205686cbcb8018225d34199f902c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a030d34811b5b0ad5607e4e88b5317755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7614e237e9604a5285644b9b0b5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1598071bde87f8646d923caf459a701757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367918d64b341997735d5e17dcfe8af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c218dda53540766f4ac6e8dface4aba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c38e56ec88653257e1726fd350439760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121f4ac76b9dfe8db110c3e6c24b1ec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d56f9ea4e0d22319ba863e5c9abbb8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa63fa6919f38705af6a7cbd5bcba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60529bcd5c3f577c1c427dcb2653bcbc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e193956ca826152ba8a6e69e8a8e356765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa775d25ce1cf81073d41416d792b08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd79df39269ba13b0fb10b2e8492f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77608fc43ed9427246b5e4c3e9d82cc9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c33b8fb446b49f3173b2ff79228f48769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3aebc35f53a7022dd47a4124496af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504b42eb338a47581903e66b736adc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55166b7d4c5a46eff1310c8796c274d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06be7dff27ded93aa1bb6b21e759b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60af4df7a2809023514da7a5fd4e97774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8294c8f4c97d6d4dc5c4804534f1cdf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4917fe502b6157d9e9778518d2aa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa895e184afaa65698dbebd99051c312777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30da88cd775e7768fec62a2984f05bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c49556a55373fe14752e1a237d72e3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fe72874fd4361586e294874473646780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325b7d0834ed5640b2a1db07f24aae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d727a95b7cc05116a8934b92a66cae0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea19edd401f8e8b2cf15120a7c66ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59a062d6d91e64d2d8c0219dcfb411784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850faf1534ed2cecb2ea19df34d4988785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bc023f72fb8971d0a93717162ea4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266a38c66565cdeb147b1b96befc09787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549ecb95f57478838dafb54a330ed8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbbf6440c187d131972f0c69028ef3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056aeae0265a43d6d0b4457db84bf0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e147b38362f74a99fa1d0500ed471791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1672dd5a8e606621a082461feb50d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0312fee7e828be152574ec3ebcc895793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ef1b88c46b8c192698bda4858784794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7c408fac38647a063bbceee4f08e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca926f1cfb8f38cb3fb7aba37add64796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f3cc30d7a75d818c2f039a203625797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66672472799f632c5a99b2c1f42efe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7fcba8482a5517b4bcd23d5fa93b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e5b44224c453515bb729daae1834800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd334370e8fe9c6c23fced8e44254b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f1a0a3db9c1d688167113bb3a8ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fad42b4095b9f224449f758b81c80803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cf124327c84a063721a4449c37e60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f21f8f79a814d63fd1acdb2e1a3585805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555248a0e64bae169f0c96c79a5ed731806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcb8fecb82f8c0dacb442ccc1b9f12807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490d5cdde674e4ba84fbe8509fd416808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657c04cdb45b1e2fa22d6766ae78e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23521c82f62eaeba7973b4fa5fca06810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699cf39d6ea678c92679a3260dfb60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4f3e20c2d17c9ee566148f5cbff1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ccaf5416628d2b9f685a47cd0909d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b1257449a1d5e4641ade6262d50ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ac333da886a37995521b9bd3f552815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5364e0be76b2a0fc9c7dc6e00da5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9b8ccd60602fe36ea05df41244c39817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d0a1350b3d24c6ecdf3e39df1582818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54e23e6b2bbde0bbb055225349f6d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356d3688528637cc323ae95c36e60a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1dec68502a61ecdd6cb77a40eceec821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6b3e0f69fbd3cb61d4d7a0ca93df822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c388120746d4cb85b20c22a0246162823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadfd13ab5d31eb67fde842cbe9a54a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51cb5154c6e30fb9555aeda21c3a19825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931547cc7cd6ba025b8029a8d92694f9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c326f9833189fc23c47295af0f5d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396716b74d6e35ef3e3edaa56d6bcfe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38786f03d013adcbfc1b905be551cf0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba01b11acd5fc2fc87c3611c73346ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c29742236ff497b922f3ec9bd338e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22597b8e4f7387dadc66af83f278db2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c002838b9beceae78898b00bfd8ec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43c90bbd489ed24d76e022a415d52834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeafe687b6d1aa2ee3c62c01a8b11c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f8b3450bd2e48de8bac7581cd4c2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178057bc1c89b1f3fa1cb7279db7a9c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c497b33f3e33a5180ceb5dec8d10a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b3ba4a414d1e12611da432c6bfbeb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c558e12e885dec3c374e8496464f8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea0e3924d5dddd6caf3347fd04acbd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f139daec7494ff98bfe078a2fba529842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff563fbd04fd19dda335631e27b387843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>