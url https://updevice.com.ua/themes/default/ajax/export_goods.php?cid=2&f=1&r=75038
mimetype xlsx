--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec282b3d2e73abf0ddbc2d6c214dd1141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c3cb27bc4a63c6ae893ffd6305a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4b25ecd88f348378c23b09008c6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d14e20eb3e541e180e0310b587314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba70936dad5522a7d3975d5c2a03cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a299a1042bcb131be186e4303d4266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4c5307d7dfdeec8a6dd2a8f396d897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65de6a7baaf6dee9a7e7b9e3830c7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f65fdc7bd813fe303e844303d558f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577cbd15895630786df27f1246a6f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff97c005147e93e0c699e6b7ed5fc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9584add1425d107af5609d1512a3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac00641a119e498fc81d204930e7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2b9762722f87d3702c90c2bb0a6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f5bcd1b8d260198bce7977f70476115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7105c69aab98ff4f3ce903f22205b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4504b824b8e8e7a0d92a7853be25e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ba69e796d0c73827988d9f1a84b0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091a94fba1bb750ff9934b9a492b73319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2abe41a33507f4a88bc73858d6f9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4c0aa172f5d2e0209fecd3335985e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11d575660a8ad11589de668884af5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43834f5d0153588fb7b6d2909c33ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73628ed504f1c95bdb2a2e673cdf7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df795befa7e3dd0abdda145cf2fa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a70256d7c8b864556c79bc1a0d632c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c73c6f448ace7fbf6ad529fe732027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbaafef9b93415c9fb53ecd1d998328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bf9ce098655c8d97dc3010efd6b6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324e68a9e34512207c04bc839d0d45530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf039ab56ad5490a09b678969ff72d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f462ed69c69e7cf3f0cf42a34e7bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb2b6e9344b431dafd16fdb3c66b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9442fed50eb274c0d2531f63987a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdfb3105d87e9ca388e12215bd8db935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873795cd32b315f0e5092f64a422a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db03bb473435fdddf04501aada3ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370669bbdaad440ba91e6e868a98a92238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a262fc4aff820376ab4888e0b6560ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8420b26ac2c19bb235f7aa7df984abb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ee367386c9237b99953188f6268341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b696830a8f2be9d7fea0c4d3741c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc86e9aad3a5c143f0fc51820432843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff5b1f5649ae565be18d156b40d59e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073de21fbc661c5403c9ec9bfe7b1a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15937ab8acd7ce312f8169d07ef4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831205966519137ec87b7bf15422dc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80c8f46550d57927b246fbb1a291748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e6f215bb202fb41b2a22bef8f3ca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf11abb3d024079b8d2deeb877a7d3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3421dcc2478d25d7253ee7112efcd4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db35ebf81c67f5133e884218d9dc43f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fdb434384f1b42bd9fca1b7720f5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d783ef218e6368beffa5ee4e6f569d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95727a82af88a8c85033c7bff07daaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891123a57d01139b15fbb46381a283b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec59909f341f5e59a45cba91b6dddf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbc37c8133dddb03365a7baf6a34258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38defe75452bdd8027928b32b8de80459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0cf3e4fd71389e3ff4adc8ea20e7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca88800e8ce7c289a1fd45a8a308661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa3d488eb173e67675e0700e91cd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133b24ad33e0854f2fb8226a004d48563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897dee1216cb8bae24ff47cf4312cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3337889286e9b50f4c7040f074565465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c436bd71585c7821872e4a62250566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de723255f2d446f4722bd060b0273767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44c8e83d3ca61cfb78aae88b9e8d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f61bd4a5b975a6da6c80f5dc033b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7387674d1e03e8abfe53b3315ea41070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811f61545bca32a6b09d06287e257a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37f19dd29432c1fa72daf6607d10fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca64b19758a0badcd085f7ffbeafb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4d8944f8e9a7a23d737079ef219374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d62aca1fdc53d2925c719ee7de6d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa080ca1cc7050914739eaa75a7652476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5e39bd99317c3730c92fd73e0be3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd8f1b4b913b7723136325f586e4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f078c166452fc24bda184b5c55bec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07d5777a71a1ee7068d90c80ac0eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c5d1426b052f1729bb19734c607b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160511f0d4777343390c650d2134617282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef594c056e6c4a52e6e1c642de371083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f5f727a28bd343a7a2643329c3a5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e473edda71cf5310a79ce16703cac4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eebfa1341746bf13175c6567f86b0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09f986abeacef1a406b7d5ee6290787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465962202879e48b2a2e62309cb477cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc451ee55f89a1e2ac3159b260f23d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e8211b8d44a89ad6df7ef19c4c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e39be71720b82b398dfddd13c0d4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5dbc83274e593f89e324db332fdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab98f49a8ade55887c0defbe0b03c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2857107ca2c8caaf876abc1ae8a2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8929c42096a0b140d525d2b151646695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f6ba50f2b0e6a21f6f4748d1aa3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce617cd0f06252219a337cc7de29c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda06c92ed50cf6ef5702d314936ddd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9646d79c15dd8424c279baae059b5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc645366536022060be382f18beec1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f0bd2cf203e57614fcdca984e30b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff6217e4625330bcb9794a7b73f2fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07ef9c1a48520bf7941451bb3e389b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b68a76842fedbcdfbbb6191999fd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5383f24fa4606595c36121eff991cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804e0ec2a2a5d39fd596ba469626ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8c21d90ba330bbe60de73f4e6b565107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57dc60940f9ba1ba00e1e0887c4e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f263e30e8a842eeee5282a78dc7589109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28cf7c6432d0787dc823d56649f421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ff3e2efcb4bea41d102008116006111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f02e9c2680ebaba4629bca6efe63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1bd5cf85a9cdb44830278a56a98c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7073af4369a99fff3627c32554165c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0691b128a303712aa372fdb879868115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5874ddbeb7ad2668179ae03f45b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59664ae6fa784c7ad715d125abe149cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e4c1f39dd5fbdd54642dc3701185c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b708ae832464aeac30ebbfa1d8da99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0c3788830a5efe79421ed30ae54ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ef8fcc9f01112e3491a4e6d15f24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd7d7e33e9b258abf10e06af67b66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cda1ce93b9da82cff283185183a33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a43b29f9de43d19f385d4f22169ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dbd46e4eee8241ac73eea4cccc7ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c63a5ca07a281e743e1f8ee2fa822126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94a49b218aff113c9a5efb3e8a4219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46002d7f2346e1ebd1d5a1677559c53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a980e0e2e26dc6b1b25e157444836129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc7036cce46e369748c6282176a93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa1e94d31644a12cf6049afc370c08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa4c96994394fa33ec5a8aefc9bb1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bfc2a04c927743c0565574c8f1de7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc3c6b7fef599bb66bb6e290a140e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12b79f9d9e710fd62fed07d8c0e2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543afbbacd8358f97f0dce10a9e63b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b0310f43feb1645aafb8b5a43434137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a95a0ca25f050738b3ee55de86c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f1a0c0329484c2fef4097bc1084fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c6d5db7e477f63d63282afdeb6f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e568e3cc920e0e0e79a7f89f2aeb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb555a0650e78fa1d5321d04d1e071142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa7d45ea90c180f557f543c64033c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d45c414e9c704bdb33931c4275e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd4bce60e1b810816e06c2a36b376145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535987f0198d2f3f5f4854348f1c86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd365ef51d98abda0acad1187fee6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc772f20f73530a02fcc87d2208abaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5f0711118c20f048e1191c776f5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f2e4545cc98044b92cc7fcab2af5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd6f052def823072dcbc914b6f8e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466470d2e581c810422fa964bdd0779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1f658f7d1fda5a32f9b76b3fe229153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe616eefdae12f63f4922339423dc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08082a2be753c5d8f468b2ffd26d371155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f98a29fb014336d44dc16dc1aa19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9082f2fbfaf0fb2efe91600fde6cd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd40c2e0eee06e4a91535944592a26d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2cfad88fd8eee468358666d84234159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96908615a7978976c1ff1b8ea643239160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc43914338e412c9de9850776f181161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563efb07fcf357c4a66d28ee67862f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ace5bb5a07c3e04808eac02d801c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70cd08d48de5922f87c9cf20aeb847164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42eba5ac1917b576346b383f9d8666165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded64ba7b4f70d322ff4420bece837166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0a0e3e499f8e7179d7a99bcd9c793167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085f0caf8a95273ae282b32a7c5380f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d24fa8be38d61a3381b4c772cccc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c790ac3356498a8fccaec65a3682170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7302e78fc628551b18d58fb4d5aa7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa1ceb91fd35d9a26c6c5c760a7fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c8fa91de1f5d1479dc0ed04b3c3ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caac0c32eaec2b22f6ca70140160f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b299405d66d6bebc13a9e5886d97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe169362173a796c9a9c9f2fb501e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a3f7c31a5fd70da38a2310c71275e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279fa17061fda4b465d53fb0d4cf7d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cf083314949799feb4c06e891b2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b00025607a106dc2f911f114b907180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17810a08996e9b019c51ea8189f5fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b15deee289484d56980507c1618711182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3eadd00f63ae9d8a46cade232cb11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba78f243315656c3852c965c8e3d9cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b1182a39a5dfce8bc2e0a8507f196185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfa45af996b929fcf32d24e2460a5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd98866bb78f83f9dae719aa7d9ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc6419a96141bbc833fff654784f9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0925b24dd1e63e2a5324205b9873bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ce52a9c484ef27ff553e22c08c185190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2599894bca4f03e8bc2f6f54ae2087191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039033450f1fefdccdb9202e96437056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435744db7beb3864ca584539f3a8b69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebe43180156222d549369f86ae0ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c37847cf1866874a15df5e91a5a45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4906f249651a02484ad526920f77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844fd3f4b09c258d9ca4bc89fa90bc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a64425acc42fa15306f259d8cf26c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f46a8353e3accf7c68ea69936e30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a0d0cc0c96b63224d31b318f96ed1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb70da09190384a118349603683a1c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee5c3183ceffa3ddfb1d5dd3c1c07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232224e3bb4c04388641bb6e6ad8ca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf8555b033bd83f4c14d795938e5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da971433aa5783cef8b95bc687952e11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e1de180c2a91ec86bc9527d434d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417e26e79697ef3f2f376e1b5608f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3273b16dc8caeefe14226b946b658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d8b0e6e70aae9182f87f80b37a94d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fde775e15175b96e1e5095f197c24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3e069c93b1533745334c08789d7ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164bdadd02db8a7e304045324c32c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda9b3d54ac49a7e71b8f5939d1875213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c376870f6f7a75e05df207689d8f810214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f277f85b996f80089c216c3255f56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8455dd27b6ef46c6f2ff89451bb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ade14e7b9213ad26da1884eb1abc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c16ee99f422a8378c92703a3957b0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b69f818921d1e5cfc4b63a596c5fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115259215611aed3391e21aa3801d9d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d8219699381705bd8816d791b3490221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e660a70c23552dad544f27ab7d09361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837936696d83b7546a441cdb39e0d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0f75a40e80c6a5309e548bb1a22e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae81f678d0598b4ae3339a58c4ede0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ebcb04928a3426434a21c1389956226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda25a14cc7d5f65162607186bd330a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78749172ad97deb3346bab2933c40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd8183be71e65853803ef5f716440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b824413410856dc32050cced5841230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283cbbcbd3d16818b9ed99e0d1ce09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e7ec3c938eff74fa70f309995711232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3e2fdc00065e9551ff5fba4cedb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7c196d84e88e9b73a15fa55c93aeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69375135a863f849c57aa9075f543a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db69e670fb7ae78ece864208887ef0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86876895a975fae489a314e2a806d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a4432d15c75575aa9c52a100a922238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4356d9967d932e8bed149705c3871c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c4dd1c47d63019b706378cd7132f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357878d0e1ceeb41676badbc4b16faca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869659d45f26889db838406a8f4cec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982dc9fe593ec97560486d5a74cf83d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04b550bd1c17e4b3cc4ecc5ddcbe0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4ccebcf732f3d1e3f9bc309f258b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115297240d26475d6acafb3d5cd0c9d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0774a723bfe7c5c9a2d49f629e49cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c79e70a423e6342c3893ea7910d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7f35c1bbefd335da7597e7e3f93ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c0afd536c6e6d267a91701ffa031e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ce1255a7d517f02e6a00b50a3522251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780d407e38528fad5220378b3742d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf736c10ccc153eed4c18ebd7f28772253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c8bb68d2f05e3b027b4a9f6236d7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e84b3f5eddb4d29dd82ee82c58ba2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20383d7d4bdc4224017d9ff85d9b32ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ef14ffa2ed30d49c55830d8bdf53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9c32fe589700b8637e6c706b22142258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa78eda16119260fc9b2f7a3736438259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ceb0505d355c9977baf80c4bcaf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7cc0794bda2ccb301ad8364c09a3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbacbea83ce7b2d8a7ecbe1bcf79ff8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591c95eb520db0dc38652a68923189263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc3e6db693667e3d1cb9faa93fc94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af1094293b5d00f756e57f808f4ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf11cae97f70c1cf9e343c0821f543266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c1b39f7e694dc143cf4fc5bae645267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bceaf1ee142ff29117b7bf6add5325268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc178d15e30949545345a8c418f90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712b54946f36a83de5866fff5fd46b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a80ca58da1c07d4479ae4f921dd629271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced50c3f122cf1b250511de6f3b69f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b52093b9a76d0658c03ea0c36da4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac80c473c0b81085973ad49c39bb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debaad62c1ae133a98e7f68bb452fa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c99c885ac7594670976a08b73a0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a3a7e1f848e9bb1cb4345b80fd1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e7445c184de6b59acca319887016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935c5ea4627ea666e61715056aa2381279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b899ed5043b2ced4884d2a664ae6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55504e2b06a660c00faf8b8f6c83719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c9820d275509a64018ce3798b5399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3752ce75b46f20595c726931ee6f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef928b5811dfc9adbbc75578af1e306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734cf6cb8beaa941e9e04024422f2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061ddb4405288d2e0d13d5e461ea5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d67632908221361f08c8e76e6005287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de73568e4cc62a89bd1a23e6f6c21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e62d492b1cacce3e0366cc9e72cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b639a5067aa4bae5b4e3659c87b0dc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21395e9fe5a9fb813ecbf42f4158b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21caed0f828da8aa05fca1a716f51fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ce63330e9ca26a7d4fc976bef1a7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552da4a913b86248e9f8479f3cf57ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08eb2f3b039504a58fa50ba68b06b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02edd3bafe5c4934f5459598e18334296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8fd5380d845b35a5d93008c6c197e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944dd964212eb9d790e84521efa3db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5d6c7968a42999b258c7540c3fa7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753b9174c0fd311e797dd9fe866d04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79014fcd49699140e8e68357791a0d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4151befa9b1f20cfc7bed5196027a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a750505de6307651fca3df1d270b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881213e55c08f5e9028297d4116ff53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987500977996aa71469de941b8297d83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163caa7279408184a73b2926da174d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadffba72912292a5e8e0fc4aa49928307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef1b7d3e13e4c7f97bf3a36119497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64d364c7fbec99cc8c9eeb5632881309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40fff4526dce839e645151538589fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b754eba3563c92fbb4fd3587710153311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc21dd8626047264051c6d30c891c6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c3b1677f8ed6d0ff39b4777b310d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2736f74656ed82dfb5272cf0803ce5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436758f994aaf1f7c826286cdeba8e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591cd5e8c575709db5221434ccf192316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0c8d6ceb965c0c8c996530d73f625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f82073b8499fdf3b3ad90c41cc20cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adb0547a5753cd9a8511b8925c3f1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a399d56c1e2e9175b9c4037cbc1209320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcabe3f130373b5ab6d21691fa4a0a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f650b78962f220ef2964297fd2d5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889454f47970f662ef6f2277350bf00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05fe6548ce5981f4b7bcf95d07420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ffb76070cc151ffcd2165d43bb1e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539fe833bfd8f04e87424459d2d1595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327e07df4a375df3b20bd9e7ad874b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f14377233e82afe7294caaf93da11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6391e7702ae0268b1ce96a0297430329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb3902251b0db9fcc364e6244befb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40154337c3fb9cd9da21df3f64d569331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf3f271f6f8e7bc65f2767a0d1bae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a86a7908753711f42fb43f64c9b16e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2c5079fef593bfe6aa692e3f7ac71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3c09cb35d01b46649e2d57b467dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97527ac1a3cd4cfde852cd3bdb03e0db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a56ffe53d92e2ee9452cbf2d7204337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5afdf042a8b28b82fd9c90a2e981c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2c4b4ee0b58fffb75f049d211bbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82552085779d5d69346d047b44c3e544340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4abdfdebc691ea125cf7c7c7e4617341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86f7abe02bd87aabbf715778be1351342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ea0d14a2dde09b93e5ebd197e2f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8cd6f034f9ad4e6602a2701528cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dff43f37326446d03b0cf49420a91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a0652704b4ae9703b47db69fd10ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588f37905ffe21bbb0555809d209c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af32d8f680857da37418b11904b220348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609035e36d8dedc58a326ceb57b784e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89311f70782f4def8e2e7faa81c2f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd7972c25b76b2c1e0f04e49f395d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd50db542afba5dfff6d927e0870b24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58355f764f87f2f2d704083834d6d411353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64174720fcd0cb06a1ab96958f2589354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c426fcd906184750effa9288e6f08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3423c9408db10153e3bab6be27c6c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf52fe8fddc594e1f422b76cc00882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3947791164706d81aa518439cb27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b01c0ecdc8ea6318c767383ab4fd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5766c4ff22142dfaedb70e1f22b8e4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299bebf2a35e9feb1098749fe03e428361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ba62edd12f42ab0f637d95d808c15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b572f4502b4c1a199fef388a060a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96cf47bdcf5568c01eded7431b48d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3091ecec77ca8a8b7f506db5da1967365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22a54e1ab2b69040e6ff60f29e277c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff79c473be59d0cc9470e65f70d9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c2ac802a716b14125ffd756552d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8d65f11039f6f691a924412bad76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffb2343d9761fac853aefd4353a40b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f18d40989d29a18ae89080714f50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87bc387b5764cf3c83d6c0134ee78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f7c57405652824d0b92e45096d58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039031922e407505232cbdcf9070ed3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b081cecde9381e728b16ea58857f38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265f75412ef0812767aee9cd7b9e584376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def931f74debf66b395a90607c8b0be7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8860e28e0d7cfbb3487b6cd95d7c49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea747777f1c1a7ae72ad11a643e7df6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25719ce365e44f6e6c7faf89108519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc905560e1b9d1368eb62e03d732073381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9909bbddc3326fc9823c0acfa19342382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b406a48da17e9d90da49a69f12442e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ad360862cb5116bc9d7098312197384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67366d00f6480066db79930a2c0ff8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47e6bd24a37e4ed7e6ebedfd9dde7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a5307c4240563ae8f2059ebb76452387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d522494b1dd059a35e4c825e66233b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6c96529fc3056a8b9eb35be25fd07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584f65f4e8f475dbdf9d5c60653e107390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00841606b882bceba1803a05bd566d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172c960fdee9eb3df6fe4c93d81bbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8514b15373e36057453e26068039a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40510d49a96d820ba7ff925217af0194394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5d7df9a0442e70b0f210e2b64dfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c242f4852eb4c5acf208511d865230396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6ff8850799769b55229af663b26ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633db705e72ca1e1ad8ab98c025d63b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2862bcfc79e5b038f4a3c4efbf88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1824d88af56236747c0dc273bb7ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee1a54f645b96516c1478c4bcdd7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6055bf6d7bf423ea9dd333ced158a27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3540f4d8fcd124795e5af5e015ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed684eb375e0870320170ccf0cd86c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab43c7861622b8c90c650fe104c3a90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e3b086275531b19875ffb4c96b00d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c19c384269d3f6d3142475f029a3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25cfdc0619bbea8d5624348fa01ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f192f0c17f1ec6f4234dc4499b9fc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33738bb35536c6379bb3e76b44f489c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3330306d6667a04782ebc61fee806e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5595510ff43f59df18b99c5166131a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a97ebbdc768ed45508bc4ff9481a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d2a37c0dbfa26cac3e2363dca475414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79fc28faeed2189174fca51539427415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610866817ebbdb54a7933a831bf1d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857e11bd82ec99cf3ffaf3d4f788a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bec02411aaf1b610f8cb47c1039f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d129404cca03d31d89543e84887583419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8166b51739b30b8032cc10f84075420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efed8e866ed7ffb9d628fe7ce44efce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f45c1b8139d68cb5239ee152314b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a7e7110469c7055cef028372c0ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b13689407a51f8afe9e97bc2e336a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f33ecd41271f8a7858c61fc2aca93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f148439951c4c9385112aaceebaa22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d401ed5789ef8b4f441eb99d7c0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223f302844d2665e52cb76abbd2d78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b83e9abeee156942f85b5b560dd68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b3af76d13706c818554c7ba89b994430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44208aeb1460f565e38ea2645c8d5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d91a451bf029f1f3f782b7269cc2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce768b84e7cfb77453e72af323c1da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567b884e2515a53a0c6ebc6feabfda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565699bff28154d0cb80fce3130ba918435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afbd1da186b424f70e73b905651e68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257b33e3b94104301a2508aafde531437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbd02f208bc744d41e36abadeb9935438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c3b36829b4dfbf510d11938c4e124439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb0278c3dc72c56b127a2b4fb7621440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d788e5db44a58653ae4c6e7286734441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399cf04a9ca67138014cb2a32d84e52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d120a342f7e07a9d1c3a734bb2fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a8bcab80cecf69808f815887fecf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075224fa29e8bae99ff9c562b66d29c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c229c665dce3a9952d914beb03869a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f435906209b34983d7a48c9bb2acf90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700cc89cdc84d63aa9942178482fe1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a339a1ffb6b3a0f5fd45980390e79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57776e527c5145dbbb91d99817d74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5f94744a4f528d846bd44d4aa88d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815f35b65c7f1b058e53ad3231cbac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de610cf5b3378c0311d55141e1853e79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d3e5ce92a25dd4d2249af117b59f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578dbaf1dde015883d723106e4fba2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97de9b384e43c7877d1eb4cf3adc819456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69e5c03fa1c263829cb4cee8e294b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b3a971b1a494fb78a831ecd095d31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0c9336a1d4e82d8e45588f655e85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae8112a8741325dc2399982c30d1f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358b9cc61daa73ba8d4b49b24a14d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56895d325a364239c187efe02dc974d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ae708364f2104abd30f8d3580d6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704d5827c9d7cbb548c1641f7b88f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd5774c7d7d14b52fce9de23be70b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ace4e725fe10d71b3336297e1d6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce52c637b7c149ba835e9655407d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d667df6088067b46783f79e0ddf53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e0c7bff81419a0e99f288da5270d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1592a0836480633f184f7e2a79798c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c073f3d31d56b6e81a8087828464471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41ba07414c1776f8b2a4e1cc31df9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2d7a7b024a53f9e0fd3de88c2a10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7f96f0382db042c98fdd434b0f4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5554b0a78d53b07f867982f58c016475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f170e953805a662adc4f18aa63f855476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a94833986337f3588f06d8a516e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab20b69129a446c31daedae4f85ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a83de90a26ce61112725c1d988ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a55ae1f3626811440a994ffb80f5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e627c38e043fe0aa7ee59f07e672b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91eec98234d9d06c2240ef6568aadd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed94bc078270cd2d07c6d5485c6f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c690fbdc92e94930db7201243e2619484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b4aea62e32cda646a112d255bad5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8313e3e481854cc885eeca00e5b02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57678101569cbaa87510d4351cd9c2d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6138e0f849a2d4bcfc06df1298e5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6175b9aa67b4b32af18bfc703630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b4945fb7de85ea8b015a3d2104f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81108b48a2fb951ac9d5d085c36543b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d22021dc9dbeeca2fa3feb4c52f5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146a5b4527029a5cc06ee450504209b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f80005dea175913344b8d0c4a06db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b93b38b91c63732aad81e5161f25e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4606e143e91e75d71344ab4c82c2061496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050a9a10f8a3ea71f8206a37e1ec1e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5716346c962a4c0415344b920e3136498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204b82df1c9403c7676c9bcc7ee29e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969798023d4eac2fc3ff91802f0762d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88c3f052f0bf1979c6daf3f9f5941501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250940666d9ed3a2d7b5f3d89bd4e1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeafd8842b0ed0501759a5dd0a2ff9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcedfc1a252cb110f244930ec74d6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e122026a7481b3716a49bf5262dbff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540f9ae7557eef388882064e9b3dc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb8d29e9f7b0eeb491b88ccbd53e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe66b12d74bf43d4b7a1422a0e924d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b647def44e27aba7d788ec0bc9d64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b697e8948ea91a150fa35e5d4c96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea83f7c5afe3b39888092e9ebb462511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1327c4a635bea5e83f5b3e551b4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27bc373e9cb48166c4e42e84a277d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd17334039b82bea3bd330538e66bce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c6bb2378416ee61c8b6b031c34713515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503a4f729905db5e93c8d0904f01c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f624668a3a4d3d89bd68e055b9f66b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72c5409ea43066564e815ae4138c1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55f7d674e7e71a976e2795d854f4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197c5f3fb44aea94d281f3fdd86c435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652a1153dd6f1cac710c6352d19829f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb736048a749c2b6af9e013bea923e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71599bce61604eaac8838949a6a36a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd546b15c96224bc46af8002582048f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00fa301ea8646bfb027c0bf25ac4fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4d282da390b7a1e6ede16405f7c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40a4d093297e4a15e6d11b2ffa23c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95e51d63932d8e60a422e22a261605528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9cb84b2a30246971b9dff339b71c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262432996a6bf138dd8d4fe05948c2ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea264d481bbd44bc570a23988ae95b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f950eccf19d8f3daccdde4b0ee46366532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8150c9cf273256f855ef3937b5305e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ad3b1032023322a403353bcf0216534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438697de08a7798f58e5428678edf0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0613d21ee38cb414f143a1e8019364536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd49ecd2e952d0409c7e1be8c3021d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7e9e796e23bd339a9a39c8cabfba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215760ccf4f805ca2204dc69d75ced4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551470efda4ea08afcc0ae06bf39633c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0d06c922cfb991e8c281a1bd337a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d54bd2df3af3453a2dc20de0ad6f45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4820333be670c8ec7f6ecb571bbd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0db2edcbcc8c4cdb1e9b20c26a54bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e2051d639dc3a6ad7e885e7ec35af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c6a929676d8a69994fe7f3906428546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276854af012be15836dfd875a84ab37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac76a26e0d9a2442e3878eb372283548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3736512ffec155825f9caf6f61e572549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8b0163f3117a15d287d31cb17f835550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effbfe476bd08f49b05d03e5a84f1e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe893726dd609eeaf4ac4b6258b4c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f0e547c67353599415e2c8e5fb2f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538f1061eafbc2fbd056f120829404554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda7e758368178a802dea8e5734039555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33fce0dc995bf74b38a838ef88fc6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce0e0967785396659a6b962ea84ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91135bc13de0b6e216de3fd6fdef14f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3304aa9bfb45ec233db1648474fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eda36ec47fd758e3ed626178dfd50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ec85cbff7ba35856fcec7b7e10f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aa6b3d2b30fdaba830cdda6289462562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c770ba2da0e929e752dd1912140747563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e426dc0aa263c248165384354ca6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f36a7576f37ae9a5bacc129fabf9e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052f2c1004e5fbae7486dbf6f825c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f56c47f3167bd7ac311f282bd70f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d4ca909bdca33fd5e35970864d18e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc6339554bf1783933c8f6a12ba06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ad8d22bde1272164375ecdbce9a09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa7033857847d3f4d6df1cca96438571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b58452e6751b4e3960f988aac9918572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecd6c0178aec22fe55aa54d10b9a65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe651fbe99bc0389259c5c7f93c21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f26652cd84d21e06dc3c95c5018c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50fa76e4ece8e0269ed808fc42559576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3902d90b50959085800e26b6024d2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb980dbca3209f0c1cf04d14b7af379b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dc4314b4b8748aa37ecb9f8c499a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca36b91f9622e781ba5ede8a5e1280580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5257de684ce0f0292426bc2325795581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ddb59ea00159eb1c590dfef86d46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0a205b58c53ca588ab64f1c1a36e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269fda53a7860813ee6e813d79c605b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965635eabf05a093085938b5e2bffdd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8abc13446b8e8001c71b0cc6b1cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecdd050181626057e8726955ba5998587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0c459f99d6c35db186dc7db5413e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474f9dbaede64ee692eb6a045a9584589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d9edecf1f13028648ffd341a4758590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a699be51eb974fb0ebea8d15ef13f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4edb5c36f36dceb376f6742322572592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e6408ed9e368983d8ae437166011593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715457ea6bb1d553b5485d404a12cce0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560881aec387243b871fb883594e12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82aeadb876982713019946d4e901c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6956979812612064862d5a69d4fe81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b767aa4072dd433dbb22a1b3a9451e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c85b7a4b0377e35c12499cce3bf39f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eea77d662470152582083ef8ef25e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784abae2cc3bc9a0e949ee4d98d83d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c6fb0126615f53409381e5b66f9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab07fbd83212f2329557f6f3728520603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783bf94de9c7d6e9e64b234ac5f1fac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705aa3687dcfbe2109f3d5f04202c53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a567a6262819e50e7f891b0a8c48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91e0979910ad09324209b4c84b426607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f757f90650420eb557defe71e60d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62043bc05cf937bccc02e30cf0a57d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d8a2e400931fe4664f976473583c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bdbb5b5614f0f9d5835287dc68c28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4af276b611075f10f3ebbfcddaa3c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbd6388e94642d49dfd9d15a606b77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57114653dd67ba937aecd008a96861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abddbb706f5ba9adf40e8b5544bf99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546715fed40d52754bcdf21e7f4bb5b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2838c86698821f24f89b4f9f0fe2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a0829f057cba31e6dbe6b347e78e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104e3e6a209a125447ec0bd65c7cbb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086fc2f1d8d3ffc97630405a2d109fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c30f67732f730fea722b50232c04e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd5645b6c0037747cb9cc98ca08ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d8da4fdb43bcf07507c3e8e773ce9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da067bd459f176428a3360d0882cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70098b1e55983b88e58c1e6195417c6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c580947d4e8c18e7a77987c21e57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f879e3451328d65a4ee76d7d6490627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a83cff112408a87478b9c17de36a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eff8bc16c4f290b750264c7eae7f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbc1d70cdeae5c9b6f6b87c75385f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb7c835ef88f8e3bf7b7e2e01ca09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4b214d79b68ac77dabbde8076d91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37fad4a4caf45ad67ec24d4452556633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705230e366dcf7fe09b9e5036a7a227634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409e7357fe5297d8ef59c1b68b718b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c6511d07a511d5bdd7cd6bbf4bc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6410451f31f3c23794f5cd79921e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e15b187b3a02b01264fba25f91d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d94479dc8f9fdeac93c4a4fb5b19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc73e999527b7cefb447f669b936f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947b31b225cc5c8a015995057af486641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543d106de7ea14de57329a8571ea5ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b0082c3203b80691f3ef676766ac3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f5db2c79c37b1dcd138effb641f11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d4a48ed583b1b9fea79ce1a0545ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5b09e57ca146fd22f39a96e6e4c5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35dc34e23bdf4fb70ad6a705f5aa18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077300df5a5f062bb3aed06af8f1d52a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17959e065d87165983ccf93d89c3b01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41151ad28aa5fc852d49002eca6f1a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df7774c5e4578844d3195f6e05758f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c7564009e83de4d47d8e965e5275d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca70cc4b7e770dfd2a04d91256df41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19923f974e9f48eae914417dcb378d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a63e8819ff8ace3b9a923d3131062655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185231a1b5dd5b531a062b1b3f3ccb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dde5b485302292c843d26af8942b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5495cc9924bbe45b06be167c8e7f67d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50267477e8d7de6fa3175745b0206e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f876d0bf1454aedeb9c9ad757ddf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d2f08a56535c5c1b2b08eaff1782661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb843820ce4c8cb00366465e56883a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18bb4a6beef9f0f40c11a8e9c5d83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a250008eb2a9b74e4f697ee32c0ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec2c0bbf1435cf15fa100bc5c7ea70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c0adbb4b103658645d8f1c914265666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce44d0abc1d1af8b3174e5a550de7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdb41b2759c733174c84aca494aefb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d2345bcb5772765720a45aca2e3a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd26809004103656c09b435204143f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be934cd3d748b7f760d35762f777e03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699c335ee57b510f4a99808dc27214672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe1e57ab0d007b93bb9062d88dc7d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b236fd0a3715f74be8ed83f7a53e14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863b637c165cf61a137d068ab0ed819675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ca6a178fcd9159d251a197ae27122676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fe3c6bf779d988be3a6b5976e1e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778b95d5ceacd53073e3bfe330cf9c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428519b81962b448312c473ddd4c400679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acecbac2b8f7736f54310c6c6015ffb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcdb597bc24b608cf6e7497cf0257c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b1f79c75e5b5696bf35c87005d4a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd73df7a356aba6865784b4ebc2fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7879e150acbe08fb36ceef1e1362d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00d563331a01ce91f3fb8e5a6fd50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21fb938bfccbff88b8dd165143fdb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec215a131e0594a548be79d3925dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabec631de643f65b54e70478254d4b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f7d006329ea4c91b937144f263cf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51ee32c67c6c10944bfb3a072fbcf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f922e22bc24d109a2decc43230c032e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76094dbe5b36438876a939c5dcbe644692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012a9a722a885cd8d28aa5d03d7d5eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffdaeeb83dcacc167db6c0b1a66f0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdcb29be830af225a7220885ebca6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893aec9ff01a69bff20b5604a6baf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53b26b47d22d1a85c57b1e9a53b402697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176f1abc358983fd2df422e8fdd09a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0125050c86cf0cf84b06c7fc9d983699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb16ca09cf0b52888b98cd30c3df8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f607e36f65a8ca010833564cab165e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58982fa15ea7dd20a27c88ee66d45f27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be12c9f2370df4c2d4b2a4d95ac44b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592fc7b9df9048798f60d2082d6aa11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7a538c84c12539c8eb9743d36683705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2a258012097c7e13fa19c2be2208706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548221bc434096335ad4ff41919fd2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a48c63bc0bf25489b8051ba132833708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8479d009ea2f751a7fdfb99af7ffc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431492b55cd758ffd9773309b908e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6dabe0d7d9ceded8f86b557c0dfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98263f69da2b0ca2c5d2985b433a3590712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496a87b5c5209b178c5325b218cddc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5eac229de8a0ca6adb382be29bbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94931151c679dd4fb7078b03736d5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532bf317654b92e609da18f663d0dfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422c8319fe00eccf99d0e561ebcc09d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076bbafe23b25b414b78c7d7bc17c90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcec1d4629eb64d170d9995bcf75ee4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a606646f0379898856aa172c53c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344164e991e4dca7e98e78313dbdf41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa3e116635c2eba23d3cad6f45374d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc889f0eebfe47682a019960ce838723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31815208988c341fa01751fb1c94bd03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d80868fbab9924c5bfca66d1da88f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee1b8dde03e135f14986a5a2aeab6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d58eaa50721ad4225cbe9453c291727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0113b0452b5e2601840ee46286db4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7afd88fb26b6767ebf6c8889fc67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07a03a43b6eb36cbf7fcf07d786eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73eb1cbad56215a5a8582aa96f37b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559baf4a31e08a3ba164503372827e5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd06aff9520f67c089e9c3ea3ffef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093275da82965ffd0ac250497b93420734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b90ac9637a46694d23aea9cde594ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ddbda3f6a4a71cb618cdc1e2ea6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7778f52e532e03ea45e49e15bd9638737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8c050191f4701ecb08f79a53ee5d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa196b4e6c02013f6f9a3889dfadee56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324cad3d075dbebc23302610c5207b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62d4345c9d433fadca02d27b99a1a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9627d858790f83617f1a740a276aab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9d93f771a7eb99761e0c1b0f94f6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf08eee2966afe8b009dbbb790f2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5496bcda1a65618bb27b8f932276bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b218d1f0d4ad326700fbc689d74ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434897dd81f9940d4b51665557313cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf085c2aced3111a3c2b2f163cde3c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2fb7f8ab2532f9a8cba14b555f5a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc8583c3e50ac6f86570041ab2123750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17574a1486426da6290a785796a9445e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cbc5b8fee048f639d1234d412ceed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e270840a2f00ff6e3ae3cb740ad9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0b6477907ee8cb03104f255bdb71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d4695f7cc54d7e6427a1d57805a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17765d39535faa57a9c96e8b704612e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f316ab73726378cb357e92d22bae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b60a0fc88b0182346a165e2ea56a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f3bd2cb481236a0124f1817b76259759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a07c0ce463079109d32ba229f8d0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffebcbee8e35449c54eccdc4e1615df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f6b1aa79aa398a5ec266463cdf92762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf088186d18e5ca09049ac75df2dbf8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94421b73b2ac502705f12071596c8d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226c310d75f4a46bb465a63c98154c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d582424db159d0cdd857d197f86a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c56e984d16f7a70ca40aba989713b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c094d8d5a6eec9ab4294b3906ce789768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5206616944b4fd83432fae2ae2e96769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c74090cb3ab0cf80dfe47735559a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094343ed17a46ec586fcf269c3f00ab0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ecc635fa7a57b018be8370959949772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719354479f1187dc7f13c69bfac4371773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab629ea4da6026c8c1f77fa6fa49ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2719ae279a271b89519e9b107f9adf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae4cccf3e0e0edcbfd8b6b6a7d9b12776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8bc4521f369352b77060f5364263a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03f914460159ce5d3cac47ddf5bf50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73be2c61978c75fbcfbaf0336400197779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0a95aff344c704d149bba83df404780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a12347ecfea3b13932b712e204ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86d17af9c84686350e781bf43c56c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb483cd549ec05f9496b9bfd794ead783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb24ba493c56f3f35c3ad127654ac8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61bf942a12766913e4dbe63be89e03785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc461e2fdf9394e657927904071ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b5c2c8f7b8abebf877abb332bd9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef0bd1cf347b48ad0eff27d66c016788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2725984338bcc28da4d5d6fb9a74a4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72a047e67b7aebaeb4400b8cafded1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc272603e2beaa80e4d53607dda9f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213dae84e3dfa6e2132922dee876f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76d23aef48b716180f9ef71917fb9e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0746ec6daa8b193caf15c41740e9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789b3731e5c1fb1afb682c0d74e1575795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a27442211479674b711285999a39796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233bb850daf5f64d0e34e471d49ef61797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e1860365fa08bb04e6ae53c7031e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821fa0e97d68de399a655927cdeb9bb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175f1edf19763bb43189f6a423b0350800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10748ce86310ed0e4c7a4f44e122db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04d54744942c8b1786bfa44548bed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586485c300931e0f7f24837262e044e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422481c2d7a616c464a8adfbf9371b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f111a8f47e58776497d714747202805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dee497051044724e2842c05838e5b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed3008dec9e901c8ec7504c13d624f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc574d2f30400030a6aab4569beae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b9040d8bc72c91d7902e8fbdeaff7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08368868da7ad751bd3bd2d22687241810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8fbe12939f750f29cbbaae65314f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed112ff87cb21b0530c971a00581286812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60802d7c73b50acb239ddd4dfdcc8578813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed03cbab25e466c667b5a9d8f00c7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96432c80ad121adcf9cd06107f6c99815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08121561b7e6857dbbc09deb79784f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a458e235d5fa3eb65a7c8de90a7e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a52702de197bbe0cbb90ef58db4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f82467c7fda3ad24f3931986b975819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208371b80419b14b17cbea419c84e21820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c10847c28223aa4760b919c52b750b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f72d5c0c16393d3e5d40269b47b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680558df5c0d68652470eb1dfcc24d823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab69c7c1670fc08608c5cd5796add1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cd002b51fe0c6c556b36a3a364802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1aba3d0bfbba3b14009cb7fba8703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790051a3e66c956eba9a4dc8373bb234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c62d0e391a265ad624bc060776b17d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5826b8b0ab2a576c941030434fb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8e989cae6c343d4677dcf4c1af9587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d27b20d59ba4594a4d873f76334668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18cd56977c389dfb6d79dbcc30ca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856723bc9417fe0d0234964e47faea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0fb722a22de6e4ccf40aa54c88a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d9cef6b1d3ef5d6ad4bc113a3e02912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491662058d11c6a04821e8c364279f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06dc9c72d346b54ea1d2a4e8b9910214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc533d7ab3e7ac8b232ac0bda4f60ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5d2111f17e0a291207e5cad9d36d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ceba31c2301ae8e38c6aba7fab91217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f2ae57447cd88c7eaeb659e1af9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d93fc4d079ac0322275cb69c14d9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c61014ff57b418f52100ac030f0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f114f77aec265563764410b8e778921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241042afe255ff48c2b5efaba33f8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcef83266b0ce3bd3d7220b91b610323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4f92ea9699dd7187e994cd53708b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e75bb782e585f85f3adf88e6597825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb0ca92da636876acd331a1b8ab0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7f1bbce45105d2ea187f78273e9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d275686326506e1b84fd566c7e29fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c871d69104f157aed50313d9c935e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87cf9d89f1e4fcafbbc5b00186710c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e85720482047a78f93e2999ca34d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e56bab6c51858072d03c6029bb3dd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff688028cc11afc7f83c0aba21cec933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c8867e5bd806f76a8e96bdc4a0f6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482208af399b25a6044e96b9e02574735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189740ba23e5a129382c134f36a33036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16589111b7417b352d0168939f4d68c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982fc3507ab92ad3ad3fe35e2c454e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811a13511bc467b1075e71c6baed9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83980e5f55340a9470f9cda2669bac3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65cab73beb70ec67c4edb17bf5488041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5925c01d895f8d5c559aea18ad3c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c9d344dfcfd6ba130ba0e9f0eea743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ff267ebf99933d534d9e1beec53544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694dbe2ff57697be2c1c17eae6dab7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0f7fe5ed582859fe2454efa4ae1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3e1d63cb37602c77688c402cbb7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f280ca7cc9a6978843c6a186412d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f215092f3bfcd36474f86e4dd9aef3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce74260106a2b64a270c67e4247de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7486cccdc481dcc3fda2c530826d8ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708a1df97c070dccb867a247a8186552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a6ce18e4d29260bcf173f4a2b88a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156173d355266722c68db4d01e857c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b9ab3573982c394bc1c7ba1a1c0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3124d44d75fe7547db174a05e04dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b16c569cdcccc51757c2f6352520757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf6f6ee26675fb799222ee2822521158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c62dfd12b78ee049383412516994e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea42c81d889616e7676644c956d9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86bfbeaf9ac8eb69cd196b6db800061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebc88619691e11ded56fb5c5a94ed062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57fc6771f40742383caa36fa055c9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce877ee0bc9df856997ab833d899a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1bd3771710c927c631ae8729ef11865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a5339223269fdf329bab23e1ef61c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ce88bf372ce63118c099ad6642d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336aa2fda3ffed30d59aa20183ca4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe696579f60315ab5947e56ac882f40c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db813177663d29fb644096048a964f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f6413494bac6d0d2cae4e1bb648a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7125f2970f6cf84aad3e3a49ad7c67572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea83ac0248b80b770fa0dc0bdc21b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652a3175990f3a82a96e1ff8e82ba8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e459fddde17107acc03800f1b405bcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26025e35761ea08e0bdf7bd5160bc3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700ff9e4e527b4b4b208c22bf13b63277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e715cc434ce472b23694dfdd3c77b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ea8f466137faa73471b0171bd93f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b583451c64007389a8ccf59e8f6eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ee31039d35bb1113d431359b1bc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74ca8d383c538b1b38be3b97a6c52182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9238946d555edfa690122d65f6cd29483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e9c1f7b8f6fed9c52045c816fccc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567958c6db7b83724a2541632a811f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c1008d5b4e53121c5899b690437886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4461624185f3d0562e224da4fbb437a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b431285139e6dcf0d8d9576cb922da688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bfacd8d838dc0268aeb8ec9ceae4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2929e361047504b9698ba095f852c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799160d4fd0ed71fb827e76a0ca26d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba20f32260e610b8f4e81894b6286e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d9bc9443e38eb74a2f0ca8051077393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899823a3eb6519a52cf56ef92f036b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6b12951b3f85fe620acbaa2fab5a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba133221636afcc6079ebe24d967c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c05fe910d3376f414e220596adec7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce72644bbe8caba9bf66249ed4791398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8738a59875b505f7c25a8fc84e2ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da605382ff01d25e4de1f6026daec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b7210f895e56e57667c219d1240e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef5a0e1bf72e5bc95b6ad0024b8fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0615799c7b41679eebef087836e4f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34303fa7d70fdc00b414ad2a7c97a952104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0d8a2561733a8512c1fe095976d9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8dda5a521257cda00060c112dcd10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5140ea7a655e99d29cdcdb76e1e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24b8b6515462a9ac943cb15c12e3c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbeaa241f501357e041fecf36148e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853d3209c769c7de6a918deda18c381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa65a8a7c3b48951c65a87aaccab43e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b01fa88cec65af324973351368f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c356afdd1a799f0c52fb93a25c1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee6a11df1516b50186cebdb2faed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcb6bce7f91db5614313ab0dce65c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68319987ba00f12a7be6dabc1f7fd45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ad00aedefc64f846af8b0a157be7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8455aa7dfe348f95b08f56da41e273118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba08d5de420c3b072fc908d210b54b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364378420a2f6e1f0b951503ddca11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279adc99c7a337e5d81d6d8816c909121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940853851d71b21eee103522335cdf01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75772627e0ecc61bf6d8ab867b9c0dd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9dd0cf2f94f1b101dfc6e0e6ffb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49072bf5b9e8894894dae0bca1ef002125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc488465f34a6b87f8733b58ea8f1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f692f57cade760c688188cd189a6fa6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde5836e0f32f1da8cf10e83c13840a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098641948f3e53f201ce36a822f299129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f5ae1bcc4bf176fc9d46ec6da6e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8127fd7c84f86bad7f090cc91f97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24d501084a3a1eb20de5b33b3234f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f034e835aeab0c09d24e787537b2707133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309676e994db30b6b575c96a16e3279134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e68e0f9f05a0e2a03a81b4d3497f5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d7128f4c01afd97806fef06e3cce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21901f784a362395c844c82e6f0c4dc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4dff62bc3093b668473db31bd1a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c8d945c884a5b79153070b627f95b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289028db146f8d0bcb34cd49ba649e36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed7983f7b05653fb5617a020a353fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694b3f11b4986cc4086ff2c6b918b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6959073c94610204ac9e7920d7a1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24020409875d17001cac110b6435bef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e02e8539900b309d8023d7eaa157145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f6ba6537f2a64c48fe921d77eb42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec681940e3c801c9dedfc8fd4be585d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7872d98a7dae4ffa27bd0dff209756148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417acf6d541b057a8a28df039e9f3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391b6758c46e7ba277f7678d328fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a606a73cc90ad4fb6e80fee385d31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57724e3ae75bd637be44f4fb1c9d47f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041bb53fdfb7649d986920d21ef61e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622dd5cdd000613de773a12134e6dba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d92bcd8c795ff3a4807a25a54c37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01f3b56ef9c35ed0b727a8cb5ae76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480bdca1f8830077bb9cda7ea6b66df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389818a95d6e8a14491b16f4a544d21b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32c227f8b98f16f94f77308ade2f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931e0a50216813de29729a36a46337f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb81a165adb679ea5a5d0a5edcda49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5f336863586e0bd267147738d3cf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c9ff57063c72c7e3e85c80f4c65dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4d6c0a43f2ccb0b758a2ca5c80637164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3b2d40225b087fb594d263df0d3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16c1c89959819cd7dad90f5666155166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526802a5e384dc72069dc46d3f16f7e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51e4c0f3e278a00b402d9a4aecd994168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af8bd6a1404b5bf5405206ca963c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd7cdc5def69a1afe97ce1b4149dca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f805633190e720c7ff3178f9d6c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab46a6b01567b502ec333c8525d242172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8909b4c8c7bd70fb8be756283470173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2ce153955a7f367673b735f1637f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152a65107ba0acc958dc5ee3d344e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbaa0917c39e8a1bee371839c1b160176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e730fe5dc00d5bb8859224371c122b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d50223fe76de513aadeb467b63d17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990019cee9d2d8b93dc426c8f51215c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f7be9a8933bc55ef4a4f98abe4674180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445829984347bc509897a8edf2d745c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17c887bbb3f89ee53c35c0e9b5393182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb35424c7d9bcc2ecaeb5d68074dc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5ed7d2ee70393b543379d1ca69bca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193afb91db7bc1e119b2071c2563e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354250cab8ff25d37df9fcbf00b8599186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3b0f071be4cd072720cf9bfbd89b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003ce106b676475122d02a50323278188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac31c544ffb24102cf55a0dee03072189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f1c4aaf880ee11f514d5a076c989190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f18a362deafa2bafa26516edce153191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d2d0cce84d028318c4178d299022192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267af3b5a634330c88f39016a24419f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d65c9ce778e0f95b3cee0118b166194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92760910b8d9a48cd3c7ed6aa266e4aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36dbac1ae270241472a8c6df602dd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce84055b65ce518d18ec9d016bd25ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc8569743506738f78a4c885c01d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88d49134fd852ca4817aaf09cf532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea20e2a56fb99a1c4a8ef821bcf495e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ddd168b28c6f77729c72e647cc0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6ad97cde064bdf45ee5cd2608dc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f04c5e37e14e5ddc91e97d04ce717203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab1f01a6d1c0be3fd2c32d255c03b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6d245738fcbe4ba42cb34fd540a31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65bcc2621270332eb4f50d913606bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a9171cd5fe8faf468431e31df1f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a3f90947ec13066a1fd84d555183208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df80e6be0317495c95744d53e2415209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a80dfb5ded1e14db5680a013d8931a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcb66391247ea4cad798b8d988cd68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261347878cf56c4af6d0f0f443b832fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b32a5be3eb5ac315b5de5ac50ee4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c8cf9d21c372400e29afdc57e13c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089d3c6fc33be0d8c7e75b306be182215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e238912473a737539f32351afc70436216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022eba22379c6ecdf0b78616e450ccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b24857ea3b64af4017079f372437218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca9b146b9dc2c0ecabf53a2364b354219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c6bef521d532437b6361106beb511220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a23581084b76987a27ada18371574221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1416f2625148f7673ce6746a86260a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf88e2ed8dab395c0ae8da4ccc41486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2885f355dfa55227fe03d9cecf44998224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09305e1445beba16f7f2f9a4b2aa94d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b24bc54c3ea6df318df4552dbdcc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16ef480dd8aac9a8a38f365355fa8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbe42880920a3e4f2e078785a62cd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5afe26fe323b5db88b245beddf6e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952d1ab94b53d65bd8dab181f874c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcced4f02179e32a3ef80b52093ff44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ae20aee5c4a459ed277af9beaa9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f94758c99b62a847f2acfad9de17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca58b5399d5faae337243edf254ee4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7b686242b1b2e30b13bba025e202235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5773742b9c4182de3c730dcefdc0f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1634c67f350cdecfc99114d60d61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd986b66343410975f1246f1a28c07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef61857420fb2571ca5da7fd719e6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0f5135b63f1bd264e511957bfa120240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f4811ae052d7a100f054d1f17101241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c003c8ecd273ba7102f125bcc9cc0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c0393d5020bd33e43b8eae3e1bf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d352d0ec9a6a3c8f7c06c08de2ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d04bb3882a77b889013bb56237ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c61ff9ac493ade4775faae256202f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da4ad7baa244bf79065ec37e3971c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba28687391fd7fb49b52a0989f07ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51499db8ef2a7f0115afe58cb00c5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bf791efbcbc9ccf28cead5fff019250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa99fe36b8f4b03cb85fc1c9f2dbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf0eb003aabbe4826bda349bbcc09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414c0b52692ff8882e7f9a8c06fb3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0b177625e298dc50d82074955fc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9a4262ae92cb971fa91c35f07f5f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93408552a721ad5821d6edcfc1b52d41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46924d340fc80fc6078be73803c4b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5566926f709033e4c7d2bee78a03a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa156e658f047db388da61b1e33029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe583cf718222cdb761ff6db6b109d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326dd961bf0150dc78c6e592f0437ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84406e745cfb26b2010b39b5dada97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf589e79feb7be026e7e5cc16028a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3801101456c5fee1cf84249674fc16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89709f28b504974d160decd68ae07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f9da7520e4679428a1991b335881266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f6c1fb1e389ff917e4dfe82fc50eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8d2587d8d8abb65686c1f0bd6273268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5a7eb2a3b9c17e986da6bb7157f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daba16088aca15083292421a2a33a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a57b092a69e6c0ec5f8e6a49dc0bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293cac88c01a21332432cc748caae47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cd13c4334e1478749c03af11d552c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344d0d7c3532dc8d5eaa24a45702d68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a131f167dc194baeb00fa333a1856275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9b0bdba40bc7facab1911f1771d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12de2a6f9eb71c4493e735d75061ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cb2233c11495115897e2edf1e1279278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665944ebb5a00d76f65f4993ad8cd5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd7efd6e4dddafc94c55ae998bf414280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85e11ae4cf4e436323f680b1fd9d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56404f0c853aac6b1a7acd60c8da9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f08e069eb8cec3dc350cee4e3c46ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9cfd9b8ada777f56abdbd04c9c29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b9f0d5077ee799eb354feddf8aee0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c71b1a0c160aa234db0cec32c1b12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478235d3a54c63cc0802eebeae48e80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b37ab091685c1600b6fe1d243bad8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381a92e706225c0b5326252111497b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25245cbb30933f7d6d325ba6bda607290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c16e0f58a5f6f9035d14c4b392db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188cad4fe68be20505caca8586e2045292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04145ddb6f059e2368ed99d344ab7cb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d6713340c9784233cedbc75a859e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8ffc9206370822e7c2ddb73828702295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a668ccf13a20709be3081f63dfb9b65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271edf7bc25b688c1408a36ecb77fa33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30921ca4553bc71b9a1af85157e4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea48cdba99c1c230eaf8e4fe17a78d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87228e676b1a93bc74f43edb1c11d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5987abeb875458a609e11429cae72a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048bc7148c97840306703e17d53f48d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6785cd8211f45e9575a087c7cb2b7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3c536fb31505b8ed3003828996cff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e8bf0ea831872e7ec388c0eb9713305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1ca4b327acef2cb82593f0b86589306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562329b2ee25c12e1f5e9b5a38f36f77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57159cdcee2e0472d7d76d97657e7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102856b690869948e9359462f609fe9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95cae52ccd3861f34378019d56235c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c89655fc5c2ae7b80dfc5b151750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76a76e92c27fe7b1793208878d3a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f075d7e767dda4e8744c0972f414313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0375e82258f1b61316ab40ca5ccf64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f4191757f888356b7af66af803d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b20a50dac9f6d6c62e5efaded3e08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2976f6157509ba826bb4ede68b40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac3893250e986be55d6dbc523f4fc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31937372d0f73b2579afe00d0e621470319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720cd131019048065a6663eb5305d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feece114ad88bac635149070c2956d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6abb2e21f7dc7edaed0ac7455570322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e6a8ffd28436000b6ee98859e312e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c8f3eeba4b3b60bd2bb28aff1b23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7c3f9fbb13fab3272a7289672147325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c24a2ec7a4057ac676dc73c6f1f9a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead68148fce677f475f34c52cb189931327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aad4dbe87277f65a1543e3e0d4404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26348e18e953d08606c0bc74863a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe1d2219dee592ba0d1b0ceebe764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614d952564970fe3b4782f8f5d8327331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2fd8d5201079f686ced52924967b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e0b79daf9b9bdaccc9ee5d5b980e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d323a6517044725450ad91bf43304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab30df2f429638b4eaf0a426b60710335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce65a8fe36b78bb93f296e05156a30f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd24b166cac9f8e5caffd280a214df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97315ec04f7139f075509ea19953c9d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29274ee89eff20d111802e267c136758339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e34f542ec1f569de8bdb8a60b6360340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec39c87d293a4f051b5a589356425d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16c953949ae79d4ef9484f6176330342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad944537ad35b06a8ad81bd80a800343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f987a4d14ad848452fd226ed08f041344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad1f8b2022def54f03554ab8b58704345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95330ea12edca087bd8ad4c25ba6914346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46faacc133087d72f474eb92a9dcb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fcb2ab9784030a4c3543f43a04d76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77113b7b96a5e6690abfb5c71907fb41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8435712c6481a9ef41e2c7cff7fdd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903de82d30ae57364acc5f9fc220bcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9065e47e313da42b487a3780d7c83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456a7f9f070fbbccc37d807b0df7a1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1891cebc5c5dda9fbb93f4b09c5c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613793e1536a0da54abfb11f1e7e87b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9840de2ae27e72a1957a9fa4bfad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6676a0dc8ae75ac72338c6f5bb7c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273123c2ba49d78fdecf3ce5ab1c897358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943dc0fbf53590952fc9dfe7454f32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29797a0224811d22bbf209e27ae4a10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202bd5f10c8a62501a0e44a5aa0bab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1911cd6c43cb2580e1c23f8a80d70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add483ddf8d867303cd95b94cb3cd21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e5ad238397208613460a59c33cfe4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8b0a88314d4d320b01bcda38b7665365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0bd13b563409a17fb498c40d4b381366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7d2141a88112405ca06bd0b390672367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d24e6dd7543fe2c1ca758e310bf6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1982a8d68875cdfc2975b43d3663f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1cb90148c8cfd23e9cfaf02c7875370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887b6977c61d6242f9a8f4d2c24d34a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620c1dc2d4a386c9fe9f0d0b1f61923372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021da3209330f65b88c03ee1c3c90e98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f98c42dede8f8728ac8f6b54b997374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef8f153f7811577afe0a933cc242f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4027cb5a4e3dd1515f0ac88d9096ec4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e82d4e4fefd1e7b69d7ced04ba26a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9448fe30a8739d61ceda4a15177edc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5612f8f844902134cd8b41437fab38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6fed363bc3b2615c5dac0838d6ccf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116cf7f424790eb7caf0c2ec4316a72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f972fae85e666cb6cbd56cab6a796e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebd436f0221ec27beab119b35b65d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6369ac7c96eb7a0b9cdc85d028ad7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca40b996dedf9e7392a867d63ddb73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38567d4ad085c7b9bc3bf3ce5718f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3268b2f6fd2e1f86e335785e9fdf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd205b3e91239f0a514e101e4e75e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c455ec182769dc7367d14edf7e472d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a71b4665b43d042a1764195df2c190390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1583fb3b41e02ff15e1d50fc0b98a54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b0908f71f904735b812b7b636a81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400332f2fe96a8392bf7ef0dc30005f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ca3ee89de491971e2ac2f9681a86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30eb4aff331515828bcd1d159ff4ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b49acd6dec9f1168c9e24e3846bd9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1269aa07ad18c989895032942bd6ad8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76980e573984a214ff9b413c62e40330398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9774ae3114f9559662c7ee6136abd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4314ac9854358d6e7d80ab925a6e05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7775b038c33914e343fe82b72b82e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b86f5d8db1838de615998a5f9be0ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e293a195c5f02ec2142373d9ef68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a0814a0238879fc179ee4c7a1ad8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc05dbb08d6d5256edd0f539ed3b71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73594a11d68b1a101dc78d15feec14ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd81f135d0e72ece4eb7c11a7516482407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ef4be46877045a8c6fb0bff3415b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ddca06f00d720982c0efd569c94d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7b8b5d87054f68b7405192161f256410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2689be86198803d88ebfffd21d226cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77568df1b0c497f7ddfc955e6ee51181412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec1e4edb72c0e2b2dd1fb2108b42c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d30a1765a2fc76dbc00b50f18bbed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493900c89bcc61e18e3d6d3b0fd24085415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefb072ca4eef7dd2bcaadd702f59ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf251f62f1e94a0d9da0da505c6d7fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ea3f80e6f042534b97f494fe619f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e71710fc54d0a7ba99ae4ec67cc1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542643e658fc43705f16e7bbe9ab9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461fa13712172044d387e4bc0a2a740421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd52b89ba2e99bc233a7ff584fd92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf1368598d5d356aed75261d8a6baa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d41ca07b4e062d07183c9ef1a4e56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6342f7437ea549108ef302bb6acdc2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52690351eb37bb538937351fdf5ff9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fd06cea8294f5fac3b4bbcbde1497427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2381786d0578588f694786728140ed0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1e6d1d59340d0b44c7f4b29fcde1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c8517174e967e462c9515df3db3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300658b65f9b3f352f98a85ba43d49f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9c06baaeeb300c0dfe65f3c1fdc0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04924b002030a51374fd939c5a5a7f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca41215d29a3677f07f3e3a79d9cda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87fd29f983d5e373cc043d3363dab5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c66f3704c3e86f01c8323f07b78ecb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c881315a6243308a60bb20c6c92eb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710970b5b5e5a3128a81a1ac024192c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4ac87baff69e8768d73c59bda8b98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350835abc754ea75399aa0f4b1fb194440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef78cedebadf7c4e83026c0cd4ef08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554081fe4d838f1bd59f336dc129481442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbcdbd1266552db42334aed021aa9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37320931b6888b9f6e63058849e13a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d301e4015ac4d711ab532600effa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552728f5f46bc309894a56562219ebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1efc3f3feefecfe99ac64182b5a9d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df203dc6ca6397092fd4b7feaedc30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8590bc51377f49f283f6e9220d8d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b901b09d1593c37d00be6f15e73a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3feff27e2428043210eb0da49c7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8d0a21aaf7a5b0afb82121e2b83b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034c741d0da9e5a38e143c61926a2b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e7c23b50b38fe4365a9d26162a9b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1256598026f202c2040ffba5e2335b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e63aa45ce3de869e1c4815201a33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cac58fa46ca319b91899069f8d54a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb1e6b4b1a2f7b02ca512f510cf50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770588daac98ab0a00c71c45baa526459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dacbac82b4dc27cb1f630610b4727460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b88a17ebb1e217ca64b57e06421da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af4b0b5f7245b40fa7d4dfc4b256fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf06ae204c9f51a174d777577da0a35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af1b2f43864084863f417a5b658fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0e7adfae98e6d2b9be709281dd0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e90973f17d3776e2a136d2f2c646a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cc7edb6ac5dd9163425bb1f76957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994dfa782e6be7ab3cb72874ce19d03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ddb151e366f28a8a801671ae5d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41b11b373a6afeb20b01f3784c9ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea37f2c45fe63e829408beeb75839471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac61240e55708ecfff63ce9e21201d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac2d1250fbe1ead7c674b5706e9fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec6614a0b5152a1bd92d459eced4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313facf05f9b5c53db1ce39457f622b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac16dcd3db7322863751d27793e3d3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaedb8eb145659a8650a772ea88184477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4a73fb2b803a17c9e8823d65532b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1485a0268c5e42e6c2232c3ed526479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1dbb75ff2afef2b61d53edfb2e293480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145ede97465cc49a3b44194fc93887f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ab63276dae40206acc65b6650d88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249055ce1584804657b48e9e21a6ac6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d57c2cfd1e0c2152aedca44491dd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe550cb458b9465f89722b0a6edaa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bfa67b4430346a4237e899ad03dbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3d8f6dc63b72c7afbe0a3b70bc00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69f35154ab388bb6ab1b7369c2b3d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d464b9ba100efcbd8406319cb6c84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d468232cad65688f7a79b09e0d8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df06f6b4bb53681a6760b55d8d6550491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746204b0b632fa682a3d3dade33e517f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c146a8873318f72b3d380566af0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5bcb146e05903987b492d7f579c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aedcdb940edf93315c03c82ebd5af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a2c0bbac7ed86aee8b66b00558a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e639c17025acfc0dbda639ab55b94e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d9d77e190452c69976d033547107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13f301f2be205e0447cb4d561a9a30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85bd9b3f1d0da0af814b4136d9b547500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1802afc78a0540e35b423073fa8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58baaf4538e5c30a635e2f0bc0895a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ea034dccd1752d6113af0d171b05c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9196f2442e24125dc5e9360d5f93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beadc68c2b056a67f8563cf3a92051c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9dbcc59aadd0f696b5513f01dc442506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d1b1cce236d2f4647f86106c0f2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2d748a9aa36f5b8361d913de38b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a103c43bcd8bbda461d4fbd35a3b22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d51adc7047757ad8756e3345e0e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8107500e6a90e0c71fcd63432fdd85f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a013f31803aefea263115f89b2d38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef5b28c27c5c73ffa4f1586e20fc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5527288cab733dfc11838e5a3b97c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de8143365613560511a00cb5261a61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f7899c83e34858315a962eae53b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f5d56c68273d9df5880928a6c1409517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecc8865f50ef6bcec118f0e1797358518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a658ee535420930c358cbfb242caf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a01d7ced01513e86add686401bf2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293e80840709d64513d8fa63bf2291521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a57d71deab154a1db418aa6ad97d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f307cfedaa4a17495d33f15457dae7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac72c327a1afd2746533478544a99ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb6423985c98531e3c2a825d388ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916c15751b3286f9df3e6e8e52afd02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188afcea7dff8da7a40eaad55db085c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1da8bba15a31b0c400adb7e4bb81a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a83d8eb53058f36631423355d2cb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75b6787f6892cfc7aaf54fa74b0ee8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cff2a4ebf028f4e80f21fe24be43e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f2a1d504a3b5a5d7634551f48815532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969982b2f2a8df5198189ed114079b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7fe4be563e9d5ca97298eb13d0c86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc078b9bd2916c0858b374b7a156f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003da38270b52d8a344cbeaf2d606a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792a337e46e32dd056683d8a7743ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb388433a263f82144409dc5659dc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922967f32d9c857c2f79b6f5a82a1095539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088731d8aeb37682807d394dac513d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f905a1ee32084f5479d55ff12737cb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16eb216517413b3ef6d83e2205b8fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbe93d7289e318b91f2ff27c51a64a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ceca238624cef5b04b13223b2ff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e9881855385aaef79bb0d5b8ab9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf209f5f9a5091ce38690ddd04b9d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ea5e924f80d186a65c2624ba5d3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d844d98106e2309d10b625bb5301a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be218bf65feda55461d09d940ed5752c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985c73b98963763fe2c42a5c7f4baa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28de34dc288abdb7492b2f0710e719551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff078e8b2f0388ca630d52c80274a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42fdef278f3f027660d1982f8029b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f8c3bb4fe72bf1522455780fdabd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f874f872fa06b44590b2a53a406a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f87cd0903f095cfc2da3e534c9b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d38fd343cbf2564b133089fcb26c6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811714b2651b4e591db76fb096b0f464558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff56836088320b2310ab6d431acfe7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841d1ef62d357daafa303fb3b6ba64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d8bfcdf0fc2cd1e6f02793f040df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7064f7ae54ea26c6e9a88c6312b43d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68e15ffd987e497ae49a38ea6237af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88242706c7122b59daf873e34bf259ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42502e1ab64cb23eb680a9605c768565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589effa4e9fa27af58a911cbf729ed77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6681dda9b8ba096fd75a1f6411833e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5657507e58c5f2f5a978c10a7f27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3040cea72c47c46ac6626b73ab382569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010044a3552f7909ee41ca123fc6586e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1942a9cc0900d4d93eab70cb866881571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83122f4694f3d662dc256e5d0a4eff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb257be836ae2a6494e56825fcd8c3b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909151f36f15d9b818ab72c3282a3dc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d54b4dee960a8ed6032e615a233cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66072600dc4a9380e3adbaf81bbbe56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46733044088757cd1e6edb61d7f1cc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8835b6e7e55dbc533ddc655772cb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeace1ac8ac2c375db1f5190c7c9ab3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f4e5f482934bc577ade0086fbaad8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f26e91701726210b2aca08ee733b8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118ec01ce7ff2afd88723879a34cb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e89d18d4f7228fb470a99841093ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ad2533025cad283fd37df661a167b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706a082e878399ff6562f04b9490a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff5592af6eabca104c7f092374fd5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb5806304a2565720d44112ff2fa7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f64956d9ae9ffb23d3049d851a52b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234199b4bca0377c1b37340094fdc69f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909e6cfaefba674a1be4e1e7b34284590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791da5c70bffce5514baa0fd01046ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8f16978bec6da07ae3756a3e82b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619c21ae67084d5eaca5c6da100a76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512d8016530cfac3f37ef5c4f99e52d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b32265cf6f0f20225c9ee5bbdbeff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eaadb2dd69588f80d7854d3138bda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7f46bc03cbac07c8903189d1f67f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c36bf901ccc77cbe13ebbc63660fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e00a2f94f6cad9810e8615702b8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be1e2e5e5df4e64d855a177daea7f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa6258ae9c4d6ead6d12d9babbf7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337fdb0b4ba86d6ee884c1cc0b55208602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54103a93ce094a95add3d71b7cd40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b543550ac0b5d98778aad8c244b825604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc87ab45a9cc3b577e2bd72c5164d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd77b6f036aeb96d10bd2482696d64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bcf6517ca0a9016d704f2da3de71a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d72bbad52b55f56ba3a620ba628945608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57594d6a29ff3a5795b1fb7d2b5ad32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5c80e03e0c08761dc78a08d1d37d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20148a77083d783471d6797ead4f3942611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0bbec25c14444c8c4ddb6fca04617612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8b602d0e6381c13f4c0222b6bcd9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff54762af8d82c41bb1ecba7a0e2b1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ac5c4ba28e35b396d0cef39ac6d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18dc3d82d01314fdb6db1ecd6c8a7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281310e6a8808d976d5b53bb8e8d43d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b37546e7e6269d60b21ff9b3090d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb45a20d7751775e5b71e4409469a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af82635ded5d250bdbeb200ce9185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1d01d662d7ac831cb3987a54b5c3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b98c55a21ec55c9052ec55beeb1916622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9d75fbfc3b93a94589f2b50c0c406623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b82a5b7c0cb72f4c944f4c05b91c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c62f60fa2d20dcdf0fa20cea5912b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57d3d150e703174b8046e14d114c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc01d857085252f211ba609571f9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3cf3b59892f210ff252b458735cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e15a235dcdffa25b3afdf763ee520629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132858c3b7a5d7b0fcfe9e33d201d8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e0ae561bdb0764153d97885e4057631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f81803f654d9f7bb3a666b7c1aa71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21d3c5069c0ab57c1f17fabe54260633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482076dfc64281f626b84c990b64ac23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d80f1ae7c14e693480972ddf47e89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336aa30b4363946428ecc87a4b3931636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dfa453c617b20b6b1eed54459f5e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fceebefdf4d91f137951423d190d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3f9bdb0a5cd743fb7b5c66480ece639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3258ebb4c8974b718e2b845f4ef220640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d34c4d5c93be171157171b5ae05cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e6029fde8bd5b7a8d580869827f0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d1b5e841bcad25cddfdd18d95bd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed27ca2f541902af4248103ea13b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024704c3b4e31d0e5ec01b03aeb22c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5350697e7d323f67143895923e6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee91856df67759ed0dfc5dd3c0c914b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aacfb459d0751f1dba681f53f94a40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e96f974ac638bd872c9ec294a5ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfc10aaa3989c8f4b83b3fb615c410650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c3348f052058b9f144f6459f7819651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea88eb6b8e96c2cfc114b5b208921652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc221fba721670beac0d90925f889df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a511b09e3ba68b8d326f8b9107e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e5af2ee6c881ed7a6fbf72ba25be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f25e45cd409d735d72828b65fd328656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8852bcff86fde6f81904c3d512376fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a71b37f67c2687dff3218e22cdaecb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c9e0a9f77f35d72e58305d902c1df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd638ffc6add1dd2f4186900ae931660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58cd4486d96db107b0f0cf42fcb30b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6056f22fcab1804eecaeba4e22301662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f44e1e9399573fda2f117218b06360663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b160bde28090308426a45eeac580664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5e92b4219c0fcebd2e53bc5a1a85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad075e209af360acb98c42f289f96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37008a654f812f14ee302a25af2d7367667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef871b8ba2d4215ab1db999d99ffa59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d8384b406dabbb843e9e116e2338a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b90655f851a1354a15f6a662b5a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd22ec72b3a756af58c479830f48a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b8dff46280f05672d73ab0881b5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c9d4b3aef93f7c7ca6ab71ec8b22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d0a04a3de72887fa1ada883bf3ae6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd694a6198010df61ebd0764b62fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d930e991b71d15a7bd38899b7a70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c95685a1e29e40012ce3bc6cf821677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97921f4b59c2067f3accdab4a7beb69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48499901bc0898f28dc647b0a39cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562af642a6ff375ae2e43ed43322d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ee3634f62af4ad484f12e7809a718681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae990caa802a67e4fe2fe99c69326682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281003fd9467de3b6168ecce5768d0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09493d75e8285b1040b70e57547a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2425470a70148ac2efc0b9596d19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f6bab8041baae1e22252d734e74d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420e48e481fe1903e8a1cb487b96ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9ce670d342c004556e9b14ce4f61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e4f5f6687bb4d8b02c7d85772b1ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b5be709cbd65ee325c981e513787690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385599f0ca28f671d5a343ab0eccbd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d898fd309d5da2a41de8df2ad913692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40971812283c86fd0c147eda0a80d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66453fae0bf2ed875a2ac06830664cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4753e91e1c2fbbe1cfbcad4403697b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980c66ed7c72cea5b844a79a3bc1368696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d788ae5b9e6e913bd22c6a3ff804697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9602ecd2be184c3c32a724deb77ee8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b70d6284607223f4d33103bf41bd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db643ecd390c648ba8d9167cb0451d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4160c519b0a11f688d2abd5badc826701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a940e17367476cef96ec3e52ffafbbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639c141c780b91ee5386d136172bc62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2ce174d476770cd9381c6f2af7bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7763816dcaeae3e9c309f827787447705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d121e8c4aaafc66a64121b4da637706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85106955723edc6dd76248938b432faf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e92e140f87c469a163abb86f307bc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da9199bb154918fd061a9bfccccc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db5624c2982fd7cb19732be423633710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178af879f936cacba864510c976a80c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce990dc99ff2ce5d20f7da6daa1377712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc111fd9f6eecd84a6283b947a5449b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab9d97124581a85e0d71553a1e655714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ffddfd948a336c564c80fa0bb8bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adee5dc043689225b726f1a26216c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe60300662607d46f283d93778b47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505708b779068f79e3805d3ffb071569718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e40e3ba59401753d0a25cd7e3476e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90fa9f8ae2e2f7caeaf8712b68bbbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000d6a6cc834c30dcb84d83be1f201721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6240e3fe0bf51c2e85f9d1aa170b18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669703f58f8c8c668d272d10da88bc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f31f1b905c4c54a019b211a584459f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0134c3144edd5736ca6160a4d124725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b4951e75f0cfe83962bf5277c1de7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6b05d3932a56930054fd75071d7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d91f4ac6d1ec937d18993985bd35c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd162683de09352203b6318cc1021a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2bdebd7e45ca8c03efe681044257a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a502f958cd623fc7d1ded2daafd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80ef2beccf5316f78cbf2cf3a5312732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a85705e063faf42a391a43fb1709733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecd4dfbf86b1c08d7f4ef1ebe4f07e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efac1433def5436df2031307bbfcfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e86508bb95e55811fae7725c1326e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cd1528e67b7383bc53d454908af99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4d7265ac792ee35efaf8578af13f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ae1696c561ad84704505d07e7603739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f51a634dd1db60b0baa79191d751e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b2f9f3ced4840fde9f5c3201c825741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c4fd1f7e37937f28d5cffb6f24545742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905212bfc5ba17a561fabb9c3d35500743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac2a49af17b0c6b750119bf2afdf4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5305c9867b903adab7109bd8d175745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6e36d5d64f6fed90995fb78800737746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62629abca744be0d4d43df7f662d2b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9fa3e4850323b6b0191767aad4a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf014f6bd37980cd741d33311add0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f52ade98587c759c18d9365800eeaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5dd4ad7a36430edcec20e1ad0510b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa752b59934a49f89cbb45c8fff898752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a546238597531e0ddca7e7b44145a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e3c9dc0438f7c7a523a28271b4f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8acc383660765607ee694a93f49cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ffb77ab86544ed6b5294a7c1b2fc8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94e98248002af77a881ee0d9443dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3fca211a1e7831d054da123fe1b76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c939999c2610679f28e3f9f9867e19c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc4d4b1af988d1c5eb4ce29384f2e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030be898b0f44ebfae94bb919dd2016761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b8817c824dcc61cc34f8d531f537762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c5a66898d95e30ca81b4a39da7152763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a469d05ea4da7fa1e2a5455dd22abf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29466d2dedd6399c615ec7c35549126e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a028da5564644431d2c00f9dad618a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b12d114571874da4b3785287ed8d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>