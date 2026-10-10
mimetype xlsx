--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769959eff4f4364adcb9dafc6bad98ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541effc14e6c34de7757a7ce8caea0472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071b4e2de6287bc6a566c5aae1233d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e5740921415945e54c1ebf8cb2f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2750f1adb3c1d2821af4a604a6a8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c8c9a2c52f1885ef3b2cbbf5bbb1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447605dbb7451c926622b5cdb448fca67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85be2e27c3b657b8727a5dc78e31fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcf8d3554707f18333a93fc3234bac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5f694931bb05b3a2e349788f520010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95036b13d56f1c7d579a96b209c9e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ef7b3cebabbafd956840f32ef8e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db27fa42b5e58e2adbfd10a241fcbe613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cdcf179dfb180a45b27ab05e80ab514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d72e8ca21395bba72b363b4748a52815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecf3cea7bc521eb2f16c6e988492a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423db35fe311b4b27e522f860b72c3b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1189e5bed68d1b14f056bdde45f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722f1b3ad9c05926c0e54b6f66818c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574680d571ba125d29c75c5658fb84e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fa0cdc0ac9f310f66e2aca1dba27821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44db0e4d0b5ecfee8dc03bc2ae42822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054aab2cb92f39d655e644613d1ab4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4155a51169e6b0d70e4583fe1138ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417ddf7c4894df919cbbe4d3f21585a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cc403e731ddbc153498f030aaa7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7a37f776943fda0fa8415c3153f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed26a7ee949893573f3c7f5680975328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2d5a20822c743efbcf1669d277f2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafef2030997774a4ba7c52984357d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea6889f51831e1d6813abd543927331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fefa2044ccf4d53e3cf2a1ca9d7ad632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea521c65141116b74d398c446e9015133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6157d47ad1d8834e163432dfcea5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f48d039e2f42b5e18a901abdbcfaa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd191ec878a3a71bedde66b96239fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f6a6bbc563d81479fd08515c0e5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45fd21338184ffb5a979499b45136238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813e078dfad057f1edfbffc64a993439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a561e9977de2814980ba595acbaf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54066937376e4ce044a2997fb8fb761541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee08c1c1933084c7513f002f863d2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171f44657109d8c0cb1a501687a72ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7e81cd0786d35bcce5169a7cf67144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54b49b69504ab0a6bdf7cd3a54c7e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0ec966f9777eda8ca9d9e378e3f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263510bc6de7e05b1e45e516204c31d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69bf3a2c66d5ce474aeae6a83e02d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942409327f5891f1f8b6484745230849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292263b5d3096b9a3a52f7201e8600fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e5883dcbe01d689a6fcca173a2cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64c6922f2a4353f103170c6eb71cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872e0849da908dd6022e7442bee63453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4656ec9e61deaf56ba8d1c761202154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a6f207cf156223fa26cb779830f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16efc60feb44d8ffadf65d0379825056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea27f995c0f7c66460058ebbd1fe12757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b107b0f2134bf1eeacdee52062308258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa946b902cb1840f213e76c9b1872059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291bd348cefd78651ddb13bb43c39a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ae530d0c3021884a2a0c80ba5adc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc43027d1351bcf26306723ebc0413c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1355d606c3cbb959fcc70e2ca5d9e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6351b048a424ffe77aeb54a84996a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc02655ec3eefb8bdb02b54aa208c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae11d4637b6c8360cac2dbd3fbe0e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6167977abfefa513650e6eff327367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a896996f23b03bf0eaf7735a1b34e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11684c3b2d211e4744dd0501eea3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936b936a2e5d7858ae47e41e85fc03b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51bee55acfa76cb647b383256edcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285dbdcb9dfbd71d59c351a409748e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a461cae76ec19e3cbd9e5bb79080873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b59e0043c2917ec6e958d1ff5512874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc73a8ef00eac1dc2881e0e59896b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf031ac9cb3220602dd1d752ffc0a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac5a3518470bc3e031190139b786477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7973cfeed57df570e1c69b4569bab3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437aeb5764c0b506cabc443909db19879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc745040be3a48299d92980b82cc5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad5087e3376eee2e8a058e7238af2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b074e50d27c48801b7ca4853a76b21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076816693e4830b3c81468d19635edf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dd6d47bd6a3e4b36289ec36dbf6f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e379010479ea2b60fdc3242a3cb5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62375c05f53e03f7227ca6abec8893f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c08aaa2241535003d9b8ace64f41887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0a56b0bc9b9759be1630759f5363e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592625b5c1b49d601b8b3dbe13e8b4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ff7bd07d018275565e4c9eca6d48b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483c097a742790f6716649187de9c9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cffb4e323da0192ebf1729bc47aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4f5030f6a6be80c958a8155e433d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0d38a8fedfdea66121a638348277194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee5dbaefd565fe0682c51d04fca43495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb73e18e02ba771dc0ca8f45923b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362588dfc860bfafd394e03f308878e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f65fef20d310849aa22f6bf667565798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442a69a17d07b933ef658d3e11975299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff96ecf22005e145142e1b772f91deb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4e946b256d7f2a0be00e983e0b169101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5969530faf4263d46590d231607b21d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c10d382517ac6bed4b3232ae7046b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587499c9bf6ac09dd17fe3e8b7d33eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c52430a155518c2207f1e11e48a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb667e2cdb76d0d6128b5a945de08d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4fb4f40b99fd5669bf2c5ecec4262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06501f636982ad774f715d043d61c0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939ba7d74c14c92dbf00e1e292d3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402be5770b038bf8f3c1790c5cea986a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7350bbb10fb0f67882211148da4fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b2a45858899d30b3e32d9150d2ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdad1e3e0f1884598066d14f468b49b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7957b580229339d8e2a06ecd12a77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48297252bf724b173e016eee68549115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d65d7483d33e4eaecf63baf91ad826116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d95c8a2ec195106206d1a9f0c77b4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d87dd15e5219540fbfc2f2531f16b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9328afb547c6d62d04328b1b0ea51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ade5e228ac340eec3cd391d1a3370120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9adf797bd513307676026793e6c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e65a6062f69412e1e6baf9c2903d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a51bdec775e2a83da07d253b930e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94b3b4b95e9fe4b7ac76d5ab1cb52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221409ebfc806310430f906d9aa30fbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4008a94a8f49a4dededba93a8603126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1a505f97286dbb510a80a9fa0709127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f7e4ec5f80b3ff7d00fdff7255ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9891c9df23ae5e2e2953bbef03aa05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe54374bcfac86098402d68d57575130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e69ad58bc13494cb9ea8bcdcad98bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c63b6a400d74cfaf5dec67f30c8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6846c02a2e5db166a155d44766c51a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfc42e240b2f43af35478be86e887d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a4e671ed6a6fd29ab809769184a3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b9b4f83f12697bc1a9aa84b24492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd1265e07dc540c4a54ed60970367137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e56e583d9775aab6ecd9616a56314138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1db032b9d5bfa155e9dda392afd0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d2bfdbe9f50d89ddab6b47ff39b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80fc9853b872eb6b5fd6c5dea14bea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23760248565e3aa387ff35abc87f135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd14ee58788a8ff04747bc6857542c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c202283454a70410dbdfb3874734d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065dc0f928bee69df07ef07f6228a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf8a2ec038543e2e256194b02b616146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f7528fdb9078859c667f94ceb8751147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e25c90dc675cd051c5e0e893f4f4da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99258c1061ad7d2b447fe94ff614a4d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66712ef232605f29e6e886b854fc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c993529bb1bb681e0f9aa00c8e2f97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cf3d13879d07d6454650ea49de1ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449ba29ced22d4ecd0e4dcd92a36db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63a51de0878a675641904ca0b7558154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38c37f408a644a3a92ff19a0cdeb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb286d56eb46a376227dcc8b65e8d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6d306f9e54153bd8e37035ac7906d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805921c911922a282de2a8267db91d92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402351c06179bd518debe822afbac868159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7a31541aa064f014f41c4f09b9af2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83783f4d2486f1afeade2a8c8e4e0a03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90291baf13af80ffdad589e819b73cb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85ed3d0d28e885b6b98569349db44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2acf38fa2e10f2f87fc08316b066a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd709700ad6392e923018dea6093655165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908de1248175e457921c0e3db7c0c44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86baeea22c53330dc32d2e1756dcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d9ca54c3e5fe0160eb89e7a5a6d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c5512fba936b5ab3c16a094427cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26489efe87401cc9f400332ac09d64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b0e11f28f523c8b145942aa2e55a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc2e570f2a45596ef90bf5e4b9ae0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54043daaa077ce7cec0d794afc1618c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7951e7c64a606c9849156593de39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337f9958feab4fa1f213303f5cf1a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ff40d46d0cf83340f7bfa326f6a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a4b8d793c4626d4fb13a7dfb5b00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f25d9151cd0687eaab003a6a08ca2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020415a1656c71b95ea382b0dc44b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e55cd0501f99203dd69417a548275e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be2fc3e272d408112abe1bab265565181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a6b6c13d658d1d3bd28be7cf7dfbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba041ac1768745d6924b8c9d558d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579156a967f7bba6e41318df5da9325184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ef46b5b736db66cb103963f020c30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e83f1327e5e51611de7bf965444269186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbedcbf69f8fd83a44cb3855eb2c56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18390fd7fd570f3abbf7256bd88fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870070ecce197ec66f147fb783b73d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8491a4b75a2f179a1b1dafc55dabc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec139530c3162f9ca22f2a04659e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbee2c2a701d663de91c3560a93b38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f41db05cf6960f5484f6dc8786cab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37893aae946feda37cd527bbbaad9cfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14666431d04f5d81e381df47aeb4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273aff3e00909f0130875a497aad28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2abfcdd2969096dfa035403f950ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cd495d924a98d98df02c715efcb59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c6d0e71cbe59e0d98e1893d9c3a11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c89a35ab8ca726adad962f928787b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57957e81d0793cd9b2a1ed99e6d2df4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851890b2fe90b62831ffdc4a66314f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cff657cbf0be96941f68dc7d0d7f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a4fa61d1a614d772fb43c2b716bdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788397442cf7982bfde8eb413a35882205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dcaf8b33b9172019f84b116b2563a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b8f9a811bfa33e98fc41870fec3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68583660f930d238676e3cb25082ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6155dd3176e553893544d251b70d10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b13433a5952bf0932cab7cc557da3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad579683d610e8a05986686bc0a36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44ba0e61303d16e64cf0fe38bbe54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54cf4d8fd2b3cd9669e365bf4c25c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473145023ca1e50b3718b6295fad5823214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e786ef81ffa1a7595cd7d6caaa85b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7ba3cb1f22c3449331dc0ccc9e0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253c86ffdbd8104e45548a59fb389a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e2e51a8e7d8f46acd912fdbf11f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee41be19c6b0d84e1cd1556af17f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb526e9b0c3499a904602cb00edcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad87d1ff5dafa61352e3f9a7511107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dac732a73ad4e0a7af56d37b6c62b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468507ed98be8b63a3ef9ef476c985223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb8298b779e8f21a6fb0867cf2d535224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81442beae6a29b13daa373e30b52ed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b92357c3bc3b0cedb7d725ce97545226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc27af4ba6018e417ce248aa833e49b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe86f302117ff798743e67caf97990228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b36dc883eea942862b453c8d6a32d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb863a43861fd7613a173d10448cf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946151e937009bc80e501f344db13821231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b041bb3d39295595d2495688d0d3009232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4b33557ff95e21c6450550751e3be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9ecfb75fdb73b31a80aec8e6d1369234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c77a60c6705163bec02d9dda12018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c44784388f6ae70adf3ad5e0c0d5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c62a4381c4cc03ea4175c77a71c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a645c529c009967f6f885df965c7bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec10bc15eae1720a381b8b515a48c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9bd16886e5a0125af378e86a00c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b434e05a567f2dfa4eda4c01e38d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33e6e1cbeb7cd6bc85e7858510cbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3e98a7d93824890aeab0c844adad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be2098e6c5a6d707ee316baf03ca6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a6df751f3639e4f0905dfe0bfc88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a897d98071e83f7a50b7e6bd10e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e78f743452698db770bc236d6c1b77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c6b9c6e94db7e2098c6b23328b240248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17219e12a3d83b1017c3742d4e2b13e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acd37290e026ccb5d68817d9515481250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99731dada1e6ca0f5c57ac68e75642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78734f86ca83d7b64a935318723c68a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e5e0f97392172aa9255086101af6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c2b19ba8858eb9c6db4881a4a20a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1f33e2a2287bf8e334a62307851d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514d5d7c26c33948e529aa8c65990b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08788a674db366b2da55f1c3347689f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d608485a53136e2816dfa92ae03445258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f12efd5366ba77899b571b54ef7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c7de98d53233019b009a67e0061a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a846ffdaef7c45d60449bb7032207b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761da7a5c85339e3d4d3e02449dce50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700fdccc26de252a778c7f7864dd7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418db14ce79a65d52e0dcfa9afde8e82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd825030432d0f534aa7a27773f468e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff53f0b491b4a109b832a6f3518cc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d3b09f699be9e207503ecca5ef52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dfdac0f7405a09133b0908c6b3719268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff0c2bbb5f07ca5479f31e47958c84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a18183aaa8a8bd33f18f45ed33abb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83261f95fd799a79a63c0e895f4e919c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244cdf3607bd53f23a50f3931686cf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429aba52c12bda5238d9ff63e231f28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27a6c5f09bcabef29504ad38f0013274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916094bb88d509568c9e9394dcafaec6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738b3c78e7af21a4d4ad78cee8d198276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bda2de96b88a3ed95ca35c8b67642277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463e3aae7ad30a1cf07f5b3783b6a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c72c1f23d867332e814cc60ef0e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ba65eaa69678791a3c9103ddc570b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c94543d8ce111b6deb6f0a5a9cf26f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1ff0629f0d812fa6c22ec6709c20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86245e084cd238892c55bf7a0d27e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354fef54c8e8e4ce8c7ea2e5dd73e9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c7fe3b6cd0ebd84ed4f895afa51d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854254731fbf035af8ad63c25c22fbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a7efa979fcb3e05d814e57d7a8d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a160082609ffa8ce03b6e9ce8ab3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0a26d93a0859b36ebe95620ad6cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120328ee9be9b1bd56a8142a231686f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242545d5f024428dd07a2b65bd3dab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c4069ba7e9bf8c6d44cbfff8255d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158f4bf9303ba14a6b4141f1b1a796c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ef37dbd0963183b15ec406f131fc8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fb8871a0f10817ea5c83c719ccbdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a908f878cac453d8fb85e147a3776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2c4e505e28ab42af88fce8544e54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f14fa742e88fe625aeabe4afb869e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d039758d5b57e2054293eb8269fc88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920b5555475bc5f919888f496ecad0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17ef70fe5ffa93364ca1712eff09d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835712616a95c91057cbdeed2d8fab5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46462ababfa3ed1039f07362fbcbdbdf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa88213aa2579bbea33b3fdd4431b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133d70dd26bf2c684a898b8045f645305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6475098bf95c6299a8a1e7c0735b300306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af5d756355cf39f4d3c53abef003fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba82f3a0425058b08ebdc971c490f00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cfdc36a9480c781cc279e3c35bfa8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cf62becf963a88a0a00533fab7512310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5bb9618d7821dc287ff442be41d2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3745954566c6b0b6944e85c56fbf6cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358628de91aa251efd95144aa570b4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e582203b5bd41c106e057521d1ebf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0bebfee58e8924535510953c37ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e859d15caeba28db5a4a3cb991992e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815829beefe0caf3706462fc372f13a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373aaaa1337c9b39f93ab935af48ddf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492b3c03838ebfb7641ae9d9480c58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538b29b472b4ca6e48827a1021ebb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782d9ef3ed8a943a8cb92f8fed53d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdca853e42b1f72a9dc982b2b848cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f012475a85cac013e389e7e2aa947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87d23053fce5e5f8d512cfdf86661324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552f72e16a1b23110da0c9352cddc78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f5a91a6a4e7e3d0f9db8d81e9c167326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0da770fea473befc2a4f4019e109e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216927cf31a007136f99c8e9d1687f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed946877eeeae928e7b76b388ce8fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16b0c98dce3a90cec178051301462330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4485a0db09fe51a3071d44ecd5282be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964f480c1d5b8c96c3a9c3548d468b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a6d5bfa57bb1ca6c7387b0f6492f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67fbe866968b1a14200289a221b4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22824c7dac1dd567ca3276ce2918503335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c06618645f4446b7cc07ff9a348c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461f30f73baeea0a63ddca11f93822337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b703711e77bc5bea393a72015e09cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde66f59594c6b9d201f74845df66cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169f871703551b80b72a84c9aab950340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b8795681b1d8aaec934ff96a3016341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d658d9ab8cbfc31a3ec4d8a9ce477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b511764147b0661cec45735f70bf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf3e4280f2d2c10cb0a4d9c62d39dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ecb198e067592aa7a7ae60f30cfb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aeb6235d69f33358dcfd54fdeb995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbcd2dbae3e046db7ac92905cdc026347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d11f5014b81756292f40ed5c1d6db1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0eba5911f32c6e31432ddad474488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7fce970882f700eca766544a21c21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1601db061b6f06105e25c027f0dd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041160098e041a9fc8cc0d6cb519ecdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95c255442a814893d60f809d465fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b3622cb763fcf4fe843c1e1d4dfe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b40c9c1c0be8be704ac0c5560662f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41369a9d86c8b4dc30979e48d909ffec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e0b5d60b2c69afb043466d8d7245357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e9a2521daf1f4cfac3bc5da35f4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d087f0d3c811c4f1a32933137d8ea5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e6ba7823960d312364c74badff095360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329982f49f64ab42e6c00ead8eb13ed3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7aca6b46a5dcae4660e60207a2884362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc9e5d57b3dc142b2e6e58fd09e59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a8f1020aca7df58b6877b6e5dfece364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04201641fdeaf128ea70409850e02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b3411bcafe6228d9d15bba046ccca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d03eac46d78dbd8f6e0f460aa4c5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6171e653ecc92425884da1a12df2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166784423779da4a3b30ebfb9dc899c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df21fe765524f92e8c6686146b68846370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea63a7da58a3babb9a0e5ba8129e9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c06115261376f2e2fd5b13f0d3b9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ff9b710c4dc7f865b1f5448ece57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab351ccdb9507de4e17b7be31e46e73b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84eaed649b58a36e18f2fa478f1618375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f294ad53aec940490e0e386395318ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba63a995a35b120cfe0a9a5fbe7001d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba13e3adfc3e4fa6dd3003b7694ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5abd58753d9f43b6a8d41780c1e4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05af145e8a10878e578979962e2fee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182ad86d94bae25fcc5c02c0cfd2f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfa9282358d84b740ccd6ba389257382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018ccce36c0bee8e2e9474c5b6babd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9c915100d53b03f42b506252c01c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058edb8ba7cfe0eb53cae599b9219f7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501eed5784eb475ac3a4a116b50d63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966c7ae00126901bdb23116fc31c0f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7a54b7dc722aa3515c9bba688e0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce897588ac75af18ae222c3a7853fb79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f8949bcb376ec44205fad01534ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30d88f0e5400eba40620322b89750391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f5b9fe29fdf15a46255dcf71c6be0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8472b8579970195cda6ef967bbb7661393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a677d5b5e2ddc0680d180186dd3259394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848e8c195872a65c81f50ee17879863395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67174480f530114be28b09f64a2b1461396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a039391807547a33c635abd58d85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23791e4cb0cc8c1aea8d01f556310a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de402ada47375b311c8c0336cb2a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ba46c79feb56cff0def2dea1c892b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf0d13b2245f6630eda501e0cb374401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392dba205870e123adaba7a0a8396a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f19943b152a4fab2feb8f196f3be5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f428844a28646a04a428c2e34ba482404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e9dcd8dcb50ca7802affd1bbd1e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae2042a16e080dd463ae066c732bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038cfe9b4078487294c7710a0d9a6be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483896bfd3e70d1316e1f39d2ffc2df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594680b8cb4e709fdf097670c1a014409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a982fad09ddf82231bcbbc3b2428f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5362bfb0afcef37a474d2f00988b26a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878841663591efcbb4475ba75a3b58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935804b6dd57eefed35c678edf42de1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76edc7cefa2d80aaa7d8ecfda1a8e7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08121ee7813ee878fef671027eb65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924777680ce98bdc35307acd68f589ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fee9eb68cd9e692e1d12983185038c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0d86aa6fd403baafca67f4ced317418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdca1b67a2be7f12c7d9105d78ebfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b48d69a800f9ec93110d567c506c8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59aba1ac316b7672f742182c83ad4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b699c2299521a1fc7d612f9dcf9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3cf9596350e72959d0a015353e4d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c097bef0f8517f3f7ddf97e959e6de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacafdf53e425a12d4c0ebe0afc1eef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410b4ecbe6778292664c24b58a54c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb014529110f7e290ac0eae24e958427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c80e9fb6f018cb35bf3728681b09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87237953491e916ee0f9bbf4fc28f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd793e578b3329e07812327bdeafbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59ca4f3cf51a50629082626b9b0ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed354b7258af6ac17ecf920492a4c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cfcaed28a428980f6c9714be937a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae17505f81aaf59055f64dada25f55e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11abee9ed9fa6ca620f25adcb30b66e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3105416fb54508551335b03dcff4e9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b81ce04fd9d7bdc13569dd9e442b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952dd29b57bc07876357a371b6d4e06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16704f6ff050d34b5462d2fba76ac42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d3f687d0470678558692bb2e65c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef101cc3ba3c6d76b086d01747ff4c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc5ebb925ba789855c3f6f794a993442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33fdaeb1c098a48bef493429e7427f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a472e0a97330617a256f8262ee7ac3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6b4d05ef5ef9f85a8e70ab31b8aeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6130dd76d54adc1154d84677a2e112446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78162201b62d97dc2dad8b419436ab4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f20efe2f1a1ab3e76d4e1f8a545d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7f14c68b1004887295a2c8c8a199449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76552909bca902f2a742e8db5c17a387450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d23236f2d01dd934c14ab9b0c171451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933a7888aaad6919eecfd6db3ed0543452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d51ebadf595abe3f054d7c09a9d8d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6028672aac7fd8f3fd3f8b4f14c46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8275818bbe50f1208d40fcadc45a2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dde277f374699b8a95570a5dccc4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6640f3112736bc7fdb878de2f9e50c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277986587249ac3e16eb5f47c6cacc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19c44338bace1af1483a875d42347459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96250829cd8b64ee477b825905f74b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f24f5daaade2dde8970ada3e2b85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981bbe09eec17e3f6add7a6e4a8fbb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2542ef7deafb05e4c11531cfcd9aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6bef06b13374083fb1d03ab2d6da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad50281f94500c8fa6dd04e98659295465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddab8b17564bad1d898a9a01c6a405f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b5babccbfb4dbbb17cd205079ebc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68561e070b6c031b4ae14569f6699b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c91c6d2ac70f2e18889f68188ba8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d791eeaeea7cf7bcaa816d7117cc1eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08dc1cb20d5b12e81d57be5b8ea5d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e15616ddfb212d82a1e2f883e7755472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4a2c16e97e5a2d596025cde1f200473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143e5a4c232ad9f03c078b4880337af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92767a8b260aa9c59b2a39ab6a8361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cacd8986624708775c7f2789f46cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f36ffd7f1f61ae10514254c1c51d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f2750aa49598e7777f98af58ceff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652571d0f0724c8adf8252505c3542bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b86d2993f38b5aa56d9a0ca989da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642773be89af6103063fd9952e63c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6889ca4e5210591f69d3a2deeea0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc085c7d0e0fce47c9c09bc3be879483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128071f74b1216678db87238ab6f6a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63099c26b0436986915b40edda9b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872808884984e1364a4567f61c7a266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f46bc831ba1f51cb4e877e9250e9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697f5d68f3efaa3a6274c43c0495436488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544c9c4cbe106c103cbb373985947a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130ee101cb12d8cdc868aac962c401490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247befd31cd093097523f70def8df2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd064fda92cbda67fab3b5dc975f1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b6f919b0eba66198b8083fdcb5a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a59ef850440ad72f046b9d04de6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8874076b11dfcef42f3d95cd9f12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f6a5dda469ab30d79d151fcceab56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4043dc06beeb11cd86a530f3f0b093497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edbb5e62dc59e797bfcea9e4a35576498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624474c9d0ea0a1b2a5a05d6065d3e8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b3fa21985b85fbd836f24ee39005500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1924dda271beaa9b9c80d18186a6b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f009d2d44aae6b6b939a7f6c6fb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed04369193bad1eb542e0d410782d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a66dc4b5de21ae52a39ef9e1c57f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8cfb6e3a6e594d3ef16614c407294505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbd35c8886b3e66da89c8aa543c53a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7838d3a373f6d023c93e687662f45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262f68d286c9e7bfd49aebfe9ba936508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0e0c033e5e527a25cbab9b7575edd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2889f110ba2040bdf4117584a1bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c30384ba9b807a16905007b4a44e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc704ca6a7998368e9516fa9cfefddd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a06542f3c380cb003e4422febdf7fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f8e5f51a6685454f91e06f306d2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c868fa201bf0355095504ddf5cd9f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8822bbe6fd03983c6437d06142e8ed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecdd320296dbb7c98530055add564e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83271ef1cce0a3954379c710fbe7b6a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b4a813ae4468ec0d5275ae1a46fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a529668bb39abdd09ee38cd00786520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c4e50bcf47aee81b743316e190ca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45afc103de1d3f88defc66fe5e48820522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d00535be3ee53c53083d48516a92b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f5d3914ec97530cfba568ea3f7bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb8b14899093b73c938ba2790b4db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ac6731a864bc4679abc991d35ed0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09f52f8d89aa2a2aa14dbd1a196c96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de22dc5167caa397a3f28841ceabba0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106799fa3e36111f19dca9918f7b9537529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7ede70ba93055913ea921f9339dee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125de62f5b77ba005c9eaf411b9bfa3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287f47bcbf0bed4476f1be83124903b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1799b6b4104d879927898abc9d023e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465298271923af0495b174f881227fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a4d28d43607945377c7236c76eb71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17029db33de50a88475287941246ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e32b00d36734fd6c490a87cae49a60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a6401a2d7de8f82db242161825a2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78c68bbb648e942b86b4b1af42b9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a890f9d7522599948ac063f2849f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404402adbb59babc5157fdf1e344b4bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccaefa7be435f151ffc1dce7f2f05e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8105541e8f83537561ffb2bfbcd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e50a6150108aadc650a87c879e70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aa342ac0c19d6631492f8b47429e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88b87ff96a91c52bb8a15d6687cd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289918fa85df10d2ed90fbd2cdee4138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8b5ee4d992b9fabc66840e88b620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562ac5d9db72d99e5416a6491621f6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25437d5b13617ebee9dc83343de2d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523897bdea3f2c7422ff8bbc463b2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a5770fa8cf2e9e7898d5b937fc13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ac166d9b137d4970e2a0886934f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b4909d748d8bb0b80d115c8e4f192554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca0cc10a11a5890700b821363485cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed14ad922d0e3794c8751efffbbbc38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f78685cfda9e8b46571151f31dcf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0825d17f03d7b399ddc24b37bb45e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c6306982e0d430722bb01dd69efc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aedaa5e39e2a641cbeddf315f6c81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cfadb218520892a169a9826f4f91a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade03ab7af174ccbda6d07421f4937b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b48285ed258c4a8bd49425e2b98fa6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632f96cd2705a0cf88cc68877702a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5f194953f0eb3beb7d55d339de171565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da78025fda5a5d215e7699ca7c32e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7160a57a5d84d25f397e817e8f27e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e735b8ac7eca8e134add335dd13eea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f365a74f7cb89d2984dfb4843de15e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216f8ab5f9f1af6a0360f149c368fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f948e6f95174702f9cbe19467f433b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeba270d225b19b19c162263f37314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08685204166548af4570ceace386cf5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280831137a4de58aa8b5aa947bd27bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a85f75b493ca7b9b88689fb11bf239575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384243bfd7ba6299c0394a0f9c4a4a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ef12f2464b330b2729156454cb75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654bce54b675970e7343a19ef70419578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5760305332b878343d408b232d9656579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d819208556fd4e332d65ab5d40165580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae745281cdf4da5bbeb3be5153d1c4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a66647bca91b1c984ed0c7cee392e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8741dcd68b43921118c533386c237ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474386f229a38e18db64a59de915844a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf273810277ab4e86da14f58c9bbabb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c3605957f3c69e47bea06d26ef28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1167c1729f4cbb0831837f0cbdf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca946377fb7fe6a667975b15db028588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f172c53d0c3eb7ba5cb2a2596ed2ebb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae473422bdd97ce4ee75954b6ce884590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c98bcdf4393b4540f980e52090301591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c2565fafc0b3970314154494e7b17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaeb8df730a397a8b4cdcb2ac3b0af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc804c34fd41ec060fc1429b1301f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060098d079aad6715fe5bcc3ea49604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b353583650832fb994f881d70b0d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f87109c43e1cbf89492af2d621163d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c08230248b29cfc0ef154976bdf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa3e7ba05dda058d3aa1c783cf7c4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc95f1e5c9226bd65fafba51ca0e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeb8196f3d7f4ad8c358192f00ff84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b5eb91d7378a463cdce692676bf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920234b8dfb2b7c62d624eecf653de8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af2f8c8621fdfe5f3faeef4910bc3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612165d9c3e632b6a1cb57742278418605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97f4aff6e681854c0e28f8c2b7bf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437e156113516911378cc268c47c5cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bc176fcc5a28e45be49cba1c1fb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d074ad7cbe88c98a067e89dcf26d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f01d8e84bbf0c189f96b88027d8bf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c1c53f44bd2a5478da45a967aa1b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78704d4dfe594edf47513d610d99b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c640d9497724d60c79bc9715837bd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2443345f19e107d762e609b03effaa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c68a6975f644d200b6088578a5270615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a40a072dc9ff5fa064028acb32d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33bb5478719bc0e6dfb5039ffb5522617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3766f7625fed7f072007c20bde20d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd85645be4fc3c5116c42ef98c68f5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f51eb84f90a1e2853d5309f6f406e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1eab326cd9dddfcc18eada472ed14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620ee20ec349ce98ab1d84214fdec2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5bf91d6321ef5d0d3b29488df3dfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607abd72e8fbb6fbde456429a84b255624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e8505540401a56cbd59f4b544845625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c786546867cb466768cfb16b39dd1b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6281e3c1c4d2d4533a9cdaa3a909627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea256a6621dc7c26611a9dbaae53e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96ea6a3a539fb1bc1466475436c73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a7d70e5f07e5f6b35267a8575a74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffd483a44b2a028b9bda37ea321a0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2159571ef798f9fdc227a20e4d69b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348db107ecf1052e6c8d4fa5e9f946633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae46f9abf3d9f92598cb51979c9ed9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd532d93cba843b653aedb8cafa7f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b26f162a7d7dc4d71d754d335e6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758191e0dcbfbba2012ba3f9988a290637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f649798278909d78054aebabf005b0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd51ea221065ccb325f212b709a8dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d936f162e6060b81470565e16ec8d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912e6b9fc52bcc2a6c4b7e6e9e71578641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358672b8e15539703cd3a4a187d731e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ecc9fc4d9896b36008b8c3f0a016643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1dca792fbc8ffb0c79d70694f4d68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823d24fd6c6e4be65625881d4abeb07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d6b0827699dbc1531f9f85687d04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8bc346f7577c7eb8e9954b0804bb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a182d60825946b127fda86912848a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb36a34d7a8f024f65e084cce3aaa69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24897d6db0f54569c9a864717f18c99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1879022044aa7a98e949449baa8af32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa38f5240a29fc6802062238f77c24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd99c14a28086db83890f59a4444af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e1264776f5dfe9d1ef8c806e3625654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e10ecd48ae0457ed80b917767769655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d98fe661fcabe3ed367e67a8f55ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eafd9e598ef0ad803997cdac53c546657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b559789bda3b6c4c284b47e1154dbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b79508a4819999a3fe5bbc9f8bdeb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30727bd1b247ae67b10980aece9da828660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349a49d40fe136c768828283bb00234661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c8cd11eb2a66624f73a5773fe6a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377bc23806dd349f7aed2be4400fbe7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f251d58ffc727ca6b399d9890ea86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8a42a41d246395ecec74b760aa589665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101040a40745f039aeb7640bac99607666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fa5ad8623c36480171cecda5d3cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc9dc4c714c1519cc9a8d871528d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fa8624aba84a953cb9c66b4bcd4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f03b104057471c4794150dc9a47b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e8798ae37e684fbeb6c10c5be5f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3600287d78ef246f3333a2381e555672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d355cbc90643d257fc27e8976d764673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab21713f598c9ec135b4f8ea245052674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094abeddbf3932cdd753bbf1687138a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438ad01334f9c56a500ad0399bbe743676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a238bc15b153a1a09e1049859ffd4b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b387c9232375b18ac719a22f2817678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971eb5e4c2ebc0cedb5d498a13f037a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8a4fb35849ff02942f24be3d09a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54726dd855fda6ecbfab8127d84128ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e715b5f1d8f95a9e1ff711b5b85cd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e850342f51cb6190c0724de53096683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc5ac9bb676a10198f11c46488f34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639b3cdf9e875db12809612ecf9d6ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3bfd1455cc30f1488920e7dcd48f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191203a4e223d15d1c19980013d4f1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf35dbb5c89e4975f78b127147efdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4cf8f9d6f2fddba49885b23459ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f57b60691cec833a958de19d28f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537dc36a14bba2bdfc791a2233de501691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212b01dabd1b7777ed7bdc27373ac7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41cda139ebb0961e6fe90c6732348b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2694aa6ab7774d32f96e9992110094694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4aab26e1fdd51ccf55042116873f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88be78bf1d6efaa036eae456aa543696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249215149e2fcb0fc38650afd47e8fa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401cb87ea4796bb9ef437166ed07e81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ff2c507765059b67d827f8766363699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70fa2e9b4f27afac8516310d0e812f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8e8122a64def00ac8763d9bb6279701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793239772929411a1b7ff7989fd47b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4f5efd70e12289b5d4ec51425bd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fd271938b2e59c5f18e8c732ab8e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2049a610b710a1acdf7273bbda23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c8a97c03b247743bd63baddbf993706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efaa5647b67be7c0c777040707977707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b9f926d5a60fc1cb3216ffd3c6819708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b258154d61d0071a3b8972104f8ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3824439616ee6f90be250cf9300d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b9687625a6b5d4d168d88eb4cbf25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d102eebc79700980e4726494b52246e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1396f12f3609d46bb9f394351a2f38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53313302f6c08875bd86c4d106ebf773714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6a8512e1409b0ffd7163a12f06157715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df192107920bbb1fca8c87a08e2763716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1cf5d87e71e610d76223a9f5e494717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4456a00fadd1dfcb2f6f29a92c15d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d2c36be5fe8169e1690cebaf3792719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a34c0f62b17062caf4b4e22caf3bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a7a006d6d445db533547b61041bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4798eb1562cd571049c12c0e0069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89060c217d0f030fc2f12cacfa4ec4ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adca7f5f4c0da138ee9a50d448229d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ccff62fa2d496957aed687a516b08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c6fcc5f6feba06ee8804343abb28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9efa1c44540e38983ccc5ee0dbfcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce8cef5d851c95ff1239ec257e827728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496bea89cd24a5c3b13ba294c453d94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091bd87b996d357d8deaaa6183b4b42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6285ad9c097fd31218cf8ea3a797f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa926647c4b2ae983f5ac4e58aa89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f447494a965a17559be73d5384b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca309f38df4323371b1ec13b8636b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54cd73d548e426df34f38cfebd3f2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e2cb1020d8bb0beb5f3047f7d1e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e816334b96d58c51cf4fe7ce784777737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7a7b07d4edbaf5afd05b0964ef268738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d378a827ef22169aff74dfebd55c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34d641884f46d9a26e0493f6d2c1b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed35606a609160e19dc97ed1d6c91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f445c1075027918870cab2a702334742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bccc448fd65727667fe6a322a2c9f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414b0ccac8e482e57d3beb60a0aa32f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc35e6992f3cb78651865707482610745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a70c72248d97eb3253cdb9f1e34bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9b3dfc34dbd4fb160e80b7bcaf15a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c992dfd04fde19e3f29ac8f05f8c413748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb92f204e03d1cfbaa807181b79163e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e555d6fc0743ddf61cd595a271007b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616e9058fd3e9a04724403cb5a9e788751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d38bb746321c6337d5e7c17ce97b5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45519ef74a0721f89a244e8ff3882a9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d554d2aba49904a1c4cd78cbcfaa743754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519d582cc5b4b55380dfd98bcff81a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cb41a8cd263e5d36333b936fe4d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc44d8b303b7b612acb6739eaa27c42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee1f8b02d4843cdf2eae632e28ee8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e5706e9f2ff718644ef85c33581e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce322d9c1ca0d720f902d542606274760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d757cdfbe70339ce8dc71a03ef97ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fbe2f619720f897801acf07c0d09c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ea436480c783cc1ae6ef2b3f51666763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21df69def164ba2bb05f8b3d097e65764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866dd0d659bf88c3fec7cfc0b5769d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb86d16243658c6865d22d29c1bf5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb164fa756cf3121806374941350e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6511d581316a5c616e9d3998945e7ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652b6e8e6f1a5bf96d8a28e71def549769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb6253b05168aa93127b4615cce038770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fafe1144bb8a73c8f23aa3b6c7d12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce0a1828f9da0b2d3d03558bab765772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534a4186fa1e143eec5079742ef5af773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3225750f2b3cfdd0b7899da8280d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f052e1e25de9535ec235c4d8618a78c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a243f246f600f843e993764f16d8dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9de9b6db54c4452171a65c7b921e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e827a10cdee7488fb706b9610e1042e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73062f3350fc91a2c273b02cc49b35e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea4dcebcf9fa11c4fdf6cdf222d2f3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f706b52949f403b259b439f40ad65781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb341912f53ef57d575a70f7cdf2c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18984b5d91c2b820ba849c090ae0b912783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0312140ab61241b71654e9420cfa9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fcce7e45ba330708e4075bd2f3364785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123e536f4ce373c158b890932c286c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62e06219ea84153ad6eeec91415aa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a95c70d934f3fcd994bad1ce53580788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390b179d5677202dec618b25aab8bee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7ce2039a2314d4083c615b92f760790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e233698ee0324202802a7de88678d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81a0aee69f4a51294abc530606ddb5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c33de26ea681b61fd2c3ccc8c7f7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7417da18a1134b8aaec509786d5adf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917d67f14ad0fd62f5c5ebbc228ee4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efaf9e92e728dd512bff6a4cbc495b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c834ed92e74ee655c672fd8443f040797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0e9397dfdd9042aa7dc67c0693a1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c06f50c965eeaef2b91f6e6104ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5602d089e5114d3f97a7055296410d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab188b993ad3d7ff01886cc351253deb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb50f943e2dc456f4f9359d0515676802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6f361622a97c7db3cae83d51b1dc8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc88c4fd0c98811a8adf731d1fcee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb51e8ac2e948f416f8bfa3117b6b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982974731832983e16893ef1a92d925806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35815e1acdf7e028d788cefa74b33f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde17e50d1f59bf1765d43d20817ee8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0bba2894481bf87a5352dee7b4c9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c12d0ff048adb25b065cff258c089810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f0c2cb2a5caebb939aee3f19385a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0adb2ba021cbd79f2c186473c54a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d50fdfe715703dfe5e3846e00b706813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2ae420dd97ef45920f3175e99d39814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea079748545e9d4081b22cbd14df03815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0867b523e7ab74b1664be4275567a0a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabd6bd068461bc25af632d104795ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcef027bb74cfaf866701f36d35db9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab112c0f3fc5945f9b200686fa122819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a5b0c3a35876c3fd6149b3a30578820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6ffd0e83ae76b7e4435f69f4d882821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f7edbefe36023691a10fa703dd9a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07522f7cdd96954e684fd9c417d39e4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24326ee2d30315410f5e138100fdded2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17533c499ec2ac638fa57d2bbdf0fb5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29130a9ddeb2cfca5dd0c8ec392d9bf0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65bd6c189046e75b6c76bc7931cd07827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f7292d4aef7658671755f42be8cc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60675221dea83a2384f4c2c9483719c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca346199b5ae9530e9f6cdda3d13b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5eb4758759c5548bd671cc5f81e0c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019df3ae0944dee4d03e71ea9869abc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c42d8c4c2f9e01c9ecd74f0dd0b4d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b912098d9d3efca5fef51dcea7aaa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901cdf7e2745d7ef9be0c393799c2d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba91a6dcb389330d4ff98a94190870836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423e31901ecb7cf402c04bee9c9bb2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053004f0357d9f46c8b809b76ebd5f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c2f34ffcc1a809acab359dafc14b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e997b9e956e37a28f30fb0569e8dde9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a85c38179614c8e48027c8a6bb78f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1e306a99e1de1bcd6db98362991a9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753bf712cfbdde6b0c9261c9ca2d43843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4156c7cd52f669b91218a10255180c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1aeffa8bc8a49bb457c194705dfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c2f9915fa3e350d6e6e5bfe9bf533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaed6b3975ea7b6fc47248e3f246434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17707ae4f9a87c8222045eee227f27bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4d3a2fe6d38d30c3a7ff52e0ee1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9b2ce10a553066f140e0d7c54024d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b3414e5466b388cc4799f1d69a058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25722c062812f475535f6b1d2b2c059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa8f0905b8f5459ad8d6ad5ea81ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202f244057b2edf4cceae61905b959311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a4e4f6f98b171397163370efea1fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d6345777973de2b7314419aad13613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c6eda260866f03649101f2e2cab414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b69baa7f3201d5f3651acebae7f5b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b48e2e7d752c9e5c3782690d0f5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0da717da1492ea54dcc762299e0e8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ba9984b4b9bdc1b1cb22217db360c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269cdf515f0acf60318edb9ce7a84819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725339b7c2df55d3a4656cf335c3a1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3a3b809573a0b0b719388c1cb86cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf7647276bedfbe0cbebd2ccb19a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424cbacd14ca626c71f41633058ab023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd9c9234059bc4e415da5d57e49f8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60366b0c99cf6b615a2ecb979624f28925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec4f3c32dc00547df73d48b64a0d8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b902e935b4faf283915766c60c9ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979613bd574f8a8a8d89545b501a83b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8188b6cc234808c3e602bfea884029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814348fe58c22ee4e6f7c395a9f1a0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c9033ac9009c1c1a7b163286f06e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d17ba316217f75dc84f96d13fed04d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a4cd35e9c1b53180d1e2d47bef19733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5b43ef793634454bf297411205ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc0ef4ce7c28c121fdb6cdf630dba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870cc1490c0b14aa099c3fde28b425536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f025c8cbea2377c3206a355cf8a5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27b9486b7245cf0069e9d6c6dd18338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f018c018a65877cec1b65a131d0f2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d43aa84e43ef2086c137976c2b78540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a181523de91bf0fa4eb704c7f449241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c843fa51472ce7cddc25ac9a357c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec45e2d24841118b535da5fa8ed8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac1ceaea74a2eb7bb9419a9a0dda9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f031acf463079186d207c27a810afd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e7130657b0b127dff8cedc32119646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab46cbf208a74f5c6c285fa21c7ab1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b2c6ed94adb8c664c40b33690d6aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d5bb4807d90167987a256e1cf91e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6346ba233ae0f20a80b3b7ac2ec4f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b58669d25d5a494417ea1d487fdfb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6dec61c9d24c06589a30f025e509252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb2ace41b52465b86338ffa6b8fb6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dafc88842c63c352444eb7505f77954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b123bb683abd399598a45f1c3e40455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d0b4562e71b947174e7d0cc5f159a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f343e1eaf3504663733d6a5962d3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5aee90f7b60032a152608537ff96658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc7444df7889ecb93f1fc54c8159759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e98f59096241ea0612041be35219960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a22e99971bb3cce8e622e3c4a002ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4938ef1a0741853434fb21a05383662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e5f5fc472b24eb34a6b2677d9b5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cbf8656d994d57c6264fce17ca5e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877a5443112dc7b88b7efa5aa3f3ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310447c71191d5dc78cd5989fb2c617a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5a1fe56822755388c37b61a5da2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0250657d7833ee4c44aa8f4ab5f9c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9206f3b8467bff44a22c2fb33bc0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3055dab3fc433b9ad5f594376d8d8e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5359b1fe821c8eb48fed19ec3b3de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4615c63dbe30ecc83cc1ab8a52cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c30182e37085c75a2712f10f02c6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda4df651161e964b850ced80eff5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4daf4db9f414aa626a66cc5fb3ad8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5449096a3ee360ba57f727e647d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2252f10f8e060c6259b7c74085609677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a50027f060e2dd2a24d7ac9a920478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f6d87719d1fa4d226beb32fdabf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9409b7e10893e5ff943c887d09978d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a736a0f98f88056267d644fabcc6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5705e86e038adce158abbad132fa94982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d79cc3da5d44d45f1394cebfa0d1e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd594386cfd6a58b4a88b855c002cf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c664bf1f38dd12dc316607c967f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee45ee5349c7404b8940a9f83ddae4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be110ccf4d5424a154b288ef71f8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cacf5f2c07ccf1bd76c228862f5f0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ac66b69bce15a6096cd844fae347289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e55f400dfe21913dda98c1e61136a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67e19b7be3fc0ff3d8289b310890191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020810498aa01151791aa6be9518500392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05624f12f8f8a638bbfde0cc8d62e8b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca09cd3855a86cb8d74e09669aadba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33653cd2bce5ee8018469d9a19a70ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375104a3034f791ff874514edbb3887a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae4ad9f0f4ada40cb67905ad15218197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d73bb5cddfbe1df081f8b125fb3e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bccd8e84e022b3ed403f471ff159e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5bc993010a9d33a197dbc79e89a09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116dd2ab45b5c87c3331ad2da5e8c43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43a39998c6a04fe911d384cd2aeec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec13b6014fa7597b2342e50d5d663103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc251e74fcdfa7f3c4a1c78fb0a3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d69c83c6ae3cc8c08e58d3903b27d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7454dfd559bfbba092b49c4c9a1f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974164be2565e5ff59ea7fc7a479fed9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dad9ac7bf37b72add3588ae49885a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265cf716a605c8564528f88ae51806a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516dcdafc2e7211f4bb8ad3def9569c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140699e8d34b96c05d6784507538b53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86aacd50e82ec3f007d7eaeace3ed1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ded3ad1d406a0e7f41536f7b2ea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fed8bcac7ba5ca296b833b3b47383114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6eb2f7157b5129da37308eb3b14d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea737996c5539026b17389d7815d28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b46ce7a0ba944f7f7af0fcfa1a7856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ad2644182fb9073b6fa7939d30d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946bc13ebe3664265a23e5a70819089119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f777d5c65438a09b5eeefd2e5ebae0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7af86f604006d2515f91771d57aaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f9650fe0c660dd3a17085fe85a006122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea096aa49687dd04886b608744d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368f1d1ecfd7e7dc80fc0c3154054f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986ede1fc59d6001b77cb2abd91465125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c055c50069ef7b62942256918aa496e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f255f01b99d5144e91b7da0ae9cc7fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533183086fbde3a534c1a7de8aee55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333b914a522e7aa49ce132391a046fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1590cfd03065d833788239c63bf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d652d932bf113c65427121521994be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067c2181cffba76bfdc0e3f748a87c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120811ce274178ee2bbdf7b91a0b41ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaec8c5ab862590a43a3d241ec6594134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da2eb0c60249272f96e336068c8092135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56054dc31b5fe1b944d9861a84524136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b13dfb4a37bfde7336576cdf9454b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712a242058e48d7e568a4ca0c37739138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f83c6ad6b78c214e56e25d4d0ab18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7956aa35320fc188c1c359c6fadd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a5cf2cdf35262b4b178f8beebbd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc0d09a25a8bb99bc95039c7c3d247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba52294f5157c12be6393dbaab80db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0a4d709856644359b75cc73fe0bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e684553b23c0a7065a40be91d22ddd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25188efb60d20e11cc8da68e6e6de0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6aa63b4345458a8f3c734e6f3dfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba2c7ebf46b6adc5e4d9a6cda44fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4908a587bd6e20655610c8d171fe3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec912b7efcd4588bb0b5f85378ebfb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e16b557709ff2dd422d186c78038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eafb0af3a9b83cf358378ae5fb6dcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b75ed1cb9d7dd2ccb4467165a955153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aabe35ad01bc4f77b878659a8cfb83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0872123a8ae0dd10eedffcbd840954155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de0eb349484dfa24c2a2411c8eade156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1bf588cdb47a1116c9275448f435157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf75026293ba29ffabc868abc9889158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76fdd12d4474d0d67d6f24941f39c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a258e4d9a0e41896fe3eb580c2fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9035fae4b91d2607a48b05d62dfb71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d72bff336587d95821a44ba6dd0fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c29f5f77771b37960f868f8796c9cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0b4f484d7934ca0802343806b750164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159b772cea985dccbc0ac8129f34cbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17e9724fad48520de5c42f7448f4a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ba406a471c267e45343f332c8ae2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f712d2a108cb7ffff69dd8b7e96cc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d92c8dd00ef22e007f674bc7bc2a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d8ed7afb4ab974d75d1e911d3bc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1460fe2e470041c45c0cd5f02168e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740974ce776cddc62597b092b30e0df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d73e4fa8dae54ae35927db4d076d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc423e2c2a2b6d4f52619e74dcf005174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73dd3b27ac558b5cad7f45245157be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13351bca0ff38011ed3eede62db6b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb53bda6cd89f606a6227d4f9027adc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2522d4402a21e325a9b339b535d61f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79cc597a0593da88be20a8af3bfe5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa3ca1fab0170661d5e3b2a622f2b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9097b0ed885ffb9116ee85b9a08d0e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14685899d5d9f228f00226e7c160214182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebce98876a8a3d0e4d467400e11a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e745436c4ee12f6da21d7966eb6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a60581c03c869f6b4b50510f0e81f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b933893e974dd0252f09e6299bdda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890e60906d521189c86e224987a22c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fec5a9d16f8224b92ca25f5b0aa0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092891e1188011adb2674fe0198de5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa4de32bfa2e92a6190cb65caf15b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538fcb4ecd083c4fd7d8a95e50df8e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22908d3f202b321961c49b446b2487a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c8a5ee0cd1fa6d20e1e594f35f7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e85fb5fbfcd259f7e6a87205283a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c56677cd7ee79d9b5916a8d66fb06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db18762a965c0b5e36dd5f19ec4b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2515513c050e39f8b180b16ed92d867197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946bd133f030e8b6f2faad6e1486de5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f52a5011a7389c6498dcec3eede8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fef8a43ccbe06342115d806ee068e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665fd62271e7ad031b2cda01f986d16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559cfbc1e2c24f9a173340b49bd38e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfab164f28f8508bdc661bc630db9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387902b21f718383b89468a7e52c4da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35fa9771f33e683a8e585bff82b639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7d08a2148f60ca838fa2969fea27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e52bb489b469fafc29cf2be216af73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a2b3afbdd036820eea1c24c7af01a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33956c3d8fc78e7d1394ff3cf6890e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14af64302aa31de42f744344e52f116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f05d47971ed47a60dc740fe069c09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb3d701ac04e20119fd9df74221bba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5a297aac65b9385cc61edffcbde5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a58c4133e57393ff85170ac042089214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cacfc6cc27d45b0843ff17a5e49c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98e997c18abfc9993dc0631318d76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a46d456d3b5e55f948c3847c3f6a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586f02f91eeed5349ce01c1dccc2ae6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585946611a9d850ff2abc4b0185307a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95d213a815d747af17494be0b8f77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4edcc5df62bf1bdda20a8c5d01827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f1d20a041d1f88bdb8eef512ca5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d6c434663ff22695dfb419e6955e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83dc93b5f58af21e916b0b46789b37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c4921e42b3b2f167330e8acb24dc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880431483ec700101b8e46712da716226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ab87022891a773358e94252d8dd34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb46d8ae71a9d03ad596c8cb16ffa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c63bb42a3e202736694b1d087cbe1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11dc77ed2795ecf5edc1a9b21c6672230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f1cf6b524e50ce3782e7e112e77dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab276284298b3bdcfc91edf54a9b0867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da829588ee4b831ed1102af6b31023233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b36c6fc9b3d475bdadd46c19d7e9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa8bb31b99c73c0208f6417dda4a9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dd03d53b1a33f54cb43bcd184aaf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90e86feb91008f57d9644876fe6979237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387c51b9ded6f165fc1074e8bb4768238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303d361c4b0441ebb317a7297c25fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c4b3753aad9567b24ef39323d869240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191d58590a6707d455817bf85c1296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def412d1b8d13aed4fbbf0ccf1635460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2f13939ffe8e047062d842eb0209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa97aac58904fc871bb38a761405ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3e270f2f35ca097ed4b07495addf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48859d7a9e43d1d1773420fcf4d4f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e9c81f082d53a545c4ae7d6b89f17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602335580b42f7a0413d8b5e7d708ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809a2959c307f5f9dd6864be62e82b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cda333b8ff60b30ce3deb1dd3a39e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d5be3fb51ee92574ff45e1d84096251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e036cfb1a7518ddb1a50b1ce816dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584edf0e81d876e24ec0d810ff6fb0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4032f065053a5524ec2abf799d7833254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ca5c2e09d5c3371f3eb7caeaa4105255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd4d287f95a2a6451a04d26ea12b52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc842bf42af409983e410bf92a51d67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd49e51393924e97cb1d506c8ca095258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c2be18c5cec8ed5a77c602d92c51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0fa5fcd27c2417202047574277f9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd082eb2b143fea99d1e0938d93c59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a810771564cd4f6d57bb115c2e9901262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356071ae18d6b54aa5ef7e5e6590bee6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ce93d9bf1b3fd7858fe7df89abfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b75acbf98baf6aa6c77cc99b703ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ce3b1432f266694070e2c5b3d970266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8a3ae4f16852d894bb71ecea1e831267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e262f247f010e5eada9933e14593b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d727365e3bdd47d2d6421426a297269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf1e1751c823f07ab3a0ac010bb75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a399bab05fff5e279a0b33fd7e740d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc778fc1b78465b0e6750788571581272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8e202ab3d086b995371a6116b9e75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8729336b5f4d00ee8aa2d10ab0d52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5a07797d34aff51a507925bcbb18e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4b61339e022d84b3af9f96cfd3bd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a698f77396956950c27e7be996400c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505a32ddef34500d4497b1151c4dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9cc0d2741c9ba6130dea7889bf020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7b2fba44055387869311a20abdbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1995c6fc1dba41360e7d367259081281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9beaa558807a418e13c0f8d902363b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db0210a22fb6123ba33811a9e3fcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c13390534547dd46cfcc284115473284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093334cc4f357f7398a11b215ee55df9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451b93f97938ed2518315d2451f099286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5db3faa72570fc794b94db7bcd67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f067a728df21cefd16109b418365c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74fa917bd8241b0757665691706c44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fadf03da4f1fcbc2e3f733e2d5b2e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe0ae096cc1880fa50f42679a569fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17a5b31331ba82dc84b448e211929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fefaea3d4464d0fa0c480952ac826a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c58cdd7beec2c211de8f469bce6bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4cfa57b9c5bc4953e59d4933a6029295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ede587ff348f238735b189a5b545296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0120913bb892202a65fe5651b710297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b45d7889f85f43bb72a98dc79550298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080a1d494da22c74dfb21466b2ca87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd33eb89ed50cb59eec3edcafdd96c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a2bd1a5f80b6a25361d38fbcae9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51b75caf5aae4d824cce227cfdf35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ae86d97bd04123da9c5da7cbd179303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73920e1c188fb6a25b579d1ac0828539304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a7df973894cc7a9a1106e9284825305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4decfde509135a9dbb4a67a311ec7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab1e6fd105b3f75d06c2abc33fa350307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e957f61c64f56d8300932f400938308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534e1b7304200bea1fca2e6340dc4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4ce20e41aa05b2376406590e10d26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8226e68ddc8bc3f926b2a72a5e3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc8b14e4eebe222ff314c21c6858b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940f49f4a529d30e228a7f77e5c2fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d10438c49f68c8251b4f7c99e932e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c5aae797dd28864236ea3a74b1fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf54edeee6813f76d1ad2167bdb8e57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dc62186a0aeb434a0c156c711871317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a25954c2575bce4e966f6d258803e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60de3020e8d7e54e281a909602f891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577febdb4549c4d73bf509d2fe32b627320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb489afa7463d8d7fb95b12e497e6f3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb46071c02b378195052a5f1a88cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e23ab6dc8577e4a7d1ba76e8822c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011eb1b4c96be5f4110c757224b0765324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151489a66a07f714909dd1538328f56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31866e133a08b2c84f27bc2b8f32db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155c67e1b546efd9783459fb8fe202327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995f9b0b9e5cd9f0a123e71bea7395c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd693dd84cdf23350fe59ea78b83c48a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5411ff5b79c9ea8b004109ee6f907330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b0e9826a68f4ac87869b477d3c7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8930afc98c5f324825fee9c14a07a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68b727c2a723e42bb8f636d55da90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784046ccc71d959ed32ffa6094a3429334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b4284b5770c26332959c30ea3396335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ddde5a8b535605e6889aeb9c3ec77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9662020f336d973aaaa2c71f47c036b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccaf556d8d04aa49881d3af5abc090338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef8486b040c56f051588de96c24f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc9a38072d535fffb61f21f219cf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06a724fe772edf617d49ca40f651a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd400b25a0d4ccb5a6730aee1dcc358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478dc9b36d4ce879565a16fb17b7a33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0c86e41e06d4442819b1d79a083c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13592dd0df01051d1c4820b51e9c87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0801af146549db12c3f857449946c05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681197bdbfe387b190481e88e781a3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a380b8779f67e8c460335198b03d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093506d2cd26fcb91a559a77eb7b0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c391e564d97ad8c3f4ab60478905c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17942199e13c2eafa205cd9fc9e69ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d15109e6860f60ac1d77c702d24e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192e356ee0aed8a2544431fa88181d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04160d02c6bd0e5b30b1071f31d8ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8cd1b2ea23604009d51b2bde1f4d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3d0a1911422a52785850089b986ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14fce4fde76e6cb9919cf906463a20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd72811df3866a528e6f3476a3335a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee4e75840fd754d1ce1edb6f9209fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7971bd61ff9770fbe51ddee632d32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d87e5aec058adfe235aaecdea1eca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6407c18bd65b12f7d3be58ee1b019a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a10f3071f82128d49d0b7a9638e4aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43169696a27b147271217f6eb7ed88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9a996aff2d4441f4654eb9dbc6b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116504b1d1c41eba32a5dd26e62b8504366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05431ca6138f00537aaf04b7e0a4895f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071cab9d29f84e460649b4197323012368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd26d1dd31d8b515183c9a49e46b318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab53ffc6d5e5aa7af51c77e33785b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781cf9329ebc023f2c8cabd270430f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f374e67cea90b97df65761022695e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff1c34b6bed783c7a954ac524b9b85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09083bc5930eff1e2725533b91a979374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec270f262b582cd633d92fb0366b795375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061c9410335dd538e27f9c3adfbdc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017b95d579de596d3b8afeb8b91a7e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67c38312aa8d97feb3b8cafcd5c07b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842876a1971da566b2e4f1c96804706379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeba0bcd5ab79cef4783130d2ed306a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939696cff92e1c884b083e60a69e106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a2d1f736255efc754e2579add19a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b790366239294611ea84fbbbf7d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a126660fe0726fd7be33b7ec91951ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a1fbab5fe5542797a2262576b841385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1324a5efbda620449c4a905b99668e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96421e553153cbab2aa62544d139278387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea598ae8e1a2cba7aabdb0f3b76653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631e40d9243a847947b3de636626428389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e346c9601b69c98b581a92ca837d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42fbfe1cdba2041320851ad7d708a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a63a65bb6a3fcbe22249e146e4cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c315a6c30bbca32cc829328a88f623393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2da5e28b856964dc839eb4ac2043d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac8b668f4078398bca9923b068af8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f144c36455760b0a3643a4a19c8a02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f419f346bdf7c75c29775082c42e51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64680e00b3450d63ff2504a777a87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4677247abed9c4c8a377c1522337a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367036063731f4b1e770ee5d1173de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b98d37299409b0352d057d3965296b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1c954114272e5a3f450f59e65b1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61dd8802c2dd395e71c7b3d5a21372403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17131fbdeaba2eda7a56c9c28a116f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468a975a2c5af0b778f479ad352c54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f54e18d50c8b1fe147c3e3e470d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e8dd7116b3eb98a215ed3d19673f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20bea9079000ef13e30bd866e3441408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242021d1be00b2fbfc432b3e292445e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce2c67b3d86f13cd6e6c2dfcfcb4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f5d042e777969a4736d81d7b189d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09b8516a5e5c5b984b5166507180d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b0db5b0018b2fd43734390287d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc22206da82442f7d3564bc8bc54ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433decf27082443473ed1d40c2ad51b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a6a038dbb5cdb186955930ebb4b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d3a7d4fa8ae518e7cba7be59a1a92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286a60b9628506264cd983f7f7d753418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39ee85ad8849d32dc69a1c76262a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846458ec80d8436f7e42062b18f43aa3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab2a5fcb37bd9577fca34931b9ecb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f3f9b791fc70fc2a430c7221ab86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3710900f6dbeb66d3b2a6e27ee06c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ad8eaed7d91361d2739c8de3b6bea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284a3ee06995d128553c28aa4424a55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef52df7219745ab42bb27dcd4a53fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0def4d24ef25850f3b965a0a15e120427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398bb3f6339ce8216fd73b5dce95040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc3b2363efbe6f58c432f3ab00383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fabe9afd1fb62f088f6c13b353486430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db85f1cf2aeec5928f1a8a1e26b010431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01fcbf9ba32f4ab78fdaca6286100432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab01a47c46212373d2730052dbedb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98503f60abc46a3a17d4d0a5c90a0b27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771d0e3b633f1e14708f9910a57350e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c394bcc047822f50531de71b62c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca5a97ebd13f47b1f549e1a6ddb1d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90220cfde6f0ef0a974a9f211be20753438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c8bcb08bdf7e2f7a57ef3b9278da0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095260839c7be2b9c18ce3cdab713ab0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0f0363b437152be34bf896eae51c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ce34a2aa4885939d3d25557794944442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd55b45fcf4ad448ec0d36e5824c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a91325faf8c3868e7c9c9c983db59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc901c691b8db6736552c027bd180445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f4f2a9ab0e83d8b886a3d9426a42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82915f4988b8a9376e0690e2a517a914447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28298309b93dfea5b4a447c3514dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5780b342802ce891e4a0d62dca7b48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ca8adca71957ced4da18b67f671d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93f6ae4c6d87bafb57354711c62ead451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32f2eb7f5ca4e483978506dd64e427452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d0b1261fd2f776b41637f5e27475453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a268a520abce8fcaace520618c46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2bf04953b5dc13a54085c7f53b0c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a8e5041937f2f1a0d480ac7cac6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a55e7f047fcacf321c70143ae1b13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9abce8782e9c4432d4fadfb4c7554458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c33e6a5d80242877b39527f404e025459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b9ff404901f121b07c02c1fbd77f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb91662655d5a3e4f45b4011973b3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef652e30e43b76a6c1bbdcda724b9f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb9108a88624fcdfef31f2a8af40e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7bd2486165216c31a32545f40681464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aafa11c9d7e5435c5e9e96e5f2a59c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa5868e78f1e73668ba7632af371f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab09c519de8a0584c2af33e3f22449467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fe6023863f7eb35527e3482d2bff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1cc2379e01358752f8bd35854577469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69b777b8a57d2476897cca80b2dfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6985cd153b3cf09f8ee5590e9c440471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf124b136c71087ce494e30a165d13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f5ab7c03fc85faf465ac15ca3240c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91f391690f300a84c085d37373480474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827b9a680c23fba7ec967562669e41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae7f3cae787b54676ac4b20a981973476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297494e5bfd2dcca2d22fcc3a073c881477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2397a5a0b25cdea7e5e6a7c26b4cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c30b3898a98dc407496eaf2fe856479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cf67390c959c2d65b9a3d8f39a617480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b88dcae7cc551f24e1c530d6b8054481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92e4c461aeaf679befb0f11ee2b1b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa84316726b85d9de4cf04cd5498475483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c76de0aacd52d2ad528461870075484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935441b7616a35778e95329339672b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6df4a9954e8f26c9dcaa8599ffa2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6cd39a1d379d44ae96679fae01d5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eddbc00c1cbdb04cf734a2b077b50e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0928d4f4313ed54963eb6eb8f6b34a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001be52ca6daae7587b2e50d678c34f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e362abf2447d3e58944d567fcd15b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915dc0c3d5f59eb33c7b5b6100ff09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a5f40df12c68a8a4fd423fe2057e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c05ebec8a40590fb871517099ee4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c60b5e56ff9ba537ebeb2b3109a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e2a970f7bc407274f54578f03dfe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b219451a502b35fe5c2b32e856476497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bd43830ad693b6337c99c9bc3efb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10921ad53a823d47fe175ea7c9dcb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c912e4cb3ef0a136fd0c9c35cbcc3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa008762cf7557ccb59b3abeddc1e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a51f3d6b1b62f6938e6e415727403502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b360dba07ffb7b77394281cded60f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc9f98807456ab14678e6ce4882f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb9c3dd26513cd8be7e94300aa9d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fc5228b6c8e4690b50704a323a170506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e602ca536d269fc2adab80e618dbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f960efbdeac0fc5ce85c943539f13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de05b8435d0d6825646099fbfebf5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f213b22a75b6aa7d40d6f174e7e0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471685d5365bc662a7b924a58e393556511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11cb501bf100cae91afa4591d95b86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39cc365f6b48e50f6adcfe3d60895513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7450d3d9d9e445e97d32480dfaba2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc21bbf14a598ce35b4e3c53b030368515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85140e53b108b1cd5ffb041a086cfeb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401ed470d83e17f98638097e5ba0f5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35c5808bc72d4cfee71eea7cb9088518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2edd3c191a4d4405a7d2e40dc4580d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f4386b2db89062e324f4d04c3f23b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8cb48e6eaf03aa631ef479e9b4ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb767a491908eefeaf1ccad5c8aefc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25314573dc03b6146a2d5ac4f354c546523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786415fcfa05fba1f02ad596e67e0c62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140a3e3cdc6634f8371a9f5712b7bf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1856c1af42c0f9fb35e566d52fcdd7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31228a9b8bdca201911e8bb771bd5da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656bd0db6d0010466fe7c1ade6b853528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f7186a68b0a0ae08cb55eff802a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b1f9c9aa9d3a3e58eb20d3b675ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a7b8da840dbf6ace9f282779f1029531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9741f84fe34c180067ac28fc764e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516129404cc9e2ed22b323e77daffe12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91165f0d92f11c0b9dd137d7776127a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe943e8406652e2248db95748b14158535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779bd89f47e80088cce324f5f1ab1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1603099a9f69d6f9c6076bd1d8f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edff0ac89451aa5010f33a1d8b768a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84007baceb04379b72557c12939543539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eae678b5c66d355dc9135d58813cc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27ed2b6e340b0a506399521b08718e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7b6ca1a7fa492e767e7101cad02d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca50f9095a36451187f27093156873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e731a2c2a9b9f8cd19a20f81889517d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6a522cbb9cddf09e781346985db81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c781d2fedf17ac57a0901233d991cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bd0a42e985a33c55d0deed7a569a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc2ba0d2aaeb75bd55e5f4d5dd4acd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb62efa6de81998238e46b42a029d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b22b1d8b6265dabbd24898c01e5495550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83023b9fa894a6b6f0b120845dda0313551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2c55935fbe84518053a63ce85f9f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa4ffe3c2247a49b924d0eaa8eca7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87c6b422b74150cc8e8a2fe2fe58b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f20c8e05b8fb49e7d8a5fc62652f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d72733bc0fdf0b5be34192a6295d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6072a41b4be5fd24dbd6c3bb96ccc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729f075989d720b98b8c9564578d0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec68fbd71cddf24b115c0e3d2df07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a150caff030f0e229c94fb532d8421560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613ff0fa2488242fb5ec69e18d7cb16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa27d6567fa3ba064221d71d1df559f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94609ae7d9cc7f25be320e843bef3aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058418763e9d3baa82d0a249ea04e955564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c761bd536003730ad8b6c0833ed013565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943f27f0745e63f8fdf99371bd0540566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1acf33e0691c7e535eb81051d407f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b3686b2057c8c2678caf07e195d98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056342912ca398f4a5f5cb9ba3822b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1e933a1d6cb8241f1758f994ad01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47cf0b005868d1fa5b5fc51b1c5984571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca41842bebd2a49d6eb12ee80ed6de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b1b0cc8c5aaf757cfd59eb72f5ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8279defc5344d74fa2634eb9d38f0b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b02cfc6ccfee32ed8ebdcb8c9b9e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26a17c2b2a3a2d66d4b7483e8e4535576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f0896d1d80e7f08625fab822c540577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdad60ae678a4ed5e2b1cf2a3156fde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315decbb2ec1848255dd0e0523969327579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1e195ac82dd22e006301719423ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087f3999903da0de4eb7f71b34a815d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d192a3233c8c837be0c0e1d916c2c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995c776cd8ad0759cdf999823affaaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a869eaa3bfe89b72ebf3442c317a0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee890b551139d06f3e3518c9dbb23b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6113be4f5278008a92d6ce8f12ae10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dae502dae502c01d15341b22617a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd079842a7ee51db4959fdd9ccb565ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4686d6cd9261991fa60f8010c1911589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a899544d3df867e93c801ee43dcbc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c824689232631f4b590e5bd4102a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2ab2e3d6b952cd1e3c5b14b83e7ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c61f31bee0c3b4342cbc9894da659593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132e356e8198d2fb61a4931a0a85d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053125de029e49dba5aac7ca7602202f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428045821552cb7bf869a6a7b2ca836596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e3ae752241d7d190997ca51bc076597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a2f71e5405c78fa2f70a05a7bf82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06459cede975d65d1755e76e98cfa448599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c271057bf8865bb3930709dfcfe70d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f82f033364dc37e74da8dc5cd5c5e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab002ab346df066cf0e6f3fd0811a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce2ec1e7d239ec4767229143f8f74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d86a3456b400fae806de8fc886bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a4c197c258f9c15a13a4b7be3a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5044730c32450dec702a34436b9ecb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa21d3db9d9c2e2ee33f9206d4813607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6167639c867f34d5369493685254a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2109954e8babb4426bb462ab7a4658609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4b68ef27d99a9604356453bc1776e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad722d29ecc9a7889edbef0952e501611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b583ad094b15b2378cb85ac3d36fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac7b256f7323eec3ce8711ed51622c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40632e0e02e70886f121e68aeeaa5a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a63b783213e0c15fc690343a963975615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017e390d7e123e679808bb8cd53264616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f1cad3a545fb1e8735af917b2ff12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb24d0999419d34e7255e6008002b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd0301944a6a861bcd16fdb93834b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438d310949ee17abf38f889f119653620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1432b0cd12dfca11885e119c2cceb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd78a21c4c60b5485ed14afdcb900622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6406023c16a52c1c9d28389c21a3a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361cca380650aed274b35b276ef61ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c8e6009565f82113a94fc12cd25c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404599f89c732679027ba825bcabc61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c499ce7b2b239816913f5215cea2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c08f8b4ff83496e8993bcbf2ae69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c02736880583090a821591be025aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2321af1726980f679b7c2fec71e70a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf94d4890e262a67659a42fec88db0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8b77fa17b98ffd2738c21aa57ba8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de2a70436c5f4c34282579ef203a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c61abeac628e6a38237fa61006227634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c78cb894e0a67bf49f7f9b8c5bfe71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4176f0e5d6edd92ce4a4bc60cbc14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca30e9cc62d2b889734a4d7310d3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eee68855304c7735257271ca6c9cc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de5a7acb44d437d4dbf5d5651c04a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da308a6b5236869f60feea0239e94a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5fc2c7703d7c8197e99af7186707641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0456db06f6b3aa253b31661e9f92c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb81842646c83afbc7f106d594a5421643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c357dc8c1a478656606347f43c8607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc132f6257789cd2dbf260202baaf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f9fb0c3cd206231f163c2a90ff3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fed60d7ea136da1f33a0507fdf65e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9da653d4b1a63476ed54cf22bdc4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fb441a3d53421cfc797fbd20193cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2357f9eb78421022e895c629339f38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8943a318858f7f4971f9594dbbd14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bcd5392fe23fd72e101cf990c968652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f200be545b2d338ab773e26695f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182028a0c4b7348531900b5d56c8e95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de0207e7666370fc5048e76433332655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb17dbca4c324f9965b819ca77d69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd90579a34a27af67b83897a0845b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27eaa3fa9d80e0fa092a744cb7fdb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d1cb6e343cfce7b8fe9370013f76c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c6d1e7d8a973930e61a38e3927bbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b36f32a5e68ca5338d151fec88553661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598e0d86a27cd46a64b589bda8d0e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b464762069de5188de50597603332d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f96d99f62e3db14cf2c40ab226d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693760dd196b3bbae6fbe325b2624a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec5221566310381a62972749ddb22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b69a8082dbbfc9d379953c8e14af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef34ae0c0f8cf8b3b184b06615ce6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf71e1646aac3c133fe4f697429b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1728df7618546882fa241cab2e0769670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba6487751ce45fbc3321ae1ec1a8d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5170ca3031ae98d2ea3e8a2fb7d87d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4536a093ad834e0484e92e04cdfab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647a6f1816dfece5a641a3c36d5bc34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671f5ff308c414ec946d3c550884a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8acc7eb3275c874214b9e0e1bc3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e5bcea7c89774c4d293a0dbf26b6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01141af4ec8bab55ec7722a3f2603678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b022daaff78027b6ccd04a60b54603679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072782d4afac6102c9f6ab6c2cec6044680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd13e305590b9e3ace897c26291ff9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df237027e1b49f209c8d87660bdc39a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb96c3ca660deadf0d940ccaca062b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf71d7351be2aa3b6c607b98313e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff81707b226d9404652496191eb0b80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7bc4386ea153699c53a125e11ab5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee7d46bd9a5b20cf8cf6f8300633e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00175c0b72ac90bb9407122138b3575688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea861d163000f4838c001c838af5df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03fdc8952cc778574c67eaca126d53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb9971e4cc1573e0a6c57c1fa8796691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779e224c50d9887e3d9d0e063d4853f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e125c46c9333b5043f57d7060aca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83eaa1a7a35e352a744365735f591a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95840042af81857b10df70a062e43427695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ab75f8f1ffab47b47390bc18fb833696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb77cab0c235689237a23fcec0ebf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65725b748fd0bd34f81a8006d18842b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a565083c040d461e885e36561395699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd8c51976836352130bfa3535b7688700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b7be33c744eaef04d36ee503c133701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c64f8a261e4f4413357c83a8bb094702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e278214cef98130daede40322b635e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ed53e8ae4a6c8094ef503da34d4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729927b41f44381094253f884e4491f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78f5dc91876d8448649fa80541b83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e1606a6836b416ad512da6ce07364707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618257886b634adf99d2b6915392701708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976979f312877d9774ee9417e9c7c92f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bc22e2b0622626072fd347561c971710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122c729af4c15b30e15edf54d792d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a0f7b765f6797130d539285eed88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec71914dddd110579756fedf64505713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30b2aa7f14fdfcd2d2e156a3181c65714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb13bfbed4ef5daf3016bba785f7011715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593c2392504b77dd8f4ce72c825413716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcecaeaee2bc6715e351c76b5b8a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb6ec16519c6eb88b8ecfca3bbb09c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855eac83d5b2999d65c2324e264fc19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a17933d75b152b52fa034b4658941720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bdaf6c53e0b116c964cdea759df6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a0e35598233c9bde172894a333a32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ac36034ed1024e5e22e305cbe3a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c56f577fd7bfb4fc04ea6bfad556fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d0a1aea86911db436910c65a399d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f35044921231816f42314535acc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97c9c2de8038c2b9331f58fccbc86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb918b94c6ff52e864790282ef25591728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20f86be0341dfc3b48e0908beb5e36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbde37787231dafd4649ab4e53838a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4446512bf08ca2d0fc961f559187920731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e7850c263af45a1a13e1f9f323ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da9e747c0182f388de942e3a16046e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea7a7c53f28d1d237ce0243c62e9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249a5f9df3cdc1c8fdfe93d1d2191a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cfb461cf9ef57e718d200d85f55b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a66764073af51573ea8c2410e348a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b962a4c0d59956ffcece41341d966738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80114b68eb7c1031fc3a724642c17a89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e411ec5f3be3bf4e6e9f2614c4a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5f780d5f12f9fcc53e71c3762293d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d33148e8e65bca41f4bc12e1b69a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8df076350a2faf0d3a696d82dab5fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8397783a498edd54f4be6d7399c488f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d93ee966568ae16efd34331c7182be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68564ef26a7f74450712bd0c3dd8c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd10d710310ff8e3e30231fd4e37bfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c40d7f3a64b0032e7e6ffaaec82f83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216301666fd25d44c6b77ab20924cadd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cec2fae0bb73306301cc68744e0cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cf3e50019df22a4fa7a52dd2c1d92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e4267d1f2cb16713641794cab1df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deeb366998e413dff29f3413d258ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60959722c05a5e61c01a371068e83f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785795d85fe16e9e6bbda845adc5f726755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30c5c88b2aa9a1c2476035ba82773756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849f5f3effe4b2125aa1226fc52cfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f409b2c6496a5aec399e81afe76c1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ddb281c84f202c7d632a50478bea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ee16b0652ef32ebaac8b5a19b8d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f72b0c156426148e7c8ac0814d947761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7476aab51065e38b0fcc78cb306e350762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc73601f0fc99395c6a0b34af70884763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7487eb50af407f222fd251d019b3b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4b0fefcfb73b3b775a2085eace32765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec36f1bcda611fbdea9d2e87bffe466766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed916197a6f81fdda56748f5965467c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>