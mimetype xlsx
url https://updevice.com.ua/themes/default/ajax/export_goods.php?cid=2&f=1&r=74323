--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277104926679e2f6828d0a45fb437c4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2312161cc8c2d814ee3167663a0f182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceda0ab92d99975e575fec8bfe36033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1845e6a83814cda19a2df9a69c89a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32d67502a04a173901aa29aed6bbd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61bce8bd354666e4798fac38995f926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0aff45166fd832aef77ff7a9172f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d3a0cc5ff7f279254917f04ea34018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a9ce946582d203be8bb4b7a27cde59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde313cd11338a5364069716cef3e6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d0e434504bdb0d7df712f5d8b441811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b978c688957f8d815cd3ae02403e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb122fe8b67228b4a3536996da8d8c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a96f35a028680847ee21c23a906d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32132597e2f32204ccec6bb6d4efdf9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07386c462579adb14e25d76ca9ca0ec216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f70add9bf135c6f43efcbda116d47d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db519290f6e2d16e2840a5953e7b5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebcf1b8ac00a20a5f605c8b8cdb21a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd9d3b2c3834136790b6b344beb6f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07ec4564a70817b44a0d918506738421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184fab5a0a7f8514b7935acba5001e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3309f3648bffbacaa4b54663d07ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21029f6ee68902f411b732e1deecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518628a5bb0a02fa57b9b55df7608fb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f7a10f1a328be7140aafea00f08d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e579a584d478396d57e4102f79d7e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd631871d67be39208b5bc18db6c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f29e9ba28ad9731f824b282bddc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999925973b668051b62db51f34b1719030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e7bd8e33358d57feb3acc7a3c65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f4888229d2bf2fdee0dd88a6caba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d999a1c3d5760f74f13d548be9b80fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b404ea40c4c7ae49c9b37a415146234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e72c0e0307fea195ff6dd870240b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599130fa367b90a2ef589e0ae4fdb8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b054f726d3ebad997e8ceee37a8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1669beb33a349c9c990841acc86d1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b30170aed7cbb7c37bcf8ce9444839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df3b19f4fa88325f0c11501e44e0bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df491b32a66292125c96ff8861895b9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3893aaf7511c5dff83ee5f4b3cfae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ddd2d103b1b9d1d37580e895a07a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c99e928372b8c5d997c628f09c73044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829e0139e271d259a7ee117eeee16045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa8a5be7f2176d5bafd27faa60904046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2e24da9874c3d8ab08313743a49fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bfeb251704fc2d8dd460e78c84bd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03bda811aa8fdde16e25aa747eb91b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987701cb5c791d9f0244eeb84809d10550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f4675f8809f13ea41aaa0d80c44951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e392a854e083552b23f06ea357e267d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2b6792f8f5a90862f40813a103dc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981cdd9341986fac68cb7385b4ff06454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc247cbc30c4611d03eef218c8746755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9554d894ccb26ad52f9957057a7bf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d954d3d294bf5099329757f049514757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a80061872dd2377041023ab6de19b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c549ae5eab21e0d9f2feef245991a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3712685567e788af42d4e8b8f0f383460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff22247d286fe442685911a2c51ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6959f4aa63fbb14d2b58023d074b80162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ab9a0c308d8c8ab4ac3a8b58001d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b0cb3f97aec3d1685d8290bad7f9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db787d8aee8fb9407f2f20066c4df22865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a34c18847ede3641e66210912987a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3448621b92e0a97c36f8fbb1afae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c9655835c081b01bb2225f421a0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213663ab318466cda0c6b61ae80e2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539392de124eb2a78e2d39d69311bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab255e0359bad7d47c79caed094ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7734b98df6aa733021e5db8e5a93df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1efaaf5e2059c23dcafb9915cf8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee73cfe15563298c9cba432f5481deb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c5b7dc2c78f3c2b30b0da4d6619e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92725689fbb6bde1ccc9df776d6617af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b23c24ed85946bb6e171b58bd10977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa64c83d45afdf682a1889291a98a9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6526d462db76931ee331eeceecd7da279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb6ab0287242f51689a31ff7818ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77571e7e96acdf44d4cd0d16c45c27081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3353e489fd9af8ba79ad8796f6574f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedfa0235564fa7e756ec5d0dbaed9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94544ab62256474b482a87b68f0420e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c374b779442ac19e7b7796a61c248c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb252f499de3151b9e0878aa44b9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed75ca074838a1680c8f96c7e7d1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f1c77478f1ab90070c9ce3c793f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfa6ae2f5a43d4fc8a48e643dd039289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fb95565cc2a2138b69043cdb7a7af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c6ec35e201bd5ac6f273d7f7633891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6e633c383e63b9d3e3c53651c18e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921cfae92eadceb39321194dc1226b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa0ac417c56dd0d96099eea9581ee694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc28e0b9cccedbf840064a595405c9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d58be5a0b052cc9978a72ef028c51a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec19ce353d8990f50c3ef8b9e0ac397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ffcf90c643016cb198e277bc3bc3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097fa59a55e39ccb1036f39da3948c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc622f7772c9943d3e4dea96f189a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b59a052c6befbfe56e5894770b734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ea44e0fcf4e85ed9336b25c2d187e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641463842e48b68bdb86687f90e37ef1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957e85a96586a9d91bea0e17850f9ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d1d09b5b74c1d8db6b7028ee49f39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c69ea7bab25f2c63d22d5ebf4034aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4fb1bab869445ebe70947a486f1dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea20b9cad7b9b9db8dfd8db897cc61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf96592d3add2dadbd03524363612b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549679368463e48234005b19247a2f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15b4b94d4b97fac6f5cf5f1990b2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca720252f08427ae15896e5a1733cc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa7b26192e042980454a8e0f2593a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c577ec6119afb0f072126422f270114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa643f203de119fe6c7a727692263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94712639fb9356532c1bd1d289894ddf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67243044362b2d7ee69c73f4d2815a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b7135419c7bdd8036628e4eb13965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2110d3ee079a7feb0f0f08e81c509119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697180480fda25bf018e9689749e0113120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de57d983d10003e1a0aef862ef924121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719f57e439f08691a648d24223e2d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991dd8e1e706a8612e3466c1e06c785123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dface3b302f6e648357537062e906afb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74164f33f02b1bfd920d450172551fff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d04f96682f074b5d954d623e29b020126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066a38e377fcfd05b993a0656a1cb79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c6ec8f4c0c72e5550aa035bf2ccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566051905b7f6a183ed386e1b4182fab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9096ad02f6d25f29c5699cd92586d3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc39e9c206b52cff78f0afe9b6664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf8677c0940318cd96e1fdb440249132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32290f1cf7598dd877e59761b0ccb58f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49690a6b2b7e0c150522743e0779ed09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be871586eede14803f9c9252b8904135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb5fc33c9cb90c4a6dfa98209d69eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d954b821a4c0ac3aed0f8a1e37c00e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38461cf64aa8d8fa008c20caeacdbb5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c023cd875dedb18c6d4213120b1b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b28c3fdaab0467817a57cec152b46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37d323b937acf98a154a34890685a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dd70fd09eb5f0b234a5ee79184b9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e746c7f7ee7933eca2c6f1238469057143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2fb253d095194cae38f188c50a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855887df82705c1ac5ab1feef0d3ee7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e347f090cb410252f788bb5f93d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b2cc6d44de6be129f40444ed7babb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96572a1942a0cc71fecb96983df1198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a350f8ab71056ceed04aba567e0e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075b221f264be08810d4c7f438de55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4cc0391c3e45a856b46720eb670d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701052c9b0ed8e118506be8824df325b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91af2d780aa83330f769645adbef289153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c1adf7e2ef746bb1f3ecb0d4ea620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cebf7862873dd7e15d3aa7cca6efe0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adfc55afc7a1ff590ef8815b87da09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8138a55230adb43f5efd665844086b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777d1c6734ff77c0f5f7c72a1a70b15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ecaf2a62f4d8232b96a10f03bda28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6307a907f3b9cca32bb107dee2bf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def659157ee68203dbda4d7aee654bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b3ff004c09a45cfab1c45ce492b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca2af5c07a32e2543c26b9d2b10d27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f20ac846b310bc4d02515c8270e20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e240f0408a739c2628553d57059cd7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105e0a25d15042908ebc72cc2f0c9eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2e57c786c913f0ea939061458671167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14d353798454d89bf08b01819a1b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026e82ce75049d88ad8040370c3459a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1418e54087fec0fb135cd51a03e45d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df8b538b386ce82d4feb84ac6151b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0c06d3935e3f62c43b5cdea7a7ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4f5f1f75a2d1edff510cad054034173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b50839f4f5e257e729c9479edc1702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7611e2b67d37b132f3355a3ad4d60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022abb29a46619b2d921fcc394849e49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a620726ec3416227e3c1fce3974cbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302671e7bde0f98e7964e7ef949252178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d388aed54045d353ea76ecd7c7cbc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303840588307babae44105d3ef057bbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5623fa5580ff9f22057699311aadc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf186d90b96cd8f44aabe9f9bce2c9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff755daee3261fb731aa03fa680e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41cc80762be377c1c810f0672076e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756076c49418d7e1301abe7525920dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebb2f34e6df2d2cf352f381801297186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387810ca156343106906d53175a4607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca9ad2be7a26c933a44e120546baa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d764ecd50e7cb2e973c01e4c48f3f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39949e755fafe1dc5739a51a2b35de6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf4d084a06dfbdf86eb05926fc924e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b50c0a36bc2c8472f40c647aa0c43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae8a6cd174d40ab919ab5061cf9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fed78132e3cb443365688e6341f5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b0ba9b9121d46a1143b72034f8722195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de94e5cba38ffeafba6bc0acebea090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb305a43233440d7f44a4f2b020be3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf8f8b57e4c1e3d413c107d36893e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982ac94aef915954f32977ba16e85a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814423152c8f41d5d0013c6c073783200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411baf427881863633d0247ba579e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee647fa4d70307fdafff94b94144cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1181e905f17762ae6e5f03db7ee1d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966eead9c0f1e1e78dfa72b0fdfd743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c96fd8df124e9ec2321149a854e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35b56bccc8c8607bb350960dc85271206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095089d811f27401dd5839082b58f70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd61666e9dd04a93d7245a3796e6ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6eb5186d5377bdcf53a580b3cb199209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0124f1f3d4210fea4f2c2a3500569d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582215ddde7a298d068cef40b6ccad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794399ed11b7cb85a93418a4ba179219212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bae33ae4ba2bd263a6b15b94fe6a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2b7109a509a7db51ecc4e43f7ea9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1430c2ccba96222631b08de268b15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbf042cdcc08d015d822027f3cf92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58e86c1ede30c39e4cb19e1c161ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106eda61c3c1ea9385c46df013cb6f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed270aeb78acee7f829e12b502217e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d6b4598107ffc9919973caaa661e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a34c81ad2ac997e05ab3e16a9c9c93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca093041ad9decb58c12b8996c17913222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438470e5e6b374c31e4de431d62f770223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91763a53bfe4d6a0c4ddce1601a24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a00ec3fc741cb47295930e2438b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68e8b135e2abf58aebe145a3eb3b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a931b235f684d3de54f316adfb33f06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15970ae051f7d59835d4f23cb159541228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e45aa46c3c89eef4be1b1bdbee208d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c4077904344f94eadb2ced02aef4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96adeb2e4eeb76ae1e0ea9e9d36aa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ee72c1c38bcc70cfec8f1e4afc7d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde89a0ec602dacdfcf509b4da2414233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98f14180ebd5cb50f5e6dd63bc78f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723297057d38a8be16d5bb8013e276f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b90c6f58af8610b0e3585b13ca239236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fba963d04feb5362d3a8282db2a5fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b9dfc48a61f184616213eda44495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8271cc37409b883723ef6a4c21dda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b03f389d192642a26f1b7b1033fa70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4155ec125be45c63b08d8f21ddb293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0f5a245647d71b7c893daa570cd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa596e65e56b5e30f2d513edbe9632243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098efde81591d6a5777ec9de46bec5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c58b8b3aeba78725b9956f72c7684e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8ac9875a7737456756c0c42e6513246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d989d094df53d305b8737fd1b716a2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574df30fbef9ca5c6784b8d3388f8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611298297c21996ef1a6eac3fdd282a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223663b8e3c7ab69fc7f82dd975ba3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb98d9bbd92b64e61087309383b174251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e743b4d7e0a371f3f33d05a50c542252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7f6a948d54dbc43a4c28246501779253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18fcfe8485ef49d9822bbf4a3ac19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495b6a7c3aa651043dffa9efc7ee776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4de93c4376218a7684e6b2b12fe52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd7c9174e233d905b211da9a766ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612fa482b872924db0d84b2dcccb13f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266cb2d8f3f3aa3b560f396c366efc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ce1043a5d120c4412c70df778b89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e418619a2be38d07f80f097b3056f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e27db908719626d7bc1e897b506c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532f56d91834da7afb8e8d84ecf62c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad0faa5ec8e947fe671157ab3e89c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c637f2dab3ecfcfe496f40ef9ebd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d96d9f4aebf97d46711143b794990266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3f583a94fc6cbaef36a9c1e88de1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68b4f9f252472ab130ff1328311d92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4aa02e9abd1a5e7d547174a5b7750269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f326be282c38da14ba1d82b4c54617270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc66f7c4d47b6035e6620527081b67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e6eb56fecedc019d4548af0b83ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890e811a0ee10f7975f544b267ed88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad980dde135e84a25157d46276d3e04a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df4a40fd89f5dcd23b4b95ee79103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db756012d22560dcb0363df42509ad85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c8581c212eb886704b2a7c4a4d051277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652b791154643141f7137f0126301e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f992b7b98de238d8621c2cd8ad35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1a692a63dcba3ad3f50de96ff057280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7e9e9a7ddf450f70e8f4120c0915281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47bcb44c8ff92ef9dfdb996e702ecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0bb4bbead2ea582c8a1ddd3a175fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a9d20c15ff119a45736695b53331284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75022400aab405a006147fa917cba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666b0fe5e274998847a59bbb7c1197286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b60cc4e4f6d48b34fbd747b91c13c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cb99b8e732861182831be67c99476288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba104a8c631c05e0ad4e01a87a815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073ec9716c28a71f6d05449b8ddfbdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f478da8e182df63b05d046c6abdb3e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd578ef797f0f373e6fa011b46500894292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a41f2025ccf3eeb92948db2490af0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1401813f9377cc7d66435b7fb496294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3945952c463aa5f11e9e078be5da8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d55d67dc4e4c6e7ec091914e9025a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8b8f9f1768f3354fa036ebd42900297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7f148293bc4343996b9da90e9d948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2b0278695f78b3db7ec549c702795299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4991af3f4a2395859d3324b68faef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc6cb0d339e1f6bdef644add23255d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e558490f1764940441282c168d8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8873710de03d7cd501be8c1c86ec3b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857132457b64f7b12439b4f0fdc3aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbfa72659f48333dc1fe8219d3f5f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bf7fd3a98c3eacbf08bab3d23f3ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666acb66b9015756e0d71b7203b5c473307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39582b2122556d756a563280e1a408ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2830cb02358e7528c3846c50532e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b7a61fd69a3384452cd346f47c10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bf6887ad5257e1d3ed80e50159f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae55a9a2972aa797c1da2e48da993f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad86c3dcb4d77262c728c9e569824a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c36659dbd45a2fddccb482c4810b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545c43cfea1cf4426728fba916f88a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5923647b51b0a96cb47c05c32d7cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f0ec7d7d2d04cd06842613bec7d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d1d918bc2cb228f547c5239fb1a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe9e4621946f1e35a0cb77e16e420319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da076f3135bb1cdc374ee56c988246320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f98f4c99170b757dbcd5d7f213e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f140aa33cafe4701b9b2094b9423b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565491924b352b1e90dc90affe4d6f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218656a7951ec145beb3460e29860698324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453461314cec84a95a864a86a31a98b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc929cae20ba80a7f50ec2a846da2ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c707e1f170681f780071ece72bb846a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70eb39f3bc24028a0f2a7c205ccfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec1853dd8b3f566eb6cee3e1e0aeba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9212043be36b34013fa8106a325ebb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c8073118cb35a23ffd2e3dc8635f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f35b7cc8eb39fa2d8d460a7a3fa3ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcdd215eab9d0ade5ea7de753665cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec459b9457d97fc97f27c6da3e316e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21058736f005cb0a3112876278bbca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d158b818bdf76f4135342a2b3eb31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b91cdea3ad8063b4abdc5cea2c3b36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf08a182e45d10e573dbfff1be2e8c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f406a0cad44d205a01afe6f44472a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759200e5ca7c404d34c1a1607d2e0953340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee656c3c0f387dccaf59885b152a667c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4838e1066ed11ce38e104fed03e1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a333bbec6138742567240909bf8765343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5114d8bca7f18c334264c68ce949c2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7b633ac93c73917542abb089d9fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928dc04d017dd27f25d8f21a0307966346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56957971225a4f9a2ce7efd69944c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abde2879a32296d5edf4b52eebf3a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d11c53ce4068d23a8f33ab6fe60f2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600b55c298f1a8f43d3e3a3a33e96d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759cb1a3fae6e4cfd08615376b2d727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236031bcf749e62616b4d43c7e0b2c9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774d45b9a68bb716ede727e9f72c6bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee684c9d7bddde0ce6525a99af7dd11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc8895d3f55ea42af98a6f837aa12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d408b08b33051d9b71a70df2ed4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2e92fe551866c0d30435d927d6384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db43e8beb66ac001f8a908bb97d8a4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df6963a2acf8fe1b6388685268da6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24627b18e7dc6a23db305e102d30d093360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e783ba4406952d8237daa3ae87ec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307848db4a6a73fa1cb5684d829e8aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb09f3f8118f3214cd812590a9be0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820ec47b6efcf77adad9c1c80fca27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a08d9ee441c5744b2cf5cc919dd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273a062fe2b0b0073525c6bd2953d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b562be8580cdf82b8f748e396a69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a65bdc0f7285af07dd831b8ab385368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaad5fa8a96c071b64ef8a624cc1de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c155fbca2ca30a874f6cabf018672370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e64b0d2d1467a27c9e67b1a2b9015371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b8bb4afab52cbec2b2b1fc36e43e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf598c197cc58e9bd0c894f9c5f7ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30db207317477e8b9f9195aa184bac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a10022b7a0eaa44050633adb830c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf39d864c40acdc716e1e7aa95d2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803f49578a178a04df47878fbe731e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4c3002bebe1d606b11ce3ea54ac9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a753828aac0779a86c2839da8bd68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c546c7cea22e18c9b5d89428feb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f210b43542657842d4ebabef02f50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386ccf00bb28b6a7a310a9d6286f359382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819a52a52122ada04baeac09ee04ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf2ad45cc5e982e050b58142c55d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36b7f797f0379400cb74008b4a42b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc15b359a717d7893994ac295d47dda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b65bb002289655917806b89536a7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29168d74602e8e567b5bc48db7bab01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03c3b6726395c1da40fdd3af266e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e420177549f0fd05021b35f491d8cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1444d19dd12db6019037658ca32a6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739fafe9825220f874c3e9063b3114d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5eb865bfc2f0db771627113d831bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e063589f17e3b5d16b6f6cdfed54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45575468ac9354c66c5784b4a684e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b36833fa5ccbc87267262a1fdc8466396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55929d39bb46ea7b7f05b059b49c51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0711546f18b3b39ff9e1eb6150bbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ba9f29e779f68f9e42fe4217009d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e805e3af22815eb432fd92db9c6550400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1b1c6b84197b9b6733c66a11a47be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c87f332643d13483f180332222b5a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12305649193aaca8b1b9da5b102a0423403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b68cac23816597cbadafe4cb5fac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c7f9c8fb58e0ca1e892ea3bcd04d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90952afe818b808ab41d94618bab86d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879cfb11a4a9d488151d4e08f03c7a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74a6a2cc9f1f2df8d56fdec8590bf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4161488f82db053da4bd6ad0ebd619d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e3b34efd4ad39a7052d32559109e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42bc76bccb6bd1ab4cb5da3fcd61bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a72da9492a57fe20d07b6e6997be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c290cdc4e74c2e27f71e4e095206413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b01eb13557b0a6a3927bc01520f8ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e589e411541ba9d6bafc21b19aa7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d4108c33a4d084f02024c2aeb604416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aae5f5976b62976a38ea583fd36ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda57dd70f54def550eed715ff1eebc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8107f4203b370c886ca5fe6c205a526419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186b2afa2038131ba7351b80ad8d11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b738305d92095fb18a1bba817c100421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4f496c77826951de706802e1b6cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f4472583201e650cc3eda18b4164423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a61cc595123c5f565b7f61df453a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931ccaa95a7ca7e129144e8e670ae1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946aa51568409b47ccdf8efb4e3e7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0299c930e0a18d177dd9ee3098c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b6ae24afa2977330cabd2d5fc12a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a08447fa1081331cf344d6c576131429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d6e099fcfc569761d4ea485bb2092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ec4710aeb122eeecd69a24df5fd01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8bc0f0e6bcfffdf00c2c3c3d55d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deefa9ef502065e510e362c69b93fc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc519ffbd3e1013458826eaba6210b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027045c7b2ea38d2075c073677d7e179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359d3a8e21245350c47afc64cd9c213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5717f2686ffeae96313f1589730f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8837e36418b3ff0ece3818b1192d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61256fdfa4477310af79a1d2ca32e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad410b392e7b6fdc86834e6bb3fca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f048281a9a7e818b609001cbc47cde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cb029d500bcf8536ae9b2e0e395c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ca1c2d8cfded28ec1de9bd4d224b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf945874c106b5830ce76d83d7d97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5bc276fd58e1337bd68418ee869c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4ec26d0eb0d67435d6ac066f54baa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62a3422492233eda83c8c25bcf5c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a5896ed23854ca955b795002579c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fcc77633ed21c8ffb10a5d3f8d76c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e914eff8162df131b05b8cfd402092450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393572e0c2ac384b68be2eb786370d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e140904dcc0418cfaa49bfd0a0ab4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f0cb9f5393df2e734d1a9c12dfc34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b05f95c9346d9ea38398f4fe85a17a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65a04c3e4608de1d9945fa8d265bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb0cc48367eabfe7c1c6904887062456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d70f0c6eb219c8f8d382ba5d11a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734e0743eb16fc5d442f1dc1173188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735ba1290eec3484421b4365d75c43c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127aed4d9157a3f426182a46882431460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3836cb2415476e88e76431576e8dd8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7742826274f752497df6239ccc3f94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc854e7ea97573d61f645cf949eab2da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46be611f2b273d594865d0409d98f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed138decedb048912b091e72cd2ff4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140934e59322fae6f88b0d25f7ee91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb3981eae9d8a417cdaa4ba508110467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911943b39f1a98e57e37c4be33b60fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b0470f6ad376d29221ee716c483c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e2d2a2fefdddf65e320c494409742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ead9ae05b0c7b19436458885934b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2364a355710a1927fe12919f5c5db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce02a708ae4d1505b826449dff7e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d86dcb64a2177a95e26a4755ba5fe5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098491f8d4f0b675509074054ccd281475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d450c65f34731795c1924a12ca127476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979c327caf60c751f1bbb9048e01c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f496512d7eda7abfbcdb2f5d40d281478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f42e8ae6cabf4d2a2707f9cf4ad54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac9811e6dc2bdff6c67b927d472af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd29d00e4924f79581abb3edef2c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ecb425efbf19108d5827eef37573482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3c22c9774390c45ed3d5ea47e717483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b50956b74ab779e19dc4d0c1325bc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702e0ffc8d0a70d0978f08e9a614eb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72102f5d6bef78f90f673e495279b4a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f48bf77285ee174aaf259932777a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39cf4c72c5958058c75bf3ad257739488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced6be4cdeb26e0a8fdc7b96299c13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa14d950b3ae5a32dd3c9747715aa1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88f866a207c556bd4593b403357f8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce538d15287c4d6e0abce98f2be7017492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c600edc45c06d5f5691adffb4ec8f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5648d1adf0287a80a5972dd7e626ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870913b4d9ed9e763f2c64617e3649495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40583510edea3d3999575dbc55cb595a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8976bd19b6d2e7614019807ca4c39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22988c290e444e392aa359cd4f5d8daf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280342098a0c4e56946bb29c03652e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac94cc5300b5fafc5850302503ef6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d16af2da04850c242ed4de05094f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff0ffcd50256948c7f9d65b5beb75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3973a8f72365986bd8c848b52c132503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73629b9641a9f71c90be47f1c920f31f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d89b3ce04c7be5f2793b7a99f23b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798d839d8e688bf4023809708c3e94e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfb893a6321d47c3d0607283188e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fee6583fbd1fa4b483f8da6dbbc8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5505875e5a5cec36ee67fa69b3f949509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee24631860b46b99828eb9564b0b3d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c846b308f19c70d79bc355d5d243e22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba49291087d65efb73c00f52189db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f441cbed56e90009aa08b6178308df3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4a063b13e47330995d27d5008840514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23df0e319c1f149464a9d10452a04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba9c9aeb2cc8653c2f4f97912e804516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b04f996499e8ee6e2d96161f44dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea0969cd90efb049a9dac59fe57a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113722b974941755bdecc6636e11b120519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061ac71515946316d1f6a4ff285449520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ace8a85a2b20d5e4f188b28397f23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69fa816a9039d737103305679ec6d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80b338d41523013f6523ea05a6846523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc4740566efa88a3e5cc3d0330854b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66ecba54dd06302041cb86c942e0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b5fff52d72d73dec6815ac3c77ef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d11dce59e16de1a90d3316a4a67ef2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ab5e7bd1176f3840b6148f54dde66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf37a2499c935f6820b4d34e29bc732529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e1acb361e812e3d38d4076575279530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c557878304b5a3b1d5e0d4fb256c96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd9e3f445fdefa878c4c80d10814be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b29a3212f103be2fe4d599d2a10e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014d1a2cfcffb3aa11cedc330201171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acac1785e89fff51b8bdc8b2bed24b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a5a0e19713d5411a6da1834e8bce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974dfa00e9aec61d1fde33af86ef232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64574678591180d05864ebbc3b9277538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb450efcb477d452fa007ed78a5d21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d7cb87de7d35e22d3a2eb43a780f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ac4b78dd9bb32e0d6ce95817b8d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdd91874232565f175623aa1da00e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d2d85e158f1c38b545d28b04e5f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b89266b8cecd69febc87e2c1c3567f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291c6579f3dd221489339b4454288b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d471309bb840fdf9693869904eac68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e66568b11bf5fb6e718620bde771d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c72c36ecf582b6b26d8971da83fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1858d0c6b82de0fbf85c2a58f0f81f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd489c8f8c80794bf0f97019725ff47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deecf29e6fb691291351d43ecaaa6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e3177fa1d16253740122c1846ec8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ca4a29b0b3b8f1417fd8c5605f80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba4306be886c04b132da3c2e4335b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d504fc217e69fcc19bfb91e0b05586555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f2719f434d029b04ca9cddeb755f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb69d8d17daac4579058e7c1f5976557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c4b9b6e4b05f83adb2801d1e475b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5c15b8ef8bee9e181eddb82135ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac489c774ae902d1c12a4e22db0ab2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e3001d7bca1de8caff78848968069561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8add1b9fe263ce3c3aaeac79ea29e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367d2a8ff4d4a3f372e61aed3277bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a939f393f45d6ba3b3d855b90a12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed8a58cf6a801850c1789b8cb4b16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13bd93f41d7b438fa29c9b81c25b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6cee2fafb158508bcab38b1de0713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8781e64ffc2fe3a3cfd24fe57a6c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf67c60e9a7712e375b18a876fc26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3b1b13337f4526a3f2b9f712c203570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66c6e7360b6c0292482823989613f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aadb8e172c84f15f04d28329e0664572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fbc905fc1c4c8da93530bc7bd2a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0103cbe9df6739cbda61cb02f9ac22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f667fc65c57c51ed2e51f48b29c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea8f22ea0f74e910cd683df604f689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c170a2118d1b2a727116d7e34498f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c9ce8ae1f0c22f577ae6efcbb657f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764e45efffa7807b2ba513266bcc02f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2cba802d750e971f867dd8984ffc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b678032727845e79f1f2c05625319581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2bd2a889c788d29e89d7ebb5f7ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666cd3a3d1b8a9377856b3701e8be9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0ddf49ca7ef2828682c602d39407584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b7794b54697b4baa4c77d03ad57a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23e6d0f7167c5ce065d00b09d6c1b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bccc9f56a5705164aaa10da77d54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d16f8e94ea0644ab04bc15f967b6f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d387a74bdf84bc37679a439f74f92d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508b2ac54ba5ac9d67ab2af8c11fa6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc84c37bcd00b54894a0951e038bff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafea4ea8dbcf7f9c95e29c6f0ef2c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e54a2d19123f3f96faae2d53dd7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa02f953472a7a06eb870d4e3452d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050684d2c742067a15d18b9ff60aee5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66efc056fa776092eac81efbf7f189596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068294a4d79ca5c5a5ae1745f7cec42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cbf31b8b6beccfaeace0769ce6457598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93afdf5cd8e5543c7a0a265aef3d28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b832e7a6e7c70f756bd2989d5bfe4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d451e32c7bad62ff374fb71db741601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56cd1597d5fd4ae23672b42962e1f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1646e805a69ffe06389f4a0824877603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876dfca8da425d93d29a0d1159da4c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3e91c344ceabed09dad3233162b54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015afa62f7b6951772b79c0a6c01a57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f2b9e5b0c109077b420360bc1d00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e47b2f741348a7ac7123a89fa641c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00889a9df28c59d3480e4b52c79e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f074b6e08c23bb1150f21dde2a40b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde52d359a9b81a036ae575ad412228611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c855e34b955c9f07cb2075563759b9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ef669d2f92f0e3d4c30dfd39a861613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9daba8fc36e8cf8b143769092b21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b22bcb01a348ecc70969d1ba5a48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01ac13529055c8c6e14ea711667dba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242c2217e83f1ccd583fab571b9bb84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72311d88ea84579d77052e992fb3792618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea094de6255d992bafd49d7af2fd6a74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55da07099b15fbfd2fb349fb1b60ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bac19d936ce0244cd2125584f129f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa07114e6a47a480978812e8047fb3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca80eeaf946c367401d009823d431623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9f8f2987b900d881bd4a372a109b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603a243e49d044cc5b86153d03ffeaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb648956cfd509f84b15144e5be2b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a43e3e63fedf4e8a670a0565040238627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb41c3fbb6293224dc75641fb5945f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ce16aafbc4f4ed3ca33a19476f41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d5228c48a65bafc3f3f9505c932d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df8e22d0191c4929ffb122d731099631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61577617c2bad7f23f0dc0a1a847b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd8b9b8a4952f25fb1b8faf8a7d14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a240b9a5409a51ffe7d416b58374634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3ce719384f13d836e07d8fc8e954635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471536b219f7f6f61a57112bd33e50e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da580fb1968f810e83e81b819247c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3bc1068be3a73f425e5b5408416ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6f34b53b47ce59d7e28d9f935306e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bef73183733c66288bfa51a8cbb40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d33f00af2e61095ea74d12508b73b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1b64e4345095dc92247050b6e869642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da9d38050f9544676539d8d7c4090643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3f1d53ffc3e78e9f16b934a8e36fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4627b24ad1cc1bb31844410276a9b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0548223df5e957df0cf4fcaed192f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa05eb21d1ec01b959973c849c3d47f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459734255544562a21ed793ae22eedfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa499542ce8f1a743005a0acd6a0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826a2f8bc343fead398d6065ccfa5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488f8f17c498846261c6a6a8ee6c65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dae741cbde297dc79c3d56660af723652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c25c241b388b13edcd04d5e4dd54fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3db8e0461a58968c98259ebf16e72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12640156adea23891ebfb76082b9fe9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c1d1e082f2cd4ba65152d88ab0be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50ae929251fadaf112184d09c0b92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ae262d3454b0ca788c64488628e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285db96c37a089574962b8b4b9c76e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6014702bac63bf99665a3f620f56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0eb7387f8f26c04bb646d01aa2419661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972f7665fb525a4ba9a9fc3391ba66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292fb26ddf2f9a10951fc0d6e7a8bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9889fb30bce693393e7f7900381a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c041ef7f6defa1685a2c93b6f67e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee9099bb86584fa580bf12f5356de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796d8e8ccbd3ceae4173234b32d513667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ba781adaa9804bd4f0723b1f22f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ade58b6ec3b2fb81fddf803971831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e2817db1ce3fca4310a3b1674124670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae682f0586ec141dbbb4fb7da105a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc072e5d31a01fbc3174bc5c8cd53a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef59cab720375beb94cae666c85773e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7befc559f92804e40f8587ac424af40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08161609ff4f9b458d4ba6579bd59daf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c4630d5f404432a71e1b300f7fd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb343eaeb8ccf24234d540477465271677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed2a6ae03f3bbbcd2eec2816be3b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc06fd34ee448f3ab7c357dc76631fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3d4b8b5c46f229eea15d175d0c2de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ff51dc29d470599600bdfb29783d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4cd22681ab26f0c80609752856f09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a43d5e208f0a3afef8f106514592683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40209b10f2ab750fd9dc815a9bf212e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb099e41f8b7f47a8154815746b93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22608a516b295fedacb3b7ea4d23b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3bbdf5ab299a0b4def66b09783076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032c1371b9ffb3fb3a108bed2eea21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a618c3096651b13fabf4926fbf260689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd26fa8a50edb0be0bdfe1abdfb02d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893f1cbc41762e3995caf4efed1c7bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d6f7f676bc9572d5313237ac6a67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29e9540776a6c610473d5d190321a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa53cf13ba124944d75786f21ec700694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d8a68ee03da189959830d142d5e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1f69717889d9d2d7931457ee0b3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f31dbed9b83c4f09e87524a6489db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c2fe4b91d71b3c222d5ec3904b47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d33daf5cbcdc7bad67c549de4955e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b23ed615b37d9ea85c494b608c0e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c3c97e3e525323f9bac2c09e62956701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbff5590a9f0b65a575f8a9ccfdc21f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515308a7eef6127e22a2e57eb2c5d5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb73773bd29895911f866ca1ba2ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5f2805530e601865ea58f6b5fddea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c84612bd8544c5f528efd0068f2d8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a746b67a9612556242fa907782c83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a952a879dd86bb06bc9b8fd6bb3e00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d719494e0eb8b0925686dc9677ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92382ce5d31ba44b6cd1eac9da31168710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f8ad3aeb71853b4b45abc1defcad7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd99d98e22d32e4031d491d9bafdf7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2d79145919c77e64f241d93d3e08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a58e5598fc3c59e3ac25153d9d5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a019f234ccf708215f2ffaef4fa2f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4dab5c2105a63ba17e3162b20a00b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd0505b2b509cd76fe86a6a8fb8fbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b956d620a741541a4fd5adc3ec601718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f51b137df68e5890d673c2c3069af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afaa3a13a38653a252a437c72950c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb8c290792fa669e19d958209308ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848250c57e05d88a351e1354cbf240a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c9bfec4a2577cb760512890c9f51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd8ab55543dd3fb4d3232f350b064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb4963b4b5b76ff9a5fc3370e10b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e084d04f50b154eb7ee48f1da7120726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8f3a8bc77759da5dd06af53e17188727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6725200ae19c4942eb37df7651ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c57e81142a506e0323db610df183729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b529bfcd9f2ecb867bc425eb27797730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf675dae045aa589fe181c5f8c29e66a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d79384ed89248d61a29c5d765e4e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6c832417dd975fd142f6efa8925f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97782dfdba609e55a6fe7678c7e628734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db29689a4186ce04051184d8e0cab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8b5d2faf98c4a917224f593cda5d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655edc235056310cd04dfec980d9938737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb796b7e44ad05b9db82ebc4dbac51b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a06e99e5d22d9b06e51dfb8241dbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b8a616d375d01ce3e92bf8d003ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d3cffc45d434b0babd7182e9a8d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c13d501ea4a88d9f33ea561cf77062742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed261e5548ae812288884274e518f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e7a9c0b87ab98400da2459fffd94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dc247ad3c07976e220b02e664f700745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9e5ab12d2d597046f1882337e914d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e552b6e50ea3c75ac4e079eb95009c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7258389495ede19c78374f1b9d4b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a193fe44978f4d1edc85c7d25b722749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e61c739cfe08738a549fdf21f8a00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b159f88c7579e3d12206a40cd4778b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ab854d90c475fc57e39751a7edf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f83ff8162d6b548a08f5a46a9d65a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb629ad1a21b1f3751e9dd9ba0e03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecae049fa9d86a5ba565feda85e067755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b92a3ef3792b58435e59a166d1e2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c39efd40b346ac97b22bf6f4251d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0187ba90cf1124687269ecc0dbfb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505e9e61fcdc58b8647e2c0d850cbf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b83134b820b948f9ded90d1053612760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb220444b2085d615749a3b773833d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0372aef8edfdc1277e3936a09727c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2f9278362f857f767fdcfc069295763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6e21792d8f513013c5c3418aab06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164422a8b889c478b548de8123b2568765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0baf0a4d8ae5f8ecc73f6fa7df28766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d4e260177e6bac8a3c9218aa1a5aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538923bb2013a3769238259bc228be768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c986916d3e85c52e68df00467ecd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123e4bc44aae62bf440eaa63ae5c605770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515719780a2d90c16b2e2f25ea563f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a849521cecb9e2ecbf0f493d538c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5177d8b6ca7ae186cd4ebfdac49dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbbc4519152c643c65422ee404e2fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b28fb15c85df80587ddaa6a7d8c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b8dc988d9dc9e6da304759abd4e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce96ca9d0761bf7b6f1414681fbaa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e196600843748bb74cfcd6ae8e5e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937f49f3166de0e0b20086c8905dc45779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6b61fc5c8b2a12403bdbe12feb3a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d0984314a2f8aa4aa6e3e7c01252781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b73f6115b98e7e604e6f4fefd6c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1dfbbe8b8f5613e6909011bae071783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5bf2bb0273436e213187ed3b71ee2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcdf20b79abeadf7a6648343579f2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e63de74b195c16666aee120682138e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564be90e91374373c7f78e2e475add7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dd7298aa9e3d85cb83fdb5d433d43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7680b88ddd1d1617d4a32739dab2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429a9ffab1837bae1539b292958acf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282be97eb0042bcbcf40f5c3465b3a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a806e361f46237afa6d214a37058b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff86bae86f84e510301a82ba344d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08841f5b337f5422d6e90de6022dda10794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088b4ed64013ddc35e4599a47b56ec5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840bb38af782b89ccc3dba02ed78444796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a39e7c85bf95b3a243b233f91bc0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b125bd09f52abd3e700e0512337b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13c981da2606fe9d5db9173d1fd57e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf03c6f7947fa1fd2b455ce7896f49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65067fd751a79bdb91f818c98919f5ef801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f374d6a706d4ae3874362a21d8d8af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fbdcca8789d3566d9b84cf49592c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4ef92fb1147fb576bd45613054cc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675eabd162ab53dbece5faa2fd33056805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e08906bbb987c24bb1c4e2bd267fd2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c55b76595de2e3b1792e4690f707a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db886cc96e55c20725e1dddf1c49c94808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b92abc434b6b62e8de6e6d2a63b38809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cac0e4f931372ffb226899d00a65cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b383b4c5c04050fa4ec8f8c84dd6bd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7a3e45ebf8cc3411e08637bcafc97812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106caf515d662baf5633b30c5107bfff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e1b58a4f931792b25f508d7aa867814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0feea6ad96b32de7d68b297ab66f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530224c0af63d09a39f6353484c468816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e5110faeee6d64e517a8d0154f5d817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957e2ea3d835317bae491d493bc5f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d1f8dd08b3cfb024aba2f4ab7c27d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053ad2178792a27dc29b5f321b0e873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576237f8f07c4030348175d4b3a3d614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6535cb8b4a07b771a49cdc3c358c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed198e7990f77179b6f7dba708a426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698625f0f8a15a36ec08b3c4a908fd897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce08686ac5d8750b947d5d4a5e9638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb809fb33ab66ea4b9e86985eab5f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4d13031d3d74a54c9bbb51a1bb6a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693d561a6d7a1499085d9b7c238a5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096c09d2258bb8f6eb180db33c471112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f023c999587473460a34cc60358e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b4803fef9fa17b522cf099ac7d4b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722aff85c76626f399daeb682311d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25b19300c8f7bb391a9177f70e9e8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae780f1f79bffb6b1fd88a33944c8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260dff7ba14502d338515b5c02934218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913003fda96b2e7a12a6df972faea7db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63c2e431bea291375b62b029a121b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eaadd732d908f4e6be5a67d1d36c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016c0c00a00cff337cb321cbbc14cdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255fb7224d61e8db80f9776a1a4693023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e8a03a98b681011b405d75d21670e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264d7a23c09be40f902b123aa9bf9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e361ecae9f3dba09432fa456bf9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910b308d6a6acc9b7ec414fdb8cb86e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6da44cb6766287b3fb6ef875e879b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161143ed249828061c5c56ed1ba174b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45212cf7e29c0e344a14f0e7a84f0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18157a9e9f6003f2d34f59258ee57f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c00f6a6031b540bdf5c04808028732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6fb6f7f7057cfd5a228f1718fdc9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f0cbc76fb3d6ab9c10d8a412e69634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b6315908769b5a4e1adf822df64835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad646e062c217062415478797bbd627336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3591cb5f79f5361899ec55256e3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb55dcd690ab44e7cb7469ff9bf1b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b0203328d5d1099278cc0029d8e8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0953af491f3b52c7c0289a32f0ee0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde285a1a208bb7b31e0696b6493a1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3391ea91580a290f831a546a058a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007ce9e4473eb5533e22aff41b00eb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba16dea05b9cec2ca21ace959e2e5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3287f5c274fdfb1c27212675523e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2ed35926b1878a2dfe6fd0a2a253f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5121a4bac226cd2ec6c680f68ec703b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d887180bbcf60f7d56a4b17bef8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3791317a20ffac94cfa67927370749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788be3041ad2b781ebc82ee6c91a12d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad8599299802b791e4f4632d19db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed66cc65c6610a05b2908b46c7607352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ac2cc659e327487e393a07705b9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4748208cda5c374dba3fb92ce2abb0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d13c38a892e581f939c7134385fdc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dab642a1ded3c0dfacf464cb07c0fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff74d0ff174341788aac334d755fcc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75d4a3403a5dfc149ea08fdd2306b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e4493a257800453b459606f64675c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218a376c953f20cc86db5e0c7d76a8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc2f557db2880ab69c5c2a1e6b82e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85635e28fd14c79e7fecc32a6b2b30cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5e8120b316e2e296b0784c70379c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951478f4750961ebb767fa9edbb4f0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d722419d28855ddc1f2fed80ad4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2816666da731239df26f2e1b289cf6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a37603c1342089b7e6008bf01d4eb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eddc0060c1c97ea252ae6f3aef9e9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18bb4d14c28c82c9a9c27462ddde7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a565c060d6b7d2fb711014ee43f07370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f0cbfe09241acb08d9e61dd72920671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcee27aabde35903dd3cfdd9885cbc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be83c8fb086ba00df4efa699da9dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e44d26a11fccbf46b60598a0285774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f971da6c1cb68cad5adf570a3b670bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23999a29b6f26f9113dc6ada3b4df40376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302233b9b7fc814fcb8d81b24d48be5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01062e726663c2b021031111af875f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56dd362e2436622c442679b2ad554879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b33b2cad2a6bcc68d80e7f22e5a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92e366317c5e21ca7f032405871b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351186949578b347044f469188cc782d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee14235513738abaecd2d573032b94083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1aa2a0f57f841757d91ef93add9b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc3109c583453253866b3e679725d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacea456e750f6a2b2e142344bd34e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e2b8a434f238a0c9e6ad4b8757d2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb39be991f22422b89f692878579b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e51207f0239c2d5c092f6ef6a8cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c07cf6efd54eda28e85b1666a15a1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555236b2640264ad9779c255989f127591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad8bd727390c0351ddb5c3c844f2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f3c99a4796446d232b762a2465ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b4ba03cd3a028689ac1b1186558f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18651f6ee20503d93a3cd9f2a956e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83383f4406685673138e7d59697cc0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb9fb61b9cd9b37b82f8b13edc10c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c65da9cdeffc66e90360b7687a8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95829cf8b75fecd08fa8ce76b7bb79299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931da85205fec92b0a515640ee8f1c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2e38b6f2a3a22ac5aef5c1dc94dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4911d8de5654301fc25eb883d2da6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12000059472e284a8d816da056ed1840103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad5386ffdf6acf0931bc9a61a9b12c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e41e4b3be9877c3534fc7953e5c686105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc20124761f2b34a5d524d17f0acb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d7c66b1f39620c12c8be0347eee6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9c18a97dd299f4ad921ca1c12d94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed9f13e3237db2fd7fce5d21791b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36862dfd96d6ac7a74f040540df7e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e03880b7d5abb6320c229d5d6212111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586932242df11ae26cdd385d0d2a7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26536651de525de8d800ba507922c42e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b3d93f6f1a01bc57e900701621e36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f249c96aad8a3a2714d0f915d9979a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5905891e27e30187b0ae5dbad7582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23556e6b8677ba71c7158231bee36d87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5286872c380d0a48c4b5544c5e4f762118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9384d1f34bedde26a9db6a2a921fd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14c9aafd8444475bd52f9110d5018120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d2422628dd54b21b306646eb1632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97657f6918b6dac2ef0dccbb5fdf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c84f8db63c63014dc4eb0e949788c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498db265a011c605c9b9082c58a3ad4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985632fde6948c1a98fd764d1365bbbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d21d3a7dab4de2ed4fe9ceac35a39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc8eef5331e4f89ca260d23aff7c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12d4b3447ac2296cb97ea64f8ad1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f516e5ad7111fa22d4e1132bc7b3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b84e33ebad82aa08ce9e889c04a9ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935ea83b8a840abf66f7bc33a3e00e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9923864f4e3d3e49bccc3c8f7a48f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018376f2cea3809a2a8dbb573de4091133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b072ad191e786148602e241b6924650134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dfa3ed81bece24c2e5f801224a857135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5242c44b140ad512758c8f3c5bf469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a8109826001deb40afc02d686846137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76b2d13d48664a424fa4de5107151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b36863c712c4d4dec14ee9ba78dc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b756d00b19c05b78eb320948fe5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e6097e3d567a4312c19e5883914a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc312d37ab667aeb24c171803817da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb7b70241c83c2f0e2b42f2a940d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd1f59d0bd76b3417723ce259e3d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a851dc486342933628d6769ce3738f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6870d0e9e389b716670d3733c578bb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af2756f3243dbefeede4f56cdc06c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dea4dfac708659f1732e34c57c6848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb94511586e94906d7ec6c7d39ca47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206cb502919e0c19ebc00604696403c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d5d93a005d92710da3fa743f1625151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c5bf5db27c57decaf68f26c6c464b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58307f46df6d7541e4c019385ed565153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471bbdf11e7166f5cb0ce42407b97c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8e4fc7038710d131f983d9762798155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad881139394d9d8742f242a2ba19bc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290214a2c674a56cb8485ea1f8c978b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d3c1674ab6fb283fe55516cf5c55f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cddd56e8eaf6494ce6a7d0268bdb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40265a4211e6294b23226cda56b748160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525479d58b799c077ea3ec3faa502e4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e849870da06e901420f140213932728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de4b0f5f8cc75ed435a20e7d899514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce5710cc33dbcf7768a4a973de4d84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da2ac53bee20bc30d1203f1adcfbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a46d2ededca5a69e94fe6f6fc58c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b8120fd0bc8575995ecf0eab2390167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd264e2814897bc86ddd3b0a33be0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da11c8c6204c17d45dc44d4856936169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8d033de2b298da10486607794fd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db33a436f4c41c929c34a2a14407c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc603c3bd73452ec67603f315793a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85da795e6c0ea638bf22391951cb99e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001300cd92a6fe17cf9246e0a7da91ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097def73384348f105ee3afbfbc6f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0fa55b66847f586965d0de28f8f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510fc0aa579f97c604dbd9093f95e14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa7720cf0f0d008201d9f7cf5c77f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ca19ef45c4c170ce905b012b3ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb23c59002261e3663837c5dcb24d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e837e756dc7f2c679ca5457bdbf97c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8414620fad94f488ecce4b44eb64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0a400635f5d968ce0113940ef39a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c1be5e30bd390b979d298c4e73bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb460a55ddbb63b6bb188ae261621185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab3a720e0d72e35163b98338bf331b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980417a3072f57d79ef268619570acf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16bd92f5815d793aed961aee32670d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fb195ef5af82b59d9e04662cf5caf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd95045d88b6c8b029f8991168643190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419e09f39f6ae4daadcb6599512560191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c95499724117cd0572e72e9ed71e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130789fe7107d17cf8114ac70f84e551193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3753ee1b9eb1bed1daf610432d9eb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab599a6bc28c3f73c6ac8b39d47f67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7b85c6cbb14b283e5bc03f4c8859196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4884fab528eb4cda710e4d4b0227938197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485b37abee62295689b0a977a0cf798198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686b25fc0e725311d41d4333e9b3763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ac4cc005e14ecdb1b47c419e2a23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c4b146095b06ebc6e3ab0d1e4619201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f466444a4b441daed4b6372d46094202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae60dee980ff85f4d8237a77e3b48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7615f0f14228541be93229a6dd2fdf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de31580e6e005b093c5dc28144a239205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74006c4b8db92852200595491a0df7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34d6f7b6e3e0c43751cc8e62cb5e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6be7c815dbe6158dda91c24f0e73d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8114f24b436e5d30ebb5f4bd4dd6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffcc981fb08b12fa1547c80abbb1d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f684dd23e6949b330ed26472d4f5458211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5b73130d64f2af6584e396bd7911212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096bca042e23cb4673d4058c0c9e1cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b94f788058cfc262a9f95f46b8e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573285b82c81ec1ee9705fc5d23fbe17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2deae59a5c47172a11a98e6a36a75a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd32464f875dda1003152fb2b00fb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545c6c32a1a2f684ba9df995207ffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37d81f2209347d8a02c9711fc207e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab86a9afcb7a06f7d7883675fe3d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e866b2ca2a49de8ac7f41320f25aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb68363a5c544c6d4556031deac06d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087e0d6c99d2d24b6d173697d5688a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b85fd399e6735009a511288936558224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c08cdcf739b52b91be3e6c5418a20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722dfd1926a2e8cbfc7277c316dd97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7836961c879ede3ef74a01c2cf3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818589980dd823e6b3510dd29f097654228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b2ac4d7b4c2f4eca5c57d26e66a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec87f7973e2757c682de7ffa5892263230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717890c12ee9fbf6dd7078091889cf4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46cdb26c28fbd6eb7a74cf2546239c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f804723c3c093c9e27ba5f82c55e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc43fe8f602aac01533804910cb79a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df7ae475721abcfc5db93d3db4f08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb73c7f1e2fd80a040d40c67a276aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8676ac360b0944d216dec73d80cb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6daafff1dceac03b901f1ede1051238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f81ebf9ff480a6003cccf3dae669239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7145a7d1b2baaf5deaece28b8047b78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa6d2446b02a000f0923ccf4a0797241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89c7138c181a61a8425ecbe249432b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885c2f1e357e208fe7f067e0e1306ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8600b9fb0d943c24999ddd2a5619f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b264223c2dd62af6c57dfeea3813865245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e55d8ca2dd6051ad704818f35d2d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74ecdf3c8e6c94dbef0eb5353f516247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544038aa9c023f4c8852626eef29831f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046631e27aeb5a456057186f856b75a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53608ef4bf8f641788f82f4d59f413a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a6455a4090a8f4d23ad8924ba4aaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4431a0b8a6a00bb197ae730b2312892252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb03e61305a4d53e86d989f215c749a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ee05126db837cfae434cc64aa589254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde1f9bc90e994d83ace7f43c6b152b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ccc3e47dd8f6491416b6ed6f616c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c140b038821bd3d987e9b70b2da270a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0a1ee907842f556126e12f4545db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4992267219a1d963886e9df89a69a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48cac30547394b01d54fcfdbb91061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cddd2c86b774297a4d63c2feb11f9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602b07ebbf9a5ab0e200cb32aa3439262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95e1d8571b6726dcc4742c3b917681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745260dd7fb51645f387f42383a8a33a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8315c6e142c2dfa07526512332dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887df1bf7d472824996eda5b8e128d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556bb1157b935d1d11b7c39f3f36a87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e7ee58ada553d011d8737f3c2d9aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349355ade3b368d400e614bc850b22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594fca6dc9e98ff35c0cfbfbf88cd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5e5565ed1c4a482b4dcde118de84a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0362229d4ae9021ee24d92b064f27c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdcca5175632e030245d6e27104ad7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53569a7dc0ffac733c9ae705e6814a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b121b0fc2999b9b540dd9d1bdb18bfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb5daeb3b346acaf6e6812d2ebe4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcf616d2fcff02f088e6ca5bc1262a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc4e34969ead4878db2b18444fd4df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb29c45221318c9f45d68cfb1b4ee1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7769afa81e50086d7fd57d14f2d44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff4f94777f12581c553d16e365266e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526dd4ecf19202d0125657ecc2ed879282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de44f270b0237da87dac875cde75a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5716d2c78b1daa045c4af4413be8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c91fe07f16c2af6f0286356060539285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c34a4c2f78e7104eef71950bc5bd5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a464993dfaa91c0a6fbdb26cf1eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb6e2da3d04f0db9df520663c7879288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4d472d4996a30e15eedeea89c3fb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46386362ce086558502296bd501fe6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ab955ef6dfb4fab45d05c8825a81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1be3367b3747788e2ea40b85294bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f9b604d8e44fed2d84c8ea82969f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3344939c1d24648384f83829b182d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363cb5e28fbf3c124aec0ce07e94389295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9dbfc60719a612050caea071f3b14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe103ebc8b59ed10da6595de37cdf332297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189be8adb7de0acde329991bcd964d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581fd2d46132c3673b841044bcb53e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff2eb5c20b18b26aea554ff273afbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb509fc5a4342fabf91a302b2499e53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339062a1eb857e4a8a03cc822f22252302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f225b8e25c2c7d9e002af02348d3cfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaea423da3cc74792ffb131bc32aab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4265c5350fdeb06443dc6ac873824ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45aa83d2f4c1b46b5599332805ca7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457ffaaab3c3d8d48c97dd40d34509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab75facfcd7c210b727bca8e0ed5f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363ba95d02e2dd83545720746b3e0e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204944b5ffe8a65a950a73d33187e0db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d03188a49d7f2299fb582c7131a951311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28439bb535140ead1aab1d38fed484ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac73a1ad10af138661b1ab30c7acb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ef787486765d291c8e04ae2c9930b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ec5f7fa73647ee42af3334f04967315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f37e7a3843635f132a5e834ef17499316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963fed05ecf1613eef4e3cd1868a306317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8b16b44051ac0f32f3cc7dcd5f02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364384623baeff4130e5c16940ad96f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0da36191427bdaa44301f6a6a2806320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eb8af18a93576049ce3394fc5615c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ac970cf04f899a756925f86c9c5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad7716bcfe15796e0a44244a137265323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba7512d7e2815cdbaaa7f4dcb1e5c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb24de2eea8bc40efea831c17cb9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f189293db64f71e3c7b9e867be06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0dcbda1111ede8528c9caabeebb15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031da4b606e1b703773ee8d63df1dc4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b9d505c20e3f8801422ad3b30d1c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6edd1a9a6c82b3422c30493ebe1a2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd84816e33ee277e1f6843627db8022331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162289d015ef4dcbd1dc0b433b1ccb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612697fbd1262ae664d58f0e5adb7bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d55ab8a11bd4257ceeff3d516c31af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5560a3c387fffc296f55c771e3f28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce2afc963104fe15e74600fb6e24c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f85545706a891b00f417ecba0b59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08911e14facaa2b8aec179687c7d8aed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19594b929916e8eb80de4a47e3df9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b4ea8bb31f1f9099898e581b5a5e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe101a8d3532da60a84874fadffa8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0a5f49b594ab0d5a5eee30b96f2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a18d35d1152ee8a229b354193c7e7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a0be575bc6183d75da62d9259ecff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987e695713c77f54a88267543977d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae8833cce9e761bc5691e5551dbbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986244c41334e50b32485d0e689d0698347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b18109c8fc85468463a9366c898a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b226e0b44de9f9fb965b968680ad1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca474020924daac9d7b0e92a05a302e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f038ec553e28689014342fa54e922351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e3a3dc12edf0191374afb20b61a3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a180e7b7019b39d42171d4b6d7fed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959768aa125ca437fc110aebc67b81b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a746d2a5885bffe7ce46b9f53ade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef7e01609bb3b16a66909127e8ae4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258916c93ef3bb6fef3efc526575e55f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c2dc95aa3a597cabcd47ba9887271358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4834bdfd60a794a4b4697893a8361a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56251a28974cd75942df77594f6265360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ad5e786b7f95a7522a4e95b10a894361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e8ddc182d1f08e20ccf2c147f5be1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf808fcf640f8045293872822e7e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0065bc0de4a2d096c86fc4ee91edcd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c2e09ee6c2ac4197d5731f585752365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d07697430836cd574c1ede48f6e6eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da92538b778f2eff856af60356bb64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e721880ae298765e117b9fd85de8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56360e9581eb309e7c1ae04df25ad8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb794c13226296c00f425290dc54972370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2eee0bd8fd42b40d085015fb02f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0131300ba48f943daf9d4b228e07f1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09288879dfb6866ae56e9acd08842314373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155e27eb6500292bb9201e6f7a94c36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ff85eb411a86c5c891a2b0892b37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d97886253b7f8c77f1fa00362fa2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca465e0f76f6a16e0ff85aeb8c5d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2dfe5cadf841313796ea0de334b8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850e708315a1caf23f9c40233ff3b94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57145d90dd978578511699efbdc7214380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2915f59ae4d96f437ba1633544a23b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200cf39c456438e5ca15dee813e0f3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8bc2ca086cdae1620addfd1afb2b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de14d3668987c176c4035ac287899d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3222d26c12e63d040c5b8a7e05f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c98915735f32e0c108cdac6440ad1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ab9c53d95e17c627ec0fe20b183d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821fbcac241402b965cf2711a839b6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927193351dd9d9531182fc4db5df71c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1911ce771fe2f24ec74b08d7bd6db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea0fee9026bf8aace289e59a9e5177391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b744d7c7a536297d9743bff9ca69e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a245533deca44b4bf22e496ecdd925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb838b24131d5555b3b05904d1d65f05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d30e2c4fe20012ef9588bee82c29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae1811f9c505abcf8884eb8971ca4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e332277c2f039571829a46ab1462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d18ab23044829f35050bf8716a7eaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160ee6a15d7626be2fee9cb6448371399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e53aef2a6a3630feb6ca3a1e49fa6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f6870d5f16f08566398355cb87f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f46fb43dd50c89c73cea56662350402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f37af1c076f55f79a0fd9171bdd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdd0fe854278aa8e94145215818109404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458efaf7cbb210b8cb3e28e866e87543405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec19bf4a4689de591012d44a721943f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf7eee0a86ab999a02ba6d02113ae7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc6bd0523513848cbe0b12684f56f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e33367effdebafd75321f81f887d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d859c1c13e5ebe3a9cdfdd732c4ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e53703dbb4c4e7bd80b8ec8981d3d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2303367f11329ba5dbb6c418ef0fef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d69b7bc3273c2161fae64f7cd584be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce96fe656e254391fb17d18c5903d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d147354badb7b22ef05a88c0a1c96a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e49aafc475998f20b9d85ab093714e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f3b00278dd29b73e5fca2e4ac302417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4961ec1989a31751670cf169a04d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee30859d0f7a14b58e5ba9f19e6b17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb61750ec8ce19641fc3d51b067fa80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644226ac57953359c7c38225851d0f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a68300b78c6b9d59a778598ffb6d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e2b43ac2a7b3ba665771c003c85a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f2f1c136efcddda031f8c725ac33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a30bc0505cd33b0c36d06ba3bd7f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11516fead04dca0bfb9260d75b84e017426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655287fb54e1d48491fb0a2450cf7f27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41d5e2693b59052ed6dff12215dd91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7c5048eb560e73c3b10b0e234028429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c892744b72f05c8ab84d5109fc476e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef08655c3980fce9982d8c484cbbd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a3c70f899b99b23a40faecd4540f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae5f5a8b2721a01c5e9d6df69daae2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289b39e753b358cbb033228978082f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf2726895be5133849d05c8d05c32a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b1d70fd93506670d5ab2d6eb94a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f99e40e6b5107ac54f7df64f91903437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191d4bcd5fb2e44a8272647d480816e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f37d329cc4766083ddb4035c0da7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37cb6bbb9daef71d7fff333deea607440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2fb8af7677d709b193b24400374bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf9d3c52996db529670b05f785658442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8843fe5fb82097f0cd82abcd7da4efe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b7de2e40f444181671db93eddafd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e32bf906c359e8ad4c948f71b882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34946166e91aa214b3233c5cde04619446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d8800ab8f6778d883b4cc752ef8f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a513c678599305827e9e0d06cd68b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d28416113143bd35c27d8106b80d84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d31e6fd1e87c6d9dffd9a23dd28fe5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6c7b8563e5f00d86317502dfd3f17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740b3dc823b090b6dd1249e8e95e31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704180508202898ef4bd60da7f78f835453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3cd1c58028b41130cbb15b543e4d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16f335ac33576681b726223647524455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fad0c3fc4d2f563e2ffe74de08b5a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0814a393e46ad22f6e979a841f8ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a7937cd8373863656a9e26b51ede6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa237e70dedeca0be7e815b2e0e2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664fd65fa30d2178f369e80a81f5e78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f85e00397fd5680ec9282a40b47f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9df1c9eafa570d051171588ba01e12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89892de44a40396b86f37f592bfe2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3311281178002a6c5f191980e01d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587522176c4ebe4a9cc47d41d1313bc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251533386189bd1bdb431a1019b7f2b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafbca68c79136a2778732144b96a13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf372f49f566f63f3563903eba87c21e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751532940736386ed4448ee8a5bd34f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e6ae628c96bf8b22eee5d25415ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3a4f9817241d73606466068c8620471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4545386d9f6abc1442a5203be571472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacc8398712e1ecdfe77007a3422ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401889eb56188b26f01af2cb260c3d75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68f7467b547a609d18a71e9cc480e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d639647142344c525ac2d1f75dba0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e2ff26f01b13b834b44caa2018858477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd7fb4f1bd9a7157c51bfd888ef0c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c50536a14f95cca1cbaaa885ca582479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590689597659a4974ba8cc636136401480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133734d1fff6eae196a53421cacdc4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac28fa9e0d6f941461bc783aa991a04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05f16a4acadae5411dcfe66f3fe97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e3ee1d3915f429cc20f68e237d37c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d106c90599f7d2fe88a851031850e52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91b83408253a8cfa32cc7f11080c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398714281e6ae2b6cfd0a01e06a1df09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ae8b6b48a6607d514320be966f7aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda4e3a5fb2addf2d9382f9c24c9f87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f27591f1c1818c0f30b9cfd749f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb42e78d17f3259e13ae37d1d25b19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41b2d6fd0669a81b8489ec899f32ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c825d803b5aa12b16ea90b9016f065493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e285338c12369e954cae30d834170c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed51f1ee070f9917c44862ed3ff974495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8240c3ff400a217455b8464c46433e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a657d09e8c6f1c656add6392be7543497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218afc6fd4e05fc2fafd83179979689498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc8340986b0b46b676acd2fcd7f503499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d36286530ef66eee36db52fdd177d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec0d994a540b1190055ad43f7f76a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8738ff70103636501c2cafebb5d68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b42f80cd05f3e75dc482b2f6e8134503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a20a75d8675fbb5012aa535d9ee967504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777fe00be4cbf3e6d9cad5b7c026f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201939b93b57ca5a1f335f07874a74f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e897b342abeb2f7bfe3f4e638c59a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766ef8ea57ba3ed5e0d1a13c5b1ced1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1572a937e26e94f489218d43ab2ab1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d2a0c262b73c776df7aa0ff144a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163dabf4b73ed5a6894bc8a1fc8461e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342ba1614480539828b7e045cb1632512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed1104880ffbef455c1b7028ceef7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108aa1c71c711ec9336e9660285c217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32129c260312bfc5adcacdd01700ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3eaa6ad4ddeb130c80773f9920c10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671d18203367c8d4c8a471c5bda24a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d1beb83b5d0a3d0d706251e1e82d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dbad0b75aaaa4fcfb5d25ecf0db0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2bb9e5b1721eab2578c5c6ef18e0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adae3a9f8cf2558a5d91ab31d9cd2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e9a24292ad494504800012618635522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d6038ed53eb7ffea7e5cf6bb832bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c511ea8b6eca5a68f0e72cc083acd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2f90aa2a15f504c0a35fb5fa6bb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b051043566694cb1fc1cfd61c83d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a30d6dbbf799c57867d1eb36ee36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8b024de659856cc4ff6730aa43b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c4891424e23db41e9c3f5a092413529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73191d4ef6681814c7b7ec42d1a778530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee344647adb1c9eec9b62ccc1dbfed2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5b3299adadef1b4ff0112c341f40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db2e7aa4cbab85fd14891138ca1daa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed7cc09654dde5ab614b0d3c3654f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229d09fcc579246d7f29f58e3ec847535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a6109b2227709b670bcbac84dbd63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d00e88a80f7ed7c0f228a6e0c0c33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318576f0f8a752548794a5570959c83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d841ffceae409c6b48df01420103a0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a905b3aed55670f5d103555ea5d952540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc566d73ffac8f24b11d744dd85e7f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722e82849658c931bc04c1be957b18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b23582a3488e0b962a0d95a60fceb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21a2108a5497014dab4539e7d8d4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b78c7a3dde5f62f6b205bb782603e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9623fd38adaf71b788698d001bb89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f215c2fc6312389ae4ff9ed447687547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d13394370b4b86a4b9c718d55ac83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a312344b5879fea6f5b721535a2a016549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529954e2280710827942d197822332e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc38dd0ddccf90be1562222189f16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c9eb6a9adbd5879570b13f4f20ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dcc48a59cee5923c27ee2d93e9331553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbae8d78456d25c6ffa510257b39ba0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c8ba2a3d2b7efeca1bdb36b22f213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4ba1618582486bfef32aa10ac40be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a12050770aff43275f001cc172d416557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218dd6922c4b72ef124235dc3104fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c726f90c40e672f295f7c97083eca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccaa443880253bc27cc27fa257f244560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed202c5112a1089a205316a8b8ea3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f45734da7818bfb69650e0810c9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f93634a65170d07182dd5436fc148563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b71b596e15e33a8b823abffcbafb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4c5af7d31a05dccf0396a71d9d72f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb5276323908b893b9c7ad605a75ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a39648786e2b3c8521f01c4407ca77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298452e3201a503c1659e357cadfe7f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116c057c09c8d91bd8e6e0c73d630b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514b1ca666b75c786871699bdb32b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177634f6a174fcb0d11a836a4f95504d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf1005d0aaf3d58cb4120465bcfb4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e292d47cc8a7d0454974570ae60d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547990e37318f2b97d5a3d3cf764d6cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb0b97825b955d398c7485fdea9c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46c92759201331d53a752535171639576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817ff741e2f620a3a012f2484e0b98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b08afc1da45ca76e12eae3bf1622578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f980e26d7d71f0314f00c098b1e9bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf730e54395fc1d00fbad39247432d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee5550a4f6794e9d6442a9b2ed17ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76842b68eff6dde9f084c1cc2aeb8da0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16250d7ab54d6d1016f59b89d696de2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab25dc5abbc9bc8046a7570b3df4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613985f69a135243273b074c372e2a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655ba88da7e746ca12cae661250f2e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b43104680a640ab28457be4f383ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a81169bd272c0b5929f53fc65450588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359577c3f1c9641d9d7e6aeaf1f71157589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec73d799d2685b73086f751f3b5d6c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f9f9c3e5d10fd726eec278f14f293591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a28406dab2504eaf452c9a57f680b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b7e2afe3affc46d2097f1fe9bb92d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a12ba059570e7613b8666e66177d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d3d8b68dc11f947aeff1a6da612a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e6ce8c86e76e77b5ccedc7e3e0ad7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976aa0ff3b579d30b7cfa0a774b050a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5674c9c9541b2d6c8f1864fe7627598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52669c8c069437e74f264d90eada7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508de1e603271e2a437c1da4c04629c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fbd015704b99bcb77e9e2193cd75d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad823663f73dcb67716e993a149470d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b26b67a539bf6e318afff251480f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4096a647ebe6b2fc5c847ce93adc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea2023722d8d4eb5a1aeac70e0248a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f4ee4fe7c7f77e5ccd72ee086b05b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9bc5baca32476010a3f093b6c706e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedc7a9b86c446160c28b41b5873e97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e5a03854f7be1f3b736c4aefb2838609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2576c389cfc52259c2779910e3b36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646d5ecb5ed285e54bad2195b449a17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2688e39f2212000b4749ea043a0087612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc414ca563009be9ffd4f062487b22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ad4ee33d673c0ba77cc56e3a737a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b421c33fbde57a37eb79b3574d456fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e15c65d3befbfb9ece340b05df3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2857b01d7af28509b587392780cc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed916e7af9a3deb9d23b9e6b7d872618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac9fdaddbc4030bd512967d06f619619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c34945005bffe56c1ef1c56d9dad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3152e8c85bd698fb46bef24e399b0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a07d02d82b65cce2c9ad42e87cbb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c37e05138ff80fc7b650a10b3c4c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2768ae6a9797da497ca762724259cb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c541d6a79c5adc4ee5148cffd20c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53bd32861e296cb881ef61484fcc34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc402f8f3e5a8fe98aafde805495780627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810a0e18e5aea9bca23965c2d23e6ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2bf5c7f11b0427c2bcae2d3dbb02f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29309e4ef3ca766d3ce0621b92675b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5a23e990d7acd737af09c1c98f14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2c2ce7f719af58ed226f12b370045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbf37e54f64c39dfe621fbc88fab1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa053666da37aa00b5b4fb4e38aec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce796a356f13c57ccf393d64b1f048635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4201de5247ae9e4739d75792aa8b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd64bf78231557057fd6738de9c3fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006891fd5a83729c209fb131791a198638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd1056e7111c6eea9b3bb3207925c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd9973b5d5d311151447f4977a6e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8978e83cd699a5bb6268bc1620953c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f08f711d3eb2033040fb512634c3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7dfc4fd04c3e2402785c7ec89eed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f814e0644e0e90142780521bfc300644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafa26569f3ac0ee8e29bafced81d2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c08e082491e3d382607af0b5109c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093dc903cf82d7ca29750696cbd22c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c7ba5043ef8b66f71a674c76e8ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4cba7b366e7b3c0cbfa88b0c66834649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445ecbce84ebbc1be57c87a8dad757650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500cb1407c6cd4b64ed124be21730c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b8bd906a31297ffb2f58d9742dc41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6904106f32df52cfe0d9c401c2c74d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7b9d131db3b688d96774e577470f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a4d86dc481faff58a3f45b0a97f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852139d6ce953bfcedb975b837438416656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae450d63c891c39f22e25ac2209c7d0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fafec3fe56dd4ed8d3d447c0cc77a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927b7799e333041cff8c0d6858e85f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651f9d950a2c6b194a2ec8fcbf56e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83717d3828e6e645af53c440f9e808661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9ad50b4a4810f722e86e8c40daff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd7a26ffcbfe8dab490da8df296f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45366b23b59a8239517b0c28b84753eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeeb08b199f8caa781403e19e6043f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062162c010076e97269aa8c76aa35000666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90220fc98565a1f1cf46bf691076dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8526ffc5246056f61d92796c8b184d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cba2ff44c1cde80e2cdde05b7ab0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c5ab62984cb495dad0219d40c765670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ddf5f4a02601eb2430135aa79db7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d5e66862c02990ca00af83eca670672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862816b166231c16e8badd088fd0db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614a890eb7d1ad86564c7f239deff23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2737812095d37ab1c4654b361a22b8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b29e714a59448b4e09d1b6979a4ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb89c67c9295a844bf70070456e70c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1cff9723af11f855245dfeddb071f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a4c7d7acbfab2670671fd259fc2ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c9b155f1082a9fd85fb6660564d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9144baa3906dce33838b2d63724a0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8da193b2453b5476ee47837ea1ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ff615a5122bd4b52b5e753c27c0df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae439ddb49e4ff70f994e1d62cdef2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4c144d56e11a363a1c08ec8f42110685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de88604079a849a51609c2ec14a68c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9187d916100b5232d230562df026fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5bce99996a2ec405b64858737a99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d25edbae7721659f1663db6ea623689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5dda284d048edb354873b78f46ccc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc989bc9e2e85f2c15329e066a5535691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6a57d9e5cc8d935704ee15092d5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86c52a0765e2b4391fa259fc75d62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9eae62d559bec129404ba3bb937c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9962ecdc426484d271e55e785f221695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05166d5fbe54d9b120bff75282fbee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24cd11ab0381398b14d04db2d01283697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b8bac660af3e3448d7b8ccbfaa82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e454c109e381eb9511b769383298699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aea0f1155c68f78566f1d80cdaf00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba803d13a3c6077f72c5b89e8856c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b0d1efaeccf12d9560d413564427702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39867777deed560f53289eadccd7af5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8a5fd3a57943df79be18e5fc07b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd4bb39707511572b7aec52043dde8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddcdee38132dfd2ceb52f024c225bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a4785d7393853e521bb16ec18e748707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504d53cc66ae59e65f0b184d0cc167c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c05658142b83702a475262bcb2866709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b9fcd13417983afeefb554194a5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aad9fc06e28feaf2f90f1258e9b7ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b638c71855766e1ea862681009f418712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d944f0f4611d92419a978fc48e7fed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121d58287d9160a139bf176aef6d2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45bfd117f9ff9af42739bb71ec213715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302397307ff9ae2ff68f8d189890ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734ab84a34b7caa8bdf9c40ae58e13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720bdc603f12dd83976d1dff8562aab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5db6a2ad0bb423c2b536a7e6bb750719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d14c9fd34ce40cac29d6f368166f8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01742b289b750d7fbf811a5603c37a08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3d5f490af9c35815b020c795c1835722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5682fce82a9d8df3d625e3186bb29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc77a50b8eddfa9d6ba4d13850553724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba93b3dc36530a32ec9fc1cc9f05d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e51fe6161df4f342149ec79f3fa3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433473156315c1a58bc21b7fe087cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97558d5892cfdddb8ee046d7910220728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3375e40fb00420c5e1098a3a6563729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe70f1bc2f653baf7c386ccad76cd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9781a6bc057d03836d90cb50b8eda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90b8ca25813bcc81d192bc866fba23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a32e9b9231a639c1eec7b206792a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03cbdb36a08c8021b5e8d5d47fe8d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d666d833c1a43825741cc034b2a4b88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10736ffb4dcb7fe95036f7990a7d4ab1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeb67c24ee9b3847cc21ce65c84fd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6766707f3488d6395b41afa7e713738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540db5845945bd1646af5d493f4bd77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cfe6c2549820634ea6ac9fab91b27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c615af2da61c23421e621a523d8b147741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707ad10f12e1f35981ab032bebb4fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd5ef6a99b43982a7d4f92246012c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7c9074aa9ce5112c8e92a7268bf8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e6d4ac42f72c99b67e012071bdb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f19fd79e5f74b63cc59ff8414cf7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edebbc63dad1a94f8ddf5044176fa00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bdc397731a12329627a18e28281d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db6038ec244319406a35af9a2c238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41568457a5c28e2bacf85b559055e49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e9e5b75651baf7d13007f285dde1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c4ede00e4b64abd731583a6e5158752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b05aeade70a632528eabf57d25a4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5efd2ec24370f3f77cdc19de873a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21742d6ccacad2c9bd799d0782cd560755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf05c50e5aa025a689067b59573c19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610bf16d4900ab18a61b91901c38fbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d6dcabb509c63161466fa6fd6b5c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8825552acf857abcdd608da414f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5087517ae8c0aac5bcd239b827d1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a608243f2a49b5bf3f2fc14050220761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c830b361a95b956ce4b9e70de8c55762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c38be004f9bce073dc8d9c17524963763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d59f75e0b9f02f3301d1a91d378b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a296af0de91cb808b024784639986765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e18181e740b0d216875ab6d4056a16766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0004e27ed69f7f1c97308378ebf57767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>